--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -173,102 +173,84 @@
   <si>
     <t>Maslyanko Oksana Anatoliyivna</t>
   </si>
   <si>
     <t>Yefremov Yuriy Valeriyovych</t>
   </si>
   <si>
     <t>18.06.26  10:53:47</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
-    <t>13219Про створення об’єкту благоустрою - скверу «Замковий»</t>
-[...13 lines deleted...]
-  <si>
     <t>18.06.26  10:57:05</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>18.06.26  11:12:53</t>
   </si>
   <si>
     <t>18.06.26  11:17:57</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>18.06.26  11:19:16</t>
   </si>
   <si>
     <t>18.06.26  11:37:41</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>18.06.26  11:38:29</t>
   </si>
   <si>
     <t>18.06.26  11:39:27</t>
   </si>
   <si>
     <t>18.06.26  11:41:53</t>
-  </si>
-[...1 lines deleted...]
-    <t>13249Про розгляд електронної петиції № Че/2787-еп «Про громадські туалети в місті Черкаси»</t>
   </si>
   <si>
     <t>18.06.26  11:48:56</t>
   </si>
   <si>
     <t>18.06.26  11:49:55</t>
   </si>
   <si>
     <t>18.06.26  11:50:39</t>
   </si>
   <si>
     <t>За основу і в цілому (2/3  від складу ради)</t>
   </si>
   <si>
     <t>18.06.26  11:51:41</t>
   </si>
   <si>
     <t>18.06.26  11:52:55</t>
   </si>
   <si>
     <t>18.06.26  11:53:34</t>
   </si>
   <si>
     <t>18.06.26  11:54:34</t>
   </si>
@@ -561,54 +543,52 @@
         <v>42</v>
       </c>
       <c r="AR1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AS1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AT1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AU1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
-      <c r="C2" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C2" s="4">
+        <v>13201</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2">
         <v>29</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>52</v>
       </c>
@@ -709,54 +689,52 @@
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
-      <c r="C3" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C3" s="4">
+        <v>13202</v>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3">
         <v>29</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>52</v>
       </c>
@@ -857,54 +835,52 @@
         <v>52</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
-      <c r="C4" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C4" s="4">
+        <v>13203</v>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4">
         <v>29</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>52</v>
       </c>
@@ -1005,54 +981,52 @@
         <v>52</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
-      <c r="C5" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C5" s="4">
+        <v>13204</v>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5">
         <v>29</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>52</v>
       </c>
@@ -1153,54 +1127,52 @@
         <v>52</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
-      <c r="C6" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C6" s="4">
+        <v>13205</v>
       </c>
       <c r="D6" t="s">
         <v>49</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6">
         <v>29</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>52</v>
       </c>
@@ -1301,54 +1273,52 @@
         <v>52</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C7" s="4">
+        <v>13206</v>
       </c>
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7">
         <v>29</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>52</v>
       </c>
@@ -1449,54 +1419,52 @@
         <v>52</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
-      <c r="C8" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C8" s="4">
+        <v>13207</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8">
         <v>29</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>52</v>
       </c>
@@ -1597,54 +1565,52 @@
         <v>52</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
-      <c r="C9" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C9" s="4">
+        <v>13208</v>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>52</v>
       </c>
@@ -1745,54 +1711,52 @@
         <v>52</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C10" s="4">
+        <v>13209</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>52</v>
       </c>
@@ -1893,54 +1857,52 @@
         <v>52</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C11" s="4">
+        <v>13210</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11">
         <v>29</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>52</v>
       </c>
@@ -2041,54 +2003,52 @@
         <v>52</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="C12" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C12" s="4">
+        <v>13211</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12">
         <v>29</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>52</v>
       </c>
@@ -2189,54 +2149,52 @@
         <v>52</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="C13" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C13" s="4">
+        <v>13212</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13">
         <v>29</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>52</v>
       </c>
@@ -2337,54 +2295,52 @@
         <v>52</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
-      <c r="C14" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C14" s="4">
+        <v>13213</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
         <v>29</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>52</v>
       </c>
@@ -2485,54 +2441,52 @@
         <v>52</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
-      <c r="C15" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C15" s="4">
+        <v>13214</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15">
         <v>29</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>52</v>
       </c>
@@ -2633,54 +2587,52 @@
         <v>52</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
-      <c r="C16" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C16" s="4">
+        <v>13215</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16">
         <v>29</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>52</v>
       </c>
@@ -2781,54 +2733,52 @@
         <v>52</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
-      <c r="C17" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C17" s="4">
+        <v>13216</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17">
         <v>29</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>52</v>
       </c>
@@ -2929,54 +2879,52 @@
         <v>52</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C18" s="4">
+        <v>13217</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18">
         <v>29</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>52</v>
       </c>
@@ -3077,54 +3025,52 @@
         <v>52</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C19" s="4">
+        <v>13218</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19">
         <v>29</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>52</v>
       </c>
@@ -3225,52 +3171,52 @@
         <v>52</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s" s="4">
-        <v>54</v>
+      <c r="C20" s="4">
+        <v>13219</v>
       </c>
       <c r="D20" t="s">
         <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20">
         <v>29</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>52</v>
       </c>
@@ -3371,52 +3317,52 @@
         <v>52</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
-      <c r="C21" t="s" s="4">
-        <v>55</v>
+      <c r="C21" s="4">
+        <v>13220</v>
       </c>
       <c r="D21" t="s">
         <v>49</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21">
         <v>29</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>52</v>
       </c>
@@ -3517,52 +3463,52 @@
         <v>52</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
-      <c r="C22" t="s" s="4">
-        <v>56</v>
+      <c r="C22" s="4">
+        <v>13221</v>
       </c>
       <c r="D22" t="s">
         <v>49</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22">
         <v>29</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>52</v>
       </c>
@@ -3663,54 +3609,52 @@
         <v>52</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>48</v>
       </c>
-      <c r="C23" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C23" s="4">
+        <v>13222</v>
       </c>
       <c r="D23" t="s">
         <v>49</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23">
         <v>29</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>52</v>
       </c>
@@ -3811,54 +3755,52 @@
         <v>52</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
-      <c r="C24" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C24" s="4">
+        <v>13223</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24">
         <v>29</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>52</v>
       </c>
@@ -3959,54 +3901,52 @@
         <v>52</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
-      <c r="C25" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C25" s="4">
+        <v>13224</v>
       </c>
       <c r="D25" t="s">
         <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25">
         <v>29</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>52</v>
       </c>
@@ -4107,54 +4047,52 @@
         <v>52</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>48</v>
       </c>
-      <c r="C26" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C26" s="4">
+        <v>13225</v>
       </c>
       <c r="D26" t="s">
         <v>49</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26">
         <v>29</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>52</v>
       </c>
@@ -4255,54 +4193,52 @@
         <v>52</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>48</v>
       </c>
-      <c r="C27" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C27" s="4">
+        <v>13226</v>
       </c>
       <c r="D27" t="s">
         <v>49</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27">
         <v>29</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>52</v>
       </c>
@@ -4403,54 +4339,52 @@
         <v>52</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
-      <c r="C28" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C28" s="4">
+        <v>13227</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28">
         <v>29</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>52</v>
       </c>
@@ -4551,54 +4485,52 @@
         <v>52</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>48</v>
       </c>
-      <c r="C29" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C29" s="4">
+        <v>13228</v>
       </c>
       <c r="D29" t="s">
         <v>49</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29">
         <v>29</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>52</v>
       </c>
@@ -4699,54 +4631,52 @@
         <v>52</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
-      <c r="C30" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C30" s="4">
+        <v>13229</v>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30">
         <v>29</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>52</v>
       </c>
@@ -4847,54 +4777,52 @@
         <v>52</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>48</v>
       </c>
-      <c r="C31" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C31" s="4">
+        <v>13230</v>
       </c>
       <c r="D31" t="s">
         <v>49</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31">
         <v>29</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>52</v>
       </c>
@@ -4995,52 +4923,52 @@
         <v>52</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>48</v>
       </c>
-      <c r="C32" t="s" s="4">
-        <v>57</v>
+      <c r="C32" s="4">
+        <v>13231</v>
       </c>
       <c r="D32" t="s">
         <v>49</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32">
         <v>29</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>52</v>
       </c>
@@ -5141,54 +5069,52 @@
         <v>52</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>48</v>
       </c>
-      <c r="C33" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C33" s="4">
+        <v>13232</v>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33">
         <v>29</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>52</v>
       </c>
@@ -5289,54 +5215,52 @@
         <v>52</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>48</v>
       </c>
-      <c r="C34" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C34" s="4">
+        <v>13233</v>
       </c>
       <c r="D34" t="s">
         <v>49</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>52</v>
       </c>
@@ -5437,54 +5361,52 @@
         <v>52</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>48</v>
       </c>
-      <c r="C35" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C35" s="4">
+        <v>13234</v>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35">
         <v>29</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>52</v>
       </c>
@@ -5585,54 +5507,52 @@
         <v>52</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>48</v>
       </c>
-      <c r="C36" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C36" s="4">
+        <v>13235</v>
       </c>
       <c r="D36" t="s">
         <v>49</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36">
         <v>29</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>52</v>
       </c>
@@ -5733,54 +5653,52 @@
         <v>52</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>48</v>
       </c>
-      <c r="C37" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C37" s="4">
+        <v>13236</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37">
         <v>29</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>52</v>
       </c>
@@ -5881,54 +5799,52 @@
         <v>52</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>48</v>
       </c>
-      <c r="C38" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C38" s="4">
+        <v>13237</v>
       </c>
       <c r="D38" t="s">
         <v>49</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38">
         <v>29</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>52</v>
       </c>
@@ -6029,54 +5945,52 @@
         <v>52</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>48</v>
       </c>
-      <c r="C39" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C39" s="4">
+        <v>13238</v>
       </c>
       <c r="D39" t="s">
         <v>49</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39">
         <v>29</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>52</v>
       </c>
@@ -6177,54 +6091,52 @@
         <v>52</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>48</v>
       </c>
-      <c r="C40" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C40" s="4">
+        <v>13239</v>
       </c>
       <c r="D40" t="s">
         <v>49</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40">
         <v>29</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>52</v>
       </c>
@@ -6325,54 +6237,52 @@
         <v>52</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>48</v>
       </c>
-      <c r="C41" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C41" s="4">
+        <v>13240</v>
       </c>
       <c r="D41" t="s">
         <v>49</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41">
         <v>29</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>52</v>
       </c>
@@ -6473,52 +6383,52 @@
         <v>52</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
-      <c r="C42" t="s" s="4">
-        <v>58</v>
+      <c r="C42" s="4">
+        <v>13241</v>
       </c>
       <c r="D42" t="s">
         <v>49</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42">
         <v>29</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>52</v>
       </c>
@@ -6617,62 +6527,60 @@
       </c>
       <c r="AQ42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="C43" s="4">
+        <v>13242</v>
       </c>
       <c r="D43" t="s">
         <v>49</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>51</v>
       </c>
@@ -6765,56 +6673,54 @@
       </c>
       <c r="AQ43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV43" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>56</v>
+      </c>
+      <c r="C44" s="4">
+        <v>13243</v>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44">
         <v>28</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>53</v>
       </c>
@@ -6913,77 +6819,75 @@
       </c>
       <c r="AQ44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-        </is>
+        <v>57</v>
+      </c>
+      <c r="C45" s="4">
+        <v>13244</v>
       </c>
       <c r="D45" t="s">
         <v>49</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45">
         <v>24</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J45" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R45" t="s" s="5">
         <v>52</v>
       </c>
@@ -7061,77 +6965,75 @@
       </c>
       <c r="AQ45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>59</v>
+      </c>
+      <c r="C46" s="4">
+        <v>13245</v>
       </c>
       <c r="D46" t="s">
         <v>49</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46">
         <v>27</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J46" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P46" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R46" t="s" s="5">
         <v>52</v>
       </c>
@@ -7189,82 +7091,80 @@
       <c r="AJ46" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AM46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR46" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="C47" s="4">
+        <v>13246</v>
       </c>
       <c r="D47" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E47" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F47">
         <v>19</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M47" t="s" s="5">
         <v>52</v>
       </c>
@@ -7337,109 +7237,107 @@
       <c r="AJ47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AL47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR47" t="s" s="5">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-        </is>
+        <v>63</v>
+      </c>
+      <c r="C48" s="4">
+        <v>13247</v>
       </c>
       <c r="D48" t="s">
         <v>49</v>
       </c>
       <c r="E48" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F48">
         <v>3</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
         <v>3</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J48" t="s" s="5">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N48" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="O48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V48" t="s" s="5">
         <v>51</v>
       </c>
@@ -7482,79 +7380,77 @@
       <c r="AI48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AM48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ48" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS48" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-        </is>
+        <v>64</v>
+      </c>
+      <c r="C49" s="4">
+        <v>13248</v>
       </c>
       <c r="D49" t="s">
         <v>49</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49">
         <v>30</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>52</v>
       </c>
@@ -7653,54 +7549,54 @@
       </c>
       <c r="AQ49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>65</v>
+      </c>
+      <c r="C50" s="4">
+        <v>13249</v>
       </c>
       <c r="D50" t="s">
         <v>49</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50">
         <v>28</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>52</v>
       </c>
@@ -7799,62 +7695,60 @@
       </c>
       <c r="AQ50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-        </is>
+        <v>66</v>
+      </c>
+      <c r="C51" s="4">
+        <v>13251</v>
       </c>
       <c r="D51" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E51" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F51">
         <v>16</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>52</v>
       </c>
@@ -7947,62 +7841,60 @@
       </c>
       <c r="AQ51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="C52" s="4">
+        <v>13252</v>
       </c>
       <c r="D52" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E52" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F52">
         <v>18</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M52" t="s" s="5">
         <v>52</v>
       </c>
@@ -8095,62 +7987,60 @@
       </c>
       <c r="AQ52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="C53" s="4">
+        <v>13253</v>
       </c>
       <c r="D53" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F53">
         <v>18</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M53" t="s" s="5">
         <v>52</v>
       </c>
@@ -8243,62 +8133,60 @@
       </c>
       <c r="AQ53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-        </is>
+        <v>70</v>
+      </c>
+      <c r="C54" s="4">
+        <v>13254</v>
       </c>
       <c r="D54" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E54" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F54">
         <v>13</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M54" t="s" s="5">
         <v>52</v>
       </c>
@@ -8391,355 +8279,349 @@
       </c>
       <c r="AQ54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="C55" s="4">
+        <v>13255</v>
       </c>
       <c r="D55" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F55">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
         <v>5</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N55" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="O55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U55" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="V55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AB55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AH55" t="s" s="5">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="AI55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AM55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN55" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ55" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS55" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="C56" s="4">
+        <v>13256</v>
       </c>
       <c r="D56" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E56" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F56">
         <v>8</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N56" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="O56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y56" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="Z56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AB56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG56" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AH56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AI56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AJ56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AL56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AM56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS56" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV56" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="C57" s="4">
+        <v>13257</v>
       </c>
       <c r="D57" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57">
         <v>29</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>52</v>
       </c>
@@ -8835,62 +8717,60 @@
       </c>
       <c r="AQ57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="C58" s="4">
+        <v>13258</v>
       </c>
       <c r="D58" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E58" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F58">
         <v>13</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>53</v>
       </c>
@@ -8912,130 +8792,128 @@
       <c r="S58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA58" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AB58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AL58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO58" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR58" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV58" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="C59" s="4">
+        <v>13259</v>
       </c>
       <c r="D59" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59">
         <v>26</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L59" t="s" s="5">
         <v>52</v>
       </c>
@@ -9090,97 +8968,95 @@
       <c r="AC59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AJ59" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK59" t="s" s="5">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="AL59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-        </is>
+        <v>77</v>
+      </c>
+      <c r="C60" s="4">
+        <v>13260</v>
       </c>
       <c r="D60" t="s">
         <v>49</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60">
         <v>24</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>52</v>
       </c>
@@ -9279,56 +9155,54 @@
       </c>
       <c r="AQ60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="C61" s="4">
+        <v>13261</v>
       </c>
       <c r="D61" t="s">
         <v>49</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61">
         <v>26</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>52</v>
       </c>
@@ -9427,59 +9301,57 @@
       </c>
       <c r="AQ61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="C62" s="4">
+        <v>13262</v>
       </c>
       <c r="D62" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62">
         <v>23</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>52</v>
       </c>
@@ -9575,62 +9447,60 @@
       </c>
       <c r="AQ62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT62" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="C63" s="4">
+        <v>13263</v>
       </c>
       <c r="D63" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E63" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F63">
         <v>16</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M63" t="s" s="5">
         <v>52</v>
       </c>
@@ -9723,62 +9593,60 @@
       </c>
       <c r="AQ63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT63" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV63" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-        </is>
+        <v>81</v>
+      </c>
+      <c r="C64" s="4">
+        <v>13264</v>
       </c>
       <c r="D64" t="s">
         <v>49</v>
       </c>
       <c r="E64" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F64">
         <v>19</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>53</v>
       </c>
@@ -9800,133 +9668,131 @@
       <c r="S64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Z64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA64" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AB64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR64" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT64" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-        </is>
+        <v>82</v>
+      </c>
+      <c r="C65" s="4">
+        <v>13265</v>
       </c>
       <c r="D65" t="s">
         <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F65">
         <v>18</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M65" t="s" s="5">
         <v>53</v>
       </c>
@@ -10019,62 +9885,60 @@
       </c>
       <c r="AQ65" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-        </is>
+        <v>83</v>
+      </c>
+      <c r="C66" s="4">
+        <v>13266</v>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
       <c r="E66" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F66">
         <v>20</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>53</v>
       </c>
@@ -10147,82 +10011,80 @@
       <c r="AJ66" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR66" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-        </is>
+        <v>84</v>
+      </c>
+      <c r="C67" s="4">
+        <v>13267</v>
       </c>
       <c r="D67" t="s">
         <v>49</v>
       </c>
       <c r="E67" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F67">
         <v>17</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>2</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M67" t="s" s="5">
         <v>52</v>
       </c>
@@ -10244,130 +10106,128 @@
       <c r="S67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="T67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA67" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AB67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AM67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR67" t="s" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV67" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="C68" s="4">
+        <v>13269</v>
       </c>
       <c r="D68" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68">
         <v>25</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L68" t="s" s="5">
         <v>52</v>
       </c>
@@ -10463,59 +10323,57 @@
       </c>
       <c r="AQ68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="C69" s="4">
+        <v>13270</v>
       </c>
       <c r="D69" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69">
         <v>26</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>52</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>52</v>
       </c>