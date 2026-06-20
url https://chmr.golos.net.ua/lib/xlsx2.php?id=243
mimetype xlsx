--- v1 (2026-03-17)
+++ v2 (2026-06-20)
@@ -9,263 +9,128 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...118 lines deleted...]
-  <si>
     <t>18.12.25  10:47:08</t>
   </si>
   <si>
     <t>12342Про Тищенка С.О.</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>18.12.25  10:50:23</t>
   </si>
   <si>
     <t>12343Про депутатські запити</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.12.25  10:51:11</t>
   </si>
   <si>
     <t>18.12.25  10:52:16</t>
   </si>
   <si>
     <t>В цілому з пропозиціями надати</t>
   </si>
   <si>
     <t>18.12.25  10:56:34</t>
   </si>
   <si>
     <t>18.12.25  11:00:43</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>12370Про розгляд петиції щодо підключення садочків міста до критичної інфраструктури</t>
   </si>
   <si>
     <t>12387Про затвердження договорів</t>
   </si>
   <si>
     <t>12389Про передачу майна Черкаської міської територіальної громади в державну власність</t>
   </si>
   <si>
     <t>12390Про передачу майна Черкаської міської територіальної громади в державну власність</t>
   </si>
   <si>
     <t>18.12.25  11:03:18</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Проти</t>
   </si>
   <si>
     <t>18.12.25  11:05:08</t>
   </si>
   <si>
     <t>18.12.25  11:07:31</t>
   </si>
   <si>
     <t>18.12.25  11:14:18</t>
   </si>
   <si>
     <t>18.12.25  11:15:35</t>
   </si>
   <si>
     <t>18.12.25  11:17:16</t>
   </si>
   <si>
     <t>18.12.25  11:17:58</t>
   </si>
   <si>
     <t>18.12.25  11:19:41</t>
   </si>
   <si>
     <t>18.12.25  11:22:07</t>
   </si>
@@ -439,32479 +304,6153 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AV219"/>
+  <dimension ref="A1:H219"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...40 lines deleted...]
-    <col min="48" max="48" width="28"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>35</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>12</v>
+      </c>
+      <c r="C3" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>24</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>14</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>12344Про затвердження Ярмолич В.В. заступником міського голови-керуючим справами виконавчого комітету та внесення змін до рішень Черкаської міської ради від 10.12.2020 № 1-4, від 23.05.2013 № 3-1682</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>32</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>3</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>15</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>12345Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «СВЯТО-МИХАЙЛІВСЬКА ГАРНІЗОННА ПАРАФІЯ ЧЕРКАСЬКОЇ ЄПАРХІЇ УПЦ (ПЦУ) М. ЧЕРКАСИ» у наданні земельних ділянок у постійне користування по вул. Надпільній, 212</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>35</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>17</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>12346Про відмову в погодженні проєкту землеустрою щодо встановлення меж території Будищенської сільської територіальної громади Черкаського району Черкаської області</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>34</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>12349Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>34</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C8" t="inlineStr" s="3">
         <is>
           <t>12350Про внесення змін до рішення міської ради від 12.12.2024 №69-8 «Про затвердження міської цільової Програми заходів та робіт з територіальної оборони м. Черкаси на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>34</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>12351Про внесення змін до рішення ЧМР від 17.07.2025 № 82-9 Про затвердження Програми протидії тероризму на території міста Черкаси на 2026-2030 роки</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>34</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>12352Про внесення змін до рішення міської ради від 19.10.2023 № 48-11 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних гарантій медичного обслуговування населення, на 2024-2028 роки»</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>34</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>12353Про внесення змін до рішення Черкаської міської ради від 31.10.2024 № 66-11 «Про затвердження міської програми проведення культурно-просвітницьких та спортивно-оздоровчих заходів для осіб похилого віку, слухачів «Університету ІІІ віку» на 2025-2029»</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>34</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>12354Про внесення змін до рішення Черкаської міської ради від 05.12.2024 № 68-5 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>34</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>12355Про внесення змін до рішення Черкаської міської ради від 28.09.2023 № 47-34 «Про затвердження міської соціальної програми «Турбота» на 2024 – 2028 роки»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>34</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>12356Про внесення змін до  рішення Черкаської міської ради від 16.10.2025 № 88-2 «Про внесення змін до рішення Черкаської міської ради від 28.03.2024 № 55-9 «Про затвердження Програми забезпечення виконання судових рішень на 2024-2025 роки»</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>34</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>12357Про передачу у власність  Черкаської міської територіальної громади  та на баланс КПТМ «Черкаситеплокомуненерго» мережі теплопостачання</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>34</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C16" t="inlineStr" s="3">
         <is>
           <t>12358Про внесення змін та доповнень до рішення міської ради від 04.02.2025 №73-5 «Про перелік об’єктів малої приватизації комунальної власності м. Черкаси, що підлягають приватизації у 2025 році»</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>34</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>12359Про внесення змін та доповнень до рішення міської ради від 04.02.2025 №73-5 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2025 році»</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>34</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>12360Про внесення змін та доповнень до рішення міської ради від 04.02.2025 №73-5 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2025 році»</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>34</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>12361Про передачу у власність  Черкаської міської територіальної громади та на баланс КПТМ «Черкаситеплокомуненерго» мережі теплопостачання</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>34</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>12362Про внесення змін до рішення Черкаської міської ради від 25.11.2021 №14-5 «Про визначення балансоутримувачем нежитлових приміщень департамент економіки та розвитку Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>34</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>12363Про затвердження плану розробки проектів регуляторних актів Черкаської міської ради на 2026 рік</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>34</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>12364Про згоду щодо безоплатної передачі у власність територіальної громади міста Черкаси генератора FG WILSON</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>34</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>12365Про згоду щодо безоплатної передачі у власність територіальної громади міста Черкаси зчленованих автобусів марки VOLVO моделі B9LA</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>34</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>12366Про затвердження Правил додержання тиші на території Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>34</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>12367Про затвердження Статуту комунальної установи «Черкаська міська комунальна аварійно-рятувальна служба» в новій редакції</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>34</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>12368Про надання дозволу на списання транспортних засобів з балансу комунального некомерційного підприємства «Третя Черкаська міська лікарня швидкої медичної допомоги»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>34</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>12369Про розгляд електронної петиції від 17.10.2025 №Че/2606-еп Про заборону розташування ВЛК в дитячих міських поліклініках</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>34</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>18</v>
+      </c>
+      <c r="C28" t="s" s="3">
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>34</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C29" t="inlineStr" s="3">
         <is>
           <t>12371Про затвердження Переліку базової мережі закладів культури Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F29">
         <v>34</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C30" t="inlineStr" s="3">
         <is>
           <t>12372Про передачу з балансу територіального центру надання соціальних послуг м.Черкаси на баланс центру комплексної реабілітації для осіб з інвалідністю «Жага життя» нежитлового приміщення за адресою: м.Черкаси, вул. Хоменка, 14/2.</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F30">
         <v>34</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>12373Про розгляд петиції щодо підвищення заробітної плати вихователям в закладах дошкільної освіти</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>34</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>12374Про зміну назв, типів організації освітньої діяльності закладів дошкільної освіти Черкаської міської територіальної громади та затвердження в новій  редакції їх статутів</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F32">
         <v>34</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C33" t="inlineStr" s="3">
         <is>
           <t>12375Про внесення змін до рішення Черкаської міської ради від 13.12.2019 № 2-5376 «Про перейменування Черкаського міського центру соціальних служб для сім’ї, дітей та молоді»</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F33">
         <v>34</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>12376Про внесення змін до рішення Черкаської міської ради від 22.08.2019  №2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F34">
         <v>34</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>12377Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F35">
         <v>34</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>12378Про розгляд електронної петиції від 06.11.2025 року № Че/2637-еп «Дозволити маршрутам №115, 162 зупинятися у межах міста»</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F36">
         <v>34</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>12379Про розгляд електронної петиції від 14.11.2025 року №Че/2633-еп щодо створення муніципального притулку на базі одного з комунальних підприємств міста</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F37">
         <v>34</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>12380Про розгляд петиції щодо забезпечення безперебійної роботи світлофорів під час відсутності електропостачання у м. Черкаси</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F38">
         <v>34</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>12381Про безоплатну передачу комунального майна з балансу комунального підприємства «Дирекція парків» Черкаської міської ради на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F39">
         <v>34</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>12382Про зміну основного виду економічної діяльності комунального підприємства «Черкаське експлуатаційне лінійне управління автомобільних шляхів» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F40">
         <v>34</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>12383Про розгляд електронної петиції № Че/2649-еп «Про забезпечення справедливого і рівномірного застосування графіків відключення світла для всіх черг і районів міста Черкас»</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>34</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>12384Про затвердження Статуту комунального підприємства «Черкасиводоканал» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F42">
         <v>34</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>12385Про надання дозволу на списання основних засобів комунальному підприємству «Комбінат комунальних підприємств» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F43">
         <v>34</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C44" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C44" t="inlineStr" s="3">
         <is>
           <t>12386Про передачу транспортного засобу комунального підприємства теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F44">
         <v>34</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>18</v>
+      </c>
+      <c r="C45" t="s" s="3">
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F45">
         <v>34</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>12388Про деякі питання оренди комунального майна територіальної громади міста Черкаси за адресою: м. Черкаси, вул. В’ячеслава Чорновола, 118/1</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F46">
         <v>34</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>18</v>
+      </c>
+      <c r="C47" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F47">
         <v>34</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="C48" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>34</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>12391Про звернення до Верховної Ради України щодо внесення змін до деяких законодавчих актів з метою врегулювання питання притягнення до адміністративної відповідальності за порушення норм щодо захисту населення від шкідливого впливу шуму чи правил додержання тиші в населених пунктах і громадських місцях</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F49">
         <v>34</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>12392Про внесення змін до рішення Черкаської міської ради від 22.12.2022 № 34-30 «Про затвердження Програми реалізації заходів цивільного захисту населення та території Черкаської міської територіальної громади на 2023-2026 роки»</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F50">
         <v>3</v>
       </c>
       <c r="G50">
         <v>5</v>
       </c>
       <c r="H50">
         <v>16</v>
-      </c>
-[...118 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>26</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>12394Про внесення змін до рішення міської ради від 22.12.2023 № 51-5 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2024-2026 роки»</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F51">
         <v>9</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>10</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>12395Про внесення змін до рішення міської ради від 19.10.2023 №48-12 «Про затвердження міської програми фінансової підтримки та розвитку комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2024-2028 роки»</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F52">
         <v>29</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C53" t="inlineStr" s="3">
         <is>
           <t>12396Про затвердження Програми розвитку пасажирських перевезень м. Черкаси на 2026 – 2030 роки</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>27</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>12397Про преміювання міського голови, встановлення йому надбавок, надання матеріальної допомоги у 2026 році</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F54">
         <v>32</v>
       </c>
       <c r="G54">
         <v>3</v>
       </c>
       <c r="H54">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>30</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>12398Про внесення змін до рішення міської ради від 24.12.2024 № 70-3 «Про бюджет Черкаської міської територіальної громади на 2025 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F55">
         <v>31</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>3</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>31</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>12399Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 «Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2025 роки»</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F56">
         <v>29</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>12400Про затвердження положень про виконавчі органи Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F57">
         <v>27</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>3</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>33</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>12401Про делегування повноважень виконавчому комітету Черкаської міської ради щодо формування конкурсних комісій та утворення наглядових рад у комунальних закладах охорони здоров’я   м. Черкаси, які надають спеціалізовану медичну допомогу</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F58">
         <v>14</v>
       </c>
       <c r="G58">
         <v>4</v>
       </c>
       <c r="H58">
         <v>6</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>12407Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Миколи Калашника, 18 громадянці Левченко Д.О.</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F59">
         <v>28</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>12408Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Смілянській, 99/1 громадянці Суховіцькій Г.І.</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F60">
         <v>28</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>12409Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Симона Петлюри, 90 громадянці Засипкіній Н.М.</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F61">
         <v>28</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>12410Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Горіховій, 19 громадянці Кіт О.В.</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F62">
         <v>28</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>12411Про передачу земельних ділянок у власність в межах існуючого домоволодіння по пров. Будівельно-му, 49 громадянину Кравченку Ю.В.</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>28</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>12412Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. В’ячеслава Чорновола, 225 громадянці Шеремет Л.П.</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F64">
         <v>28</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>12413Про передачу земельної ділянки у власність в межах існую-чого домоволодіння по вул. Святослава Хороброго, 7/3 громадянам Ковбасі І.О., Семеренку Т.В.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F65">
         <v>28</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>12414Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Князів Острозьких, 16-А громадянці Мироненко Л.В.</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F66">
         <v>28</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>12415Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Святослава Хороброго, 7/2 громадянці Бондарєвій С.В.</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F67">
         <v>28</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>12416Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Хрещатик, 131 громадянці Андрущенко Т.Б.</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F68">
         <v>28</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>12417Про поновлення громадянці Гурієнко Н. В. договору оренди земельної ділянки в межах існуючого домоволодіння по вул. Дахнівській, 16</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>28</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>12418Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Святослава Хороброго, 7/3 громадянину Махаринці О.Г.</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F70">
         <v>28</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>12419Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Олександра Маламужа, 8/пров. Віктора Полонського, 1 громадянці Омельченко Н.Ф.</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>28</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>12420Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гоголя, 237-А громадянці Лебедько Н.М.</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F72">
         <v>28</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>12421Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Чорних Запорожців, 31 громадянці Медвідь І.В.</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F73">
         <v>28</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C74" t="inlineStr" s="3">
         <is>
           <t>12422Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Хрещатик, 173 громадянину Слободянику С.А.</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F74">
         <v>28</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>12423Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Старшини Бойка, 29 громадянину Вишневецькому А.С.</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F75">
         <v>28</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>12424Про передачу земельних ділянок у власність в межах існуючого домоволодіння по пров. Фруктовому, 4-6 громадянкам Лук’яненко Н.А., Мельник М.М.</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F76">
         <v>28</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C77" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C77" t="inlineStr" s="3">
         <is>
           <t>12425Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по вул. Кавказькій, 166 громадянам Черненко Л. М., Осейку В. М.</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F77">
         <v>28</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>12426Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Олександра Маламужа, 11 громадянину Вовчок В.І.</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F78">
         <v>28</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C79" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C79" t="inlineStr" s="3">
         <is>
           <t>12427Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Надпільній, 8 громадянці Тверітіновій О.В.</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F79">
         <v>28</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>12428Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Князів Острозьких, 16-В громадянину Чорноусу Д.О.</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F80">
         <v>28</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>12429Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території садівничого товариства «Будівельник» (діл. № 908 - 908а) Черкаського міського об’єднання садівничих товариств «Садівник» громадянину Костюшку С.І.</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F81">
         <v>28</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>12430Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Святослава Хороброго, 7/2 громадянці Михайленко В.В.</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F82">
         <v>28</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>12431Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ярослава Мудрого, 28 громадянці Чорнозуб Н.В.</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F83">
         <v>28</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>12432Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Соснівській, 1 громадянину Бєліку В.М.</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F84">
         <v>28</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>12433Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Михайла Драй-Хмари, 7 громадянці Романовській О.В.</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F85">
         <v>28</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>12434Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Авіаційному, 26 громадянину Зарічному О.І.</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F86">
         <v>28</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>12435Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Косинська корчма, 5 громадянину Алєксанову О.Л.</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F87">
         <v>28</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>12436Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Короткому, 3 громадянину Ніколаєву М.О.</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F88">
         <v>28</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>12437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Хрещатик, 186/2-в громадянці Тимошенко Л.П.</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F89">
         <v>28</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>12438Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Павла Поповича, 23 громадянину Сергеєву О.В.</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F90">
         <v>28</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>12439Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Дахнівській, 2-А громадянину Валюку В.І.</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F91">
         <v>28</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>12440Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Смілянській, 67 громадянці Попель Н.М.</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F92">
         <v>28</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>12441Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ярослава Чалого, 18 громадянину Галату М.В.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F93">
         <v>28</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>12442Про передачу земельної ділянки у власність на території існуючого садівничого товариства «Медик-25» (діл. № 5) громадянці Пустільнік Л.М.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F94">
         <v>28</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>12443Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Івана Франка, 13 громадянину Візіренко В.В.</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F95">
         <v>28</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>12444Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Івана Франка, 27 громадянці Дроботенко В.І.</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F96">
         <v>28</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>12445Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Горіховій, 56 громадянці Третяк А.О.</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F97">
         <v>28</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>12446Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Братів Чучупаків, 57 громадянці Белогуровій О.О.</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F98">
         <v>28</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C99" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C99" t="inlineStr" s="3">
         <is>
           <t>12447Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Набережній, 128 громадянці Мірзі Н.А.</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F99">
         <v>28</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>12448Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Грузиненка, 22/2 громадянці Супрун Л.С.</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F100">
         <v>28</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>12449Про передачу земельних ділянок у власність в межах існуючого домоволодіння по пров. Михайла Білинського, 15 громадянці Цибулько О.П.</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F101">
         <v>28</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C102" t="inlineStr" s="3">
         <is>
           <t>12450Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Героїв Чорнобиля, 25 громадянину Співаку Є.П.</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F102">
         <v>28</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C103" t="inlineStr" s="3">
         <is>
           <t>12451Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Грузиненка, 22/3 громадянам Тихому О.Г., Бровку Д.О., Тихій В.В.</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F103">
         <v>28</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>12452Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по вул. Сержанта Волкова, 96 громадянину Патланю Ю. І.</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F104">
         <v>28</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>12453Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Нижня Горова, 53 громадянину Чорному С.А.</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F105">
         <v>28</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>12454Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Степана Бандери, 111 громадянці Баті О.П.</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F106">
         <v>28</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>12455Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гетьмана Косинського, 46 громадянці Хоменко Л.П.</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F107">
         <v>28</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>12456Про передачу та відмову в передачі земельних ділянок в оренду в межах існуючого домоволодіння по пров. Надії Суровцової, 39/1 громадянину Нечмірьову Є. М.</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F108">
         <v>28</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>12457Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Веселій, 37 громадянину Фесенку С.В.</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F109">
         <v>28</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>12458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Хрещатик, 186/2-А громадянину Хрипуну Г.І.</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F110">
         <v>28</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>12459Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Кавказькій, 244 громадянці Білоус Ж.І.</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F111">
         <v>28</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>12460Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Павла Поповича, 23 громадянці Саратовській Н.М.</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F112">
         <v>28</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>12461Про надання КНП «П`ЯТИЙ ЧЕРКАСЬКИЙ МІСЬКИЙ ЦПМСД» земельної ділянки у постійне користування по вул. Байди Вишневецького, 61</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F113">
         <v>28</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>12462Про надання КОМУНАЛЬНОМУ ЗАКЛАДУ «ЧЕРКАСЬКИЙ ОБЛАСНИЙ ІНФОРМАЦІЙНО - АНАЛІТИЧНИЙ ЦЕНТР МЕДИЧНОЇ СТАТИСТИКИ» ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ» земельної ділянки у постійне користування по вул. Захисників України, 22</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F114">
         <v>28</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>12463Про надання ЧЕРКАСЬКІЙ СПЕЦІАЛІЗОВАНІЙ ШКОЛІ I-III СТУПЕНІВ №18 ІМЕНІ В`ЯЧЕСЛАВА ЧОРНОВОЛА ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ ЧЕРКАСЬКОЇ ОБЛАСТІ земельної ділянки у постійне користування по вул. Самійла Кішки, 185/3</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F115">
         <v>28</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C116" t="inlineStr" s="3">
         <is>
           <t>12464Про надання КП «ЧЕТС» земельної ділянки у постійне користування по вул. Олексія Панченка, 13/2</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F116">
         <v>28</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C117" t="inlineStr" s="3">
         <is>
           <t>12465Про надання КП «ДИРЕКЦІЯ ПАРКІВ» земельних ділянок в постійне користування в районі вул. Дахнівській (ботанічна пам’ятка природи місцевого значення «Ландшафтне насадження дуба»)</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F117">
         <v>28</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C118" t="inlineStr" s="3">
         <is>
           <t>12466Про надання КОМУНАЛЬНІЙ УСТАНОВІ «ОБЛАСНИЙ ХУДОЖНІЙ МУЗЕЙ» ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ земельної ділянки в оренду по вул. Хрещатик, 259</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F118">
         <v>28</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>12467Про надання КП «ДИРЕКЦІЯ ПАРКІВ» земельної ділянки в постійне користування вул. Надпільній (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F119">
         <v>28</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>12468Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Верхня Горова</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F120">
         <v>28</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>12469Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Павла Поповича, біля будинку № 2 по вул. Поднєвича</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F121">
         <v>28</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>12470Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Геннадія Немцова</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F122">
         <v>28</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>12471Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по пров. Майора Зайцева</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F123">
         <v>28</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C124" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C124" t="inlineStr" s="3">
         <is>
           <t>12472Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Смілянській, озеро Ріца</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F124">
         <v>28</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C125" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C125" t="inlineStr" s="3">
         <is>
           <t>12473Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Петра Дорошенка, біля будинку № 1</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F125">
         <v>28</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C126" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C126" t="inlineStr" s="3">
         <is>
           <t>12474Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по пров. Капітана Лифаря</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F126">
         <v>28</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C127" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C127" t="inlineStr" s="3">
         <is>
           <t>12475Про надання КП «ЧЕЛУАШ» дозволу на розроблення документації із землеустрою по вул. Гетьмана Сагайдачного, біля будинку № 255</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F127">
         <v>28</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C128" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C128" t="inlineStr" s="3">
         <is>
           <t>12476Про надання ЧЕРКАСЬКІЙ ДИТЯЧІЙ ХУДОЖНІЙ ШКОЛІ ІМ. ДАНИЛА НАРБУТА земельної ділянки в постійне користування по вул. Хрещатик, 214</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F128">
         <v>28</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C129" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C129" t="inlineStr" s="3">
         <is>
           <t>12477Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в оренді ПРИВАТНОГО ПІДПРИЄМСТВА «ФІРМА «ЮСЛА» по вул. Якубовського, 12</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F129">
         <v>28</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C130" t="inlineStr" s="3">
         <is>
           <t>12478Про надання ТОВ «ВТОРМЕТАЛ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельних ділянок по проспекту Хіміків, 92</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F130">
         <v>28</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C131" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C131" t="inlineStr" s="3">
         <is>
           <t>12479Про надання ТОВ «ФІРМА «МЕРКС» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по проспекту Хіміків, 12</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F131">
         <v>28</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C132" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C132" t="inlineStr" s="3">
         <is>
           <t>12480Про затвердження проекту землеустрою щодо відведення земельної ділянки по узвозу Удода (біля будинку № 7)</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F132">
         <v>28</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C133" t="inlineStr" s="3">
         <is>
           <t>12481Про внесення змін до рішення Черкаської міської ради від 15.11.2022 № 31-32 «Про продаж на земельних торгах права власності на земельну ділянку площею 0,0348 га по вул. Горіховій (біля домоволодіння № 33/1) та затвердження умов проведення земельних торгів»</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F133">
         <v>28</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C134" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C134" t="inlineStr" s="3">
         <is>
           <t>12482Про надання департаменту архітектури та містобудування Черкаської міської ради дозволу на розробку документації із землеустрою щодо поділу земельної ділянки площею 0,0422 га (кадастровий номер 7110136700:01:009:0057)</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F134">
         <v>28</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C135" t="inlineStr" s="3">
         <is>
           <t>12483Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки (кадастровий номер 7110136700:03:015:0089)</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F135">
         <v>28</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C136" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C136" t="inlineStr" s="3">
         <is>
           <t>12484Про внесення змін до рішення Черкаської міської ради від 04.02.2025 № 73-94 «Про продаж на земельних торгах права власності на земельну ділянку по пров. Анатолія Пашкевича та затвердження умов проведення земельних торгів»</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F136">
         <v>28</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C137" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C137" t="inlineStr" s="3">
         <is>
           <t>12485Про надання ТОВ «ХОТЕЙ-ТОРГ» дозволу на розроблення технічної документації із землеустрою щодо об’єднання земельних ділянок по вул. Благовісній, 269/16, 269/17 та 269/14-а</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F137">
         <v>28</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C138" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C138" t="inlineStr" s="3">
         <is>
           <t>12486Про надання ПРАТ «ЧЗТА» дозволу на розроблення технічної документації із земле-устрою щодо поділу земельної ділянки по вул. Одеській, 8</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F138">
         <v>28</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C139" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C139" t="inlineStr" s="3">
         <is>
           <t>12487Про надання гр. Івашку В.І. дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Дахнівській, 50</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F139">
         <v>28</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C140" t="inlineStr" s="3">
         <is>
           <t>12488Про надання департаменту архітектури та містобудування Черкаської міської ради дозволу на розробку документації із землеустрою щодо поділу земельної ділянки площею 13,3759 га (кадастровий номер 7110136700:05:037:0159) для подальшого продажу прав на земельні ділянки на земельних торгах</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F140">
         <v>28</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C141" t="inlineStr" s="3">
         <is>
           <t>12489Про внесення змін до рішення Черкаської міської ради від 11.11.2025 № 89-64 «Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в постійному користуванні ТОВ «ДНІПРО-ЕКСПРЕС» по вул. Дахнівська, 10 та передачі її частини в постійне користування ОСББ «ДАХНІВСЬКА 10»</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F141">
         <v>28</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C142" t="inlineStr" s="3">
         <is>
           <t>12490Про  поновлення громадянину Ковалю Назару Олександровичу  договору оренди землі по вул. Дахнівській, 10а/31</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F142">
         <v>28</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C143" t="inlineStr" s="3">
         <is>
           <t>12491Про надання ТОВ «ДОБРОБУД-ПАРТНЕР» дозволу на розроблення документації із землеустрою по бул. Шевченка, 292</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F143">
         <v>28</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C144" t="inlineStr" s="3">
         <is>
           <t>12492Про надання гр. Корецькій М.В. земельної ділянки в оренду по вул. Володимира Великого, 83</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F144">
         <v>28</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C145" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C145" t="inlineStr" s="3">
         <is>
           <t>12493Про надання АТ «ІНТЕРПАЙП ДНІПРОВТОРМЕТ» дозволу на розроблення документації із землеустрою по проспекту Хіміків, 92-А</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F145">
         <v>28</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>34</v>
+      </c>
+      <c r="C146" t="s" s="3">
+        <v>35</v>
       </c>
       <c r="D146" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F146">
         <v>28</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C147" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C147" t="inlineStr" s="3">
         <is>
           <t>12495Про надання гр. Фесенку А.В. дозволу на розроблення документації із землеустрою по вул. Капітана Пилипенка/вул. Максима Залізняка</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F147">
         <v>28</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C148" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C148" t="inlineStr" s="3">
         <is>
           <t>12496Про надання гр. Фіалковській В.І. земельної ділянки в оренду по вул. В’ячеслава Чорновола, 112/3а</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F148">
         <v>28</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>34</v>
+      </c>
+      <c r="C149" t="s" s="3">
+        <v>36</v>
       </c>
       <c r="D149" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F149">
         <v>28</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C150" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C150" t="inlineStr" s="3">
         <is>
           <t>12498Про надання ТОВ «ТОРГОВІ РЯДИ-2» дозволу на розроблення документації із землеустрою в районі вул. Небесної Сотні та вул. Благовісна (з метою встановлення земельного сервітуту на право проходу та проїзду)</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F150">
         <v>28</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C151" t="inlineStr" s="3">
         <is>
           <t>12499Про надання гр. Чичкало Р.А. земельної ділянки в оренду під нерухомим майном по вул. Небесної Сотні, 105/вул. Благовісна, 269</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F151">
         <v>28</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>34</v>
+      </c>
+      <c r="C152" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="D152" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F152">
         <v>28</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C153" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C153" t="inlineStr" s="3">
         <is>
           <t>12501Про надання гр. Попудрібку Я.Б. дозволу на розроблення документації із землеустрою по вул. В`ячеслава Чорновола, 33/1</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F153">
         <v>28</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>34</v>
+      </c>
+      <c r="C154" t="s" s="3">
+        <v>38</v>
       </c>
       <c r="D154" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F154">
         <v>28</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>34</v>
+      </c>
+      <c r="C155" t="s" s="3">
+        <v>39</v>
       </c>
       <c r="D155" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F155">
         <v>28</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>34</v>
+      </c>
+      <c r="C156" t="s" s="3">
+        <v>40</v>
       </c>
       <c r="D156" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F156">
         <v>28</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C157" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C157" t="inlineStr" s="3">
         <is>
           <t>12505Про надання ТОВ «АТБ-ТОРГСТРОЙ» земельної ділянки в оренду по вул. Благовісній, 213/ вул. Байди Вишневецького, 63</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E157" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F157">
         <v>28</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>34</v>
+      </c>
+      <c r="C158" t="s" s="3">
+        <v>41</v>
       </c>
       <c r="D158" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F158">
         <v>28</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>34</v>
+      </c>
+      <c r="C159" t="s" s="3">
+        <v>42</v>
       </c>
       <c r="D159" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E159" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F159">
         <v>28</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C160" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C160" t="inlineStr" s="3">
         <is>
           <t>12508Про затвердження документації із землеустрою по вул. Сумгаїтській, 1 (з метою встановлення земельного сервітуту на право проїзду до орендованої земельної ділянки на користь ПП «ТЕХНОЛОГІЯ СМАКУ»)</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F160">
         <v>28</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C161" t="inlineStr" s="3">
         <is>
           <t>12509Про надання гр. Ворошиловій В.В. та гр. Погорілій О.І. дозволу на розроблення документації із землеустрою по вул. Луценка, 7/3</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F161">
         <v>28</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C162" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C162" t="inlineStr" s="3">
         <is>
           <t>12510Про надання ТОВ «МАГАЗИН «БУДІВЕЛЬНИК І К» земельної ділянки в оренду по вул. Героїв Холодного Яру, 74</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F162">
         <v>28</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C163" t="inlineStr" s="3">
         <is>
           <t>12511Про надання ТОВ «ЧСПМ «ДЕЛІКАТ-2» дозволу на розроблення документації із землеустрою по вул. Смілянській, 113/1</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F163">
         <v>28</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>34</v>
+      </c>
+      <c r="C164" t="s" s="3">
+        <v>43</v>
       </c>
       <c r="D164" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F164">
         <v>28</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C165" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C165" t="inlineStr" s="3">
         <is>
           <t>12513Про надання гр. Пономаренку Ю.М. земельної ділянки в оренду по вул. Остафія Дашковича, 19</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F165">
         <v>28</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>34</v>
+      </c>
+      <c r="C166" t="s" s="3">
+        <v>44</v>
       </c>
       <c r="D166" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F166">
         <v>28</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>34</v>
+      </c>
+      <c r="C167" t="s" s="3">
+        <v>45</v>
       </c>
       <c r="D167" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F167">
         <v>28</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>34</v>
+      </c>
+      <c r="C168" t="s" s="3">
+        <v>46</v>
       </c>
       <c r="D168" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F168">
         <v>28</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>34</v>
+      </c>
+      <c r="C169" t="s" s="3">
+        <v>47</v>
       </c>
       <c r="D169" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F169">
         <v>28</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C170" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C170" t="inlineStr" s="3">
         <is>
           <t>12518Про надання ФОП Ковбасі В.П. земельної ділянки в оренду по вул. Володимира Великого, 39/1</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F170">
         <v>28</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>34</v>
+      </c>
+      <c r="C171" t="s" s="3">
+        <v>48</v>
       </c>
       <c r="D171" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F171">
         <v>28</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>34</v>
+      </c>
+      <c r="C172" t="s" s="3">
+        <v>49</v>
       </c>
       <c r="D172" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F172">
         <v>28</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>34</v>
+      </c>
+      <c r="C173" t="s" s="3">
+        <v>50</v>
       </c>
       <c r="D173" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F173">
         <v>28</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>34</v>
+      </c>
+      <c r="C174" t="s" s="3">
+        <v>51</v>
       </c>
       <c r="D174" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F174">
         <v>28</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C175" t="inlineStr" s="3">
         <is>
           <t>12523Про надання ЧЕРКАСЬКІЙ ОБЛАСНІЙ ОРГАНІЗАЦІЇ СПІЛКИ ЖУРНАЛІСТІВ земельної ділянки в оренду по вул. Хрещатик, 251</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F175">
         <v>28</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>34</v>
+      </c>
+      <c r="C176" t="s" s="3">
+        <v>52</v>
       </c>
       <c r="D176" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F176">
         <v>28</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C177" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C177" t="inlineStr" s="3">
         <is>
           <t>12525Про надання гр. Броварнику С.В. земельної ділянки в оренду по вул. Михайла Грушевського, 140</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F177">
         <v>28</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>34</v>
+      </c>
+      <c r="C178" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="D178" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F178">
         <v>28</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C179" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C179" t="inlineStr" s="3">
         <is>
           <t>12527Про надання ФОП Лупині А.В. дозволу на розроблення документації із землеустрою по вул. В`ячеслава Галви, 15-А</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F179">
         <v>28</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C180" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C180" t="inlineStr" s="3">
         <is>
           <t>12528Про надання гр. Гусаченку К.О. дозволу на розроблення документації із землеустрою по вул. Різдвяній, 50</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F180">
         <v>28</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>34</v>
+      </c>
+      <c r="C181" t="s" s="3">
+        <v>54</v>
       </c>
       <c r="D181" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F181">
         <v>28</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>34</v>
+      </c>
+      <c r="C182" t="s" s="3">
+        <v>55</v>
       </c>
       <c r="D182" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F182">
         <v>28</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C183" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C183" t="inlineStr" s="3">
         <is>
           <t>12531Про відмову ГАРАЖНОМУ КООПЕРАТИВУ «ЗАЛІЗНИЧНИК» у наданні в оренду земельної ділянки по вул. Олександра Маламужа, 2</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F183">
         <v>28</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C184" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C184" t="inlineStr" s="3">
         <is>
           <t>12532Про відмову в поновленні громадянину Тисмінецькому Д. Ю. договору оренди земельної ділянки в межах існуючого домоволодіння по вул. Дахнівській, 40</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E184" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F184">
         <v>28</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C185" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C185" t="inlineStr" s="3">
         <is>
           <t>12533Про відмову КП «БЛАГОУСТРІЙ» у наданні в постійне користування земельної ділянки по вул. Князя Ольгерда між узв. Зарубинецьким та узв. Дубіївським (пляж «Казбетський», вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E185" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F185">
         <v>28</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C186" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C186" t="inlineStr" s="3">
         <is>
           <t>12534Про припинення ТОВ «БК «ДОБРОБУДПЛЮС» права користування земельною ділянкою по вул. Праведниці Шулежко, 33</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F186">
         <v>28</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C187" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C187" t="inlineStr" s="3">
         <is>
           <t>12535Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Антіпову О. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D187" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F187">
         <v>28</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C188" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C188" t="inlineStr" s="3">
         <is>
           <t>12536Про відмову ГАРАЖНО-БУДІВЕЛЬНОМУ КООПЕРАТИВУ «ЗАХИСНИК М. ЧЕРКАСИ» у наданні в оренду земельної ділянки по вул. Оборонній, 12</t>
         </is>
       </c>
       <c r="D188" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F188">
         <v>28</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C189" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C189" t="inlineStr" s="3">
         <is>
           <t>12537Про відмову у поновленні договору оренди землі в межах існуючого домоволодіння по пров. Рибальському, 35 громадянці Бороздіній І. В.</t>
         </is>
       </c>
       <c r="D189" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F189">
         <v>28</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C190" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C190" t="inlineStr" s="3">
         <is>
           <t>12538Про відмову ГАРАЖНО – БУДІВЕЛЬНОМУ КООПЕРАТИВУ «БУДІВЕЛЬНИК» у наданні в оренду земельних ділянок по проспекту Хіміків, 82/3</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E190" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F190">
         <v>28</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C191" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C191" t="inlineStr" s="3">
         <is>
           <t>12539Про відмову НАЦІОНАЛЬНОМУ УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ у наданні в постійне користування земельної ділянки</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E191" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F191">
         <v>28</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C192" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C192" t="inlineStr" s="3">
         <is>
           <t>12540Про відмову у поновленні договору оренди землі в межах існуючого домоволодіння по вул. Праслов’янській, 21/3 громадянина Лиська С. О.</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E192" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F192">
         <v>28</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C193" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C193" t="inlineStr" s="3">
         <is>
           <t>12541Про відмову у передачі земельної ділянки у власність в межах існуючого домоволодіння по вул. Мечникова, 6/2-а громадянці Касаткіній І.Є.</t>
         </is>
       </c>
       <c r="D193" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F193">
         <v>28</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C194" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C194" t="inlineStr" s="3">
         <is>
           <t>12542Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по проспекту Перемоги, біля будинку № 25, з метою подальшого оформлення КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ»  права користування її частиною</t>
         </is>
       </c>
       <c r="D194" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E194" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F194">
         <v>25</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C195" t="inlineStr" s="4">
+        <v>57</v>
+      </c>
+      <c r="C195" t="inlineStr" s="3">
         <is>
           <t>12543Про відмову у включенні до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки в районі вул. Героїв Дніпра та вул. Козацької в м. Черкаси</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F195">
         <v>28</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C196" t="inlineStr" s="4">
+        <v>58</v>
+      </c>
+      <c r="C196" t="inlineStr" s="3">
         <is>
           <t>12544Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСЬКА СЛУЖБА ЧИСТОТИ» дозволу на розроблення документації із землеустрою по проспекту Хіміків (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D196" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F196">
         <v>25</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C197" t="inlineStr" s="4">
+        <v>59</v>
+      </c>
+      <c r="C197" t="inlineStr" s="3">
         <is>
           <t>12545Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» земельної ділянки в постійне користування на розі вул. Геронимівська та вул. Мечникова (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D197" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E197" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F197">
         <v>25</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C198" t="inlineStr" s="4">
+        <v>60</v>
+      </c>
+      <c r="C198" t="inlineStr" s="3">
         <is>
           <t>12546Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» земельної ділянки в постійне користування в районі вул. Кароля Шимановського та вул. Антона Моспана (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D198" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E198" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F198">
         <v>28</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C199" t="inlineStr" s="4">
+        <v>61</v>
+      </c>
+      <c r="C199" t="inlineStr" s="3">
         <is>
           <t>12547Про надання згоди на прийняття земельної ділянки по вул. Смілянській, 118 до комунальної власності Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D199" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E199" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F199">
         <v>23</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C200" t="inlineStr" s="4">
+        <v>62</v>
+      </c>
+      <c r="C200" t="inlineStr" s="3">
         <is>
           <t>12548Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Стовбуру А.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D200" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E200" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F200">
         <v>17</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C201" t="inlineStr" s="4">
+        <v>63</v>
+      </c>
+      <c r="C201" t="inlineStr" s="3">
         <is>
           <t>12549Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» земельної ділянки в постійне користування по пров. Медичному (перспективний № 22) вільна земельна ділянка</t>
         </is>
       </c>
       <c r="D201" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E201" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F201">
         <v>23</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C202" t="inlineStr" s="4">
+        <v>64</v>
+      </c>
+      <c r="C202" t="inlineStr" s="3">
         <is>
           <t>12550Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» земельної ділянки у постійне користування по вул. Святителя – хірурга Луки (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D202" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E202" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F202">
         <v>19</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C203" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C203" t="inlineStr" s="3">
         <is>
           <t>12551Про передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D203" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E203" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F203">
         <v>8</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>3</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C204" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C204" t="inlineStr" s="3">
         <is>
           <t>12552Про розгляд питання щодо передачі земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D204" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E204" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F204">
         <v>15</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C205" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C205" t="inlineStr" s="3">
         <is>
           <t>12553Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D205" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="E205" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F205">
         <v>13</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C206" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C206" t="inlineStr" s="3">
         <is>
           <t>12554Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Петра Прокоповича, 27/5 громадянці Круковській А.В.</t>
         </is>
       </c>
       <c r="D206" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E206" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F206">
         <v>17</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C207" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C207" t="inlineStr" s="3">
         <is>
           <t>12555Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Петра Прокоповича, 27/5 громадянці Круковській А.В.</t>
         </is>
       </c>
       <c r="D207" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="E207" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F207">
         <v>22</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>5</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C208" t="inlineStr" s="4">
+        <v>72</v>
+      </c>
+      <c r="C208" t="inlineStr" s="3">
         <is>
           <t>12556Про надання ФОП Дяченку І.М. земельної ділянки в оренду по вул. Володимира Великого, біля перехрестя зі спуском Б. Хмельницького (вільна земельна ділянка) на виконання вимог рішення суду по справі № 2а-7421/2011</t>
         </is>
       </c>
       <c r="D208" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E208" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F208">
         <v>15</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>4</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C209" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C209" t="inlineStr" s="3">
         <is>
           <t>12558Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» земельної ділянки у постійне користування по вул. Святителя – хірурга Луки (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D209" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E209" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F209">
         <v>24</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C210" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C210" t="inlineStr" s="3">
         <is>
           <t>12567Про внесення змін до рішення міської ради від 24.12.2024 № 70-3 «Про бюджет Черкаської міської територіальної громади на 2025 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D210" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F210">
         <v>33</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C211" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C211" t="inlineStr" s="3">
         <is>
           <t>12568Про організацію здійснення заходів з ліквідації наслідків надзвичайної ситуації воєнного характеру місцевого рівня</t>
         </is>
       </c>
       <c r="D211" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F211">
         <v>34</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>76</v>
+      </c>
+      <c r="C212" t="s" s="3">
+        <v>77</v>
       </c>
       <c r="D212" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E212" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F212">
         <v>33</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="C213" t="s" s="3">
+        <v>79</v>
       </c>
       <c r="D213" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E213" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F213">
         <v>25</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C214" t="inlineStr" s="4">
+        <v>80</v>
+      </c>
+      <c r="C214" t="inlineStr" s="3">
         <is>
           <t>12571Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Грузиненка (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D214" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E214" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F214">
         <v>22</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C215" t="inlineStr" s="4">
+        <v>81</v>
+      </c>
+      <c r="C215" t="inlineStr" s="3">
         <is>
           <t>12572Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою в районі вул. Академіка Корольова, біля будинку № 24 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D215" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E215" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F215">
         <v>20</v>
       </c>
       <c r="G215">
         <v>2</v>
       </c>
       <c r="H215">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C216" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C216" t="inlineStr" s="3">
         <is>
           <t>12573Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою в районі вул. Академіка Корольова, біля будинку № 24 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D216" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E216" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F216">
         <v>21</v>
       </c>
       <c r="G216">
         <v>2</v>
       </c>
       <c r="H216">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C217" t="inlineStr" s="4">
+        <v>83</v>
+      </c>
+      <c r="C217" t="inlineStr" s="3">
         <is>
           <t>12574Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку під існуючим гаражем по вул. Пантелеймона Куліша, 1, гараж № 4, громадянину Маку С.Е. (учасник бойових дій)</t>
         </is>
       </c>
       <c r="D217" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E217" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C218" t="inlineStr" s="4">
+        <v>84</v>
+      </c>
+      <c r="C218" t="inlineStr" s="3">
         <is>
           <t>12575Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку під існуючим гаражем по вул. Пантелеймона Куліша, 1, гараж № 4, громадянину Маку С.Е. (учасник бойових дій)</t>
         </is>
       </c>
       <c r="D218" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="F218">
         <v>19</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C219" t="inlineStr" s="4">
+        <v>85</v>
+      </c>
+      <c r="C219" t="inlineStr" s="3">
         <is>
           <t>12576Про затвердження технічної документації із землеустрою щодо поділу земельних ділянок Черкаської міської ради площею 18,3627 га та площею 7,5880 га в районі вул. Олени Теліги, вул. Академіка Корольова (р-н Перемога-2) та передачі їх частин в постійне користування КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="D219" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E219" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F219">
         <v>24</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>