--- v1 (2026-03-17)
+++ v2 (2026-06-20)
@@ -9,254 +9,119 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...118 lines deleted...]
-  <si>
     <t>28.08.25  10:32:16</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>11681Про затвердження положень про відзначення  міськими нагородами (у новій редакції)</t>
   </si>
   <si>
     <t>11683Про передачу транспортного засобу</t>
   </si>
   <si>
     <t>11693Про нагородження дипломами Черкаської міської ради</t>
   </si>
   <si>
     <t>11694Про нагородження грамотами Черкаської міської ради</t>
   </si>
   <si>
     <t>11695Про прогноз бюджету Черкаської міської територіальної громади на 2026-2028 роки</t>
   </si>
   <si>
     <t>11698Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>28.08.25  10:44:15</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>28.08.25  10:45:22</t>
   </si>
   <si>
     <t>28.08.25  10:48:08</t>
   </si>
   <si>
     <t>11701Про затвердження програми соціальної підтримки сімей  м. Черкаси  на 2026-2030 роки</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>28.08.25  10:49:38</t>
-  </si>
-[...1 lines deleted...]
-    <t>Проти</t>
   </si>
   <si>
     <t>28.08.25  11:03:58</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>28.08.25  11:13:20</t>
   </si>
   <si>
     <t>28.08.25  11:14:31</t>
   </si>
   <si>
     <t>28.08.25  11:16:22</t>
   </si>
   <si>
     <t>28.08.25  11:16:59</t>
   </si>
   <si>
     <t>28.08.25  11:29:38</t>
   </si>
 </sst>
 </file>
 
@@ -271,6475 +136,1269 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AV43"/>
+  <dimension ref="A1:H43"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...40 lines deleted...]
-    <col min="48" max="48" width="28"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C2" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C2" t="inlineStr" s="3">
         <is>
           <t>11667Про внесення змін до рішення міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F2">
         <v>30</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C3" t="inlineStr" s="3">
         <is>
           <t>11668Про внесення змін до Програми капіталізації комунальних підприємств Черкаської міської ради на період воєнного стану в Україні</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F3">
         <v>30</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>11669Про внесення змін та доповнень до рішення міської ради від 04.02.2025 №73-5 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2025 році»</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F4">
         <v>30</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>11670Про внесення змін до рішення Черкаської міської ради від 23.12.2021 №16-2 «Про затвердження міської Програми управління об’єктами власності Черкаської міської територіальної громади на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F5">
         <v>30</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>11671Про продовження терміну дії програми надання підтримки внутрішньо переміщеним та/або евакуйованим особам у м. Черкаси у зв’язку із введенням воєнного стану на 2022 – 2025 роки на 2026 рік</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F6">
         <v>30</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>11672Про внесення змін до рішення Черкаської міської ради від 05.12.2024 № 68-5 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F7">
         <v>30</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C8" t="inlineStr" s="3">
         <is>
           <t>11673Про внесення змін до рішення міської ради від 20.01.2022  № 17-81 «Про Програму розвитку і утримання житлово-комунального господарства міста Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F8">
         <v>30</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>11674Про внесення змін до рішення Черкаської міської ради від 22.12.2023 № 51-10 «Про затвердження Програми розвитку земельних відносин та використання і охорони земель в м. Черкаси на 2024-2028 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F9">
         <v>30</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>11675Про внесення змін до рішення Черкаської міської ради від 01.12.2022 №33-8 «Про визначення балансоутримувачем нежитлових приміщень департамент економіки та розвитку Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F10">
         <v>30</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>11676Про згоду щодо безоплатної передачі у власність Черкаської міської територіальної громади квартири №6 в житловому будинку</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F11">
         <v>30</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>11677Про передачу у господарське відання, баланс Черкаської філії  ТОВ «Газорозподільні мережі України» підземного газопроводу</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F12">
         <v>30</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>11678Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F13">
         <v>30</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>11679Про розгляд електронної петиції № Че/2505-еп «Про систематичне ігнорування законодавства України щодо тиші, громадського порядку та порушення комендантської години»</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F14">
         <v>30</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>11680Про затвердження Програми нагородження міськими відзнаками громадян, трудових колективів на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F15">
         <v>30</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>8</v>
+      </c>
+      <c r="C16" t="s" s="3">
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F16">
         <v>30</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>11682Про затвердження Програми будівництва, реконструкції, ремонту та утримання об’єктів вулично-дорожньої мережі міста Черкаси на 2026 – 2030 роки</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F17">
         <v>30</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>8</v>
+      </c>
+      <c r="C18" t="s" s="3">
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F18">
         <v>30</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>11684Про затвердження Статуту комунального підприємства «Черкасиводоканал» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F19">
         <v>30</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>11685Про розгляд електронної петиції № Че/2514-еп «Про обмеження руху надмірно гучного мототранспорту в місті Черкаси»</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F20">
         <v>30</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>11686Про розгляд електронної петиції від 11.07.2025 №Че/2508-еп щодо ремонту асфальтобетонного покриття міжбудинкового проїзду до 4-х багатоповерхівок по провулку Дніпровського вздовж житлового будинку №25 по вулиці Солом’янській</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F21">
         <v>30</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>11687Про затвердження технічної документації з нормативної грошової оцінки земель міста Черкаси Черкаської міської територіальної громади Черкаської області</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F22">
         <v>30</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>11688Про розгляд електронної петиції від 18.07.2025 № Че/2515-еп щодо зупинення будівництва по  узвозу Замковому, 5  у м. Черкаси</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F23">
         <v>30</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>11689Про внесення змін до рішення Черкаської міської ради від 31.10.2024 №66-24 «Про надання згоди на безоплатну передачу у власність територіальної громади міста Черкаси нежитлових приміщень по просп. Перемоги, 16/1»     </t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F24">
         <v>30</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>11690Про внесення змін до рішення Черкаської міської ради від 28.09.2023 № 47-34 «Про затвердження міської соціальної програми «Турбота» на 2024 – 2028 роки»</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F25">
         <v>30</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>11691Про внесення змін до рішення Черкаської міської ради від 01.02.2024 № 53-6 «Про затвердження міської Програми здійснення заходів, що не могли бути передбачені під час складання бюджету, та порядку надання матеріальної допомоги громадянам міста у новій редакції»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F26">
         <v>30</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>11692Про передачу на баланс Черкаського міського центру соціальних служб майнового комплексу по вул. В.Чорновола, 118/1 в м.Черкаси</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F27">
         <v>30</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>8</v>
+      </c>
+      <c r="C28" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F28">
         <v>30</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>8</v>
+      </c>
+      <c r="C29" t="s" s="3">
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F29">
         <v>30</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>8</v>
+      </c>
+      <c r="C30" t="s" s="3">
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F30">
         <v>30</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>11696Про внесення змін до рішення міської ради від 23.12.2021 №16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022–2026 роки»</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F31">
         <v>30</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>11697Про внесення змін до рішення Черкаської міської ради від 22.12.2022 №34-30 «Про затвердження Програми реалізації заходів цивільного захисту населення та території Черкаської міської територіальної громади на 2023–2026 роки»</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F32">
         <v>30</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>8</v>
+      </c>
+      <c r="C33" t="s" s="3">
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F33">
         <v>30</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>17</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>11699Про внесення змін до рішення міської ради від 24.12.2024 № 70-3 «Про бюджет Черкаської міської територіальної громади на 2025 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>11700Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2025 роки”</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F35">
         <v>30</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>19</v>
+      </c>
+      <c r="C36" t="s" s="3">
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F36">
         <v>30</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>22</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>11702Про розгляд електронної петиції № Че/2506-еп «Про скасування призначення Сергія Рубана на посаду директора департаменту соціальної політики Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F37">
         <v>26</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>11703Про утворення відділу внутрішнього аудиту Черкаської міської ради та внесення змін до деяких рішень Черкаської міської ради</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F38">
         <v>19</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>4</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>25</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>11706Про затвердження Програми впорядкування тимчасових споруд і зовнішньої реклами на території міста Черкаси на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F39">
         <v>26</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>26</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>11707Про розгляд електронної петиції від 26.07.2025 № Че/2526-еп «Про надання Озі Осборну звання «почесного містянина міста Черкаси»</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F40">
         <v>11</v>
       </c>
       <c r="G40">
         <v>2</v>
       </c>
       <c r="H40">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>11708Про розгляд електронної петиції від 26.07.2025 № Че/2526-еп «Про надання Озі Осборну звання «почесного містянина міста Черкаси»</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F41">
         <v>18</v>
       </c>
       <c r="G41">
         <v>3</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>11709Про розгляд електронної петиції від 26.07.2025 № Че/2526-еп «Про надання Озі Осборну звання «почесного містянина міста Черкаси»</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F42">
         <v>11</v>
       </c>
       <c r="G42">
         <v>2</v>
       </c>
       <c r="H42">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>11711Про утворення відділу внутрішнього аудиту Черкаської міської ради та внесення змін до деяких рішень Черкаської міської ради</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F43">
         <v>18</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>5</v>
-      </c>
-[...118 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>