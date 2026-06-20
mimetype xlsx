--- v1 (2026-03-17)
+++ v2 (2026-06-20)
@@ -9,245 +9,110 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...118 lines deleted...]
-  <si>
     <t>03.04.25  10:11:22</t>
   </si>
   <si>
     <t>10718Про зміни у складі постійних комісій</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За</t>
-[...10 lines deleted...]
-  <si>
     <t>03.04.25  10:17:20</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>10731Про передачу майна територіальної громади міста Черкаси в державну власність</t>
   </si>
   <si>
     <t>10733Про визначення балансоутримувача</t>
   </si>
   <si>
     <t>10737Про приєднання Черкаської міської ради до Міжнародної Хартії відкритих даних</t>
   </si>
   <si>
     <t>10738Про затвердження складу та положення молодіжної ради при Черкаській міській раді</t>
   </si>
   <si>
     <t>03.04.25  10:28:48</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Утр.</t>
   </si>
   <si>
     <t>03.04.25  10:29:28</t>
   </si>
   <si>
     <t>03.04.25  10:31:18</t>
   </si>
   <si>
     <t>03.04.25  10:44:18</t>
   </si>
   <si>
     <t>03.04.25  10:48:57</t>
   </si>
   <si>
     <t>03.04.25  10:49:43</t>
   </si>
   <si>
     <t>03.04.25  10:54:16</t>
   </si>
   <si>
     <t>03.04.25  11:07:05</t>
   </si>
   <si>
     <t>03.04.25  11:13:39</t>
   </si>
@@ -397,34411 +262,6525 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AV232"/>
+  <dimension ref="A1:H232"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...40 lines deleted...]
-    <col min="48" max="48" width="28"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>28</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
-      <c r="I2" t="s" s="5">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C3" t="inlineStr" s="3">
         <is>
           <t>10724Про внесення змін до рішення Черкаської міської ради від 15.08.2023 № 45-6 «Про затвердження Програми охорони культурної спадщини міста Черкаси на 2023-2027 роки»</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>29</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>10725Про внесення змін до рішення міської ради від 22.12.2022 №34-31 «Про затвердження міської цільової програми сприяння співвласникам багатоквартирних будинків в підготовці житлового фонду м. Черкас до опалювального сезону в умовах воєнного стану на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>29</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>10726Про внесення змін до рішення міської ради від 20.01.2022  № 17-81 «Про Програму розвитку і утримання житлово-комунального господарства міста Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>29</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>10727Про внесення змін до рішення Черкаської міської ради від 28.09.2023 № 47-34 «Про затвердження міської соціальної програми «Турбота» на 2024 – 2028 роки»</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>29</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>10728Про внесення змін до рішення Черкаської міської ради від 05.12.2024 № 68-5 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>29</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C8" t="inlineStr" s="3">
         <is>
           <t>10729Про внесення змін до рішення   міської ради від 29.07.2021 № 8-4 «Про затвердження міської Програми розвитку фізичної культури та спорту у м. Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>29</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>10730Про внесення змін до рішення міської ради від 19.10.2023 № 48-11 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних гарантій медичного обслуговування населення, на 2024-2026 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>29</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>12</v>
+      </c>
+      <c r="C10" t="s" s="3">
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>10732Про внесення змін до рішення Черкаської міської ради від 30.07.2024 №61-7 «Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №5-531 «Про перелік об’єктів права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне управління»</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>29</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" t="s" s="5">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>12</v>
+      </c>
+      <c r="C12" t="s" s="3">
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>29</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>10734Про передачу у власність Черкаської міської територіальної громади та у господарське відання, баланс КП «Черкасиводоканал» зовнішніх інженерних мереж водопостачання та водовідведення до житлових будинків № 31/2, 33 по вул. Праведниці Шулежко, м. Черкаси</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>29</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
-      <c r="I13" t="s" s="5">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>10735Про внесення змін до рішення Черкаської міської ради від 27.06.2019 №2-4691 «Про встановлення ставок та пільг із сплати земельного податку на території міста Черкаси» (із змінами)</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>29</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>10736Про внесення змін до рішення Черкаської міської ради від 27.06.2019 №2-4692 «Про встановлення ставок та пільг із сплати податку на нерухоме майно, відмінне від земельної ділянки на території міста Черкаси» (із змінами)</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>29</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>12</v>
+      </c>
+      <c r="C16" t="s" s="3">
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>29</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
+      </c>
+      <c r="C17" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>29</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>10739Про відмову Головному центру підготовки особового складу Державної прикордонної служби України імені генерал-майора Ігоря Момота у встановленні пільги зі сплати за оренду об’єкту міської комунальної власності</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>29</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>10740Про утворення Черкаського  ліцею з посиленою військово-фізичною підготовкою імені Захисників України</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>29</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>10741Про встановлення Головному центру підготовки особового складу Державної прикордонної служби України імені генерал-майора Ігоря Момота пільги зі сплати за оренду об’єкту міської комунальної власності</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>29</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>10742Про визнання рішення Черкаської міської ради від 04.02.2025 № 73-11 «Про надання згоди на безоплатне прийняття з державної власності із сфери управління Міністерства соціальної політики України до комунальної власності Черкаської міської територіальної громади окремого індивідуально визначеного майна» таким, що втратило чинність</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>29</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>10743Про надання згоди на безоплатне прийняття з державної власності із сфери управління Міністерства соціальної політики України до комунальної власності Черкаської міської територіальної громади окремого індивідуально визначеного майна</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>29</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>10744Про розгляд електронної петиції від 10.02.2025 № Че/2416-еп. «Про відновлення допомоги при народженні дитини в м. Черкаси»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>29</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>10745Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>29</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>10746Про доручення комунальному підприємству «Черкасиводоканал» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>29</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>10747Розміри лізингових платежів визначаються згідно з умовами договору фінансового лізингу.</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>29</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>10748Про затвердження статуту комунального підприємства «Дирекція парків» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>29</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
-      <c r="I27" t="s" s="5">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>10749Про розгляд петиції щодо встановлення світлофору на перехресті вулиць Володимира Великого та вулиці Сержанта Жужоми  у м. Черкаси</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>29</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
-      <c r="I28" t="s" s="5">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C29" t="inlineStr" s="3">
         <is>
           <t>10750 Про розгляд електронної петиції від 14.02.2025 № Че/2422-еп «Відкрити навігацію на річці Дніпро!»</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F29">
         <v>29</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C30" t="inlineStr" s="3">
         <is>
           <t>10751Про розгляд петиції щодо встановлення світлофору на перехресті вулиць Івана Мазепи та Самійла Кішки у м. Черкаси</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F30">
         <v>29</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>10752Про надання дозволу комунальному підприємству теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради на списання основних засобів</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>29</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>10753Про затвердження Статуту комунального підприємства «Благоустрій» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F32">
         <v>29</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C33" t="inlineStr" s="3">
         <is>
           <t>10754Про розгляд електронної петиції від 10.02.2025 № Че/2415-еп щодо зупинення забудови пляжу Рів’єра по вул. Князя Ольгерда, 15, 15/1  в м. Черкаси</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F33">
         <v>29</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>10755Про розгляд електронної петиції від 18.01.2025 №Че/2400-еп щодо безпечних пішохідних переходів на розі вулиць Володимира Великого – Сержанта Жужоми у м. Черкаси</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E34" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>10756Про внесення змін до рішення міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F35">
         <v>29</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>10757Про затвердження  Програми розбудови, розвитку та збереження земель комунальної власності міста Черкаси на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F36">
         <v>21</v>
       </c>
       <c r="G36">
         <v>2</v>
       </c>
       <c r="H36">
         <v>3</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>20</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>10758Про затвердження  Програми розбудови, розвитку та збереження земель комунальної власності міста Черкаси на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F37">
         <v>20</v>
       </c>
       <c r="G37">
         <v>2</v>
       </c>
       <c r="H37">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>21</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>10759Про затвердження  Програми розбудови, розвитку та збереження земель комунальної власності міста Черкаси на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F38">
         <v>25</v>
       </c>
       <c r="G38">
         <v>2</v>
       </c>
       <c r="H38">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>22</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>10760Про внесення змін до рішення виконавчого комітету Черкаської міської ради від 04.11.2022 № 964 «Про затвердження Програми впорядкування тимчасових споруд і зовнішньої реклами на території міста Черкаси на 2023-2025 роки»</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F39">
         <v>27</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>10761Про внесення змін до рішення міської ради від 24.12.2024 № 70-3 «Про бюджет Черкаської міської територіальної громади на 2025 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F40">
         <v>28</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>10762Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2025 роки”</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E41" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>27</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>25</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>10763Про утворення відділу з питань запобігання та виявлення корупції Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F42">
         <v>16</v>
       </c>
       <c r="G42">
         <v>2</v>
       </c>
       <c r="H42">
         <v>5</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>26</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>10765Про розгляд петиції щодо скасування звільнення директора Першої міської гімназії Саєнка С.І.</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F43">
         <v>20</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C44" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C44" t="inlineStr" s="3">
         <is>
           <t>10766Про розгляд електронної петиції від 26.02.2025 № Че/2442-еп щодо вирішення питання забруднення повітря в місті Черкаси</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F44">
         <v>21</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C45" t="inlineStr" s="3">
         <is>
           <t>10774Про надання громадянину Скурихіну Д. О. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Петра Прокоповича, біля домоволодіння № 27</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F45">
         <v>27</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>10775Про надання громадянину Усову Р.М. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в межах домоволодіння по бульв. Шевченка, 283/1</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F46">
         <v>27</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>10776Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Чумацькій, 12 громадянам Яківець Л.І., Яківцю В.Д.</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F47">
         <v>27</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>10777Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Свидівоцькій, 12-А громадянці Озеран І.В.</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>27</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>10778Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Шота Руставелі, 30 громадянам Сурай В.В., Савчуку В.В., Савчуку В.Ф.</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F49">
         <v>27</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>10779Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Веселій, 25 громадянину Мурачову Р.Ю.</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F50">
         <v>27</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>10780Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Грузиненка, 22 громадянці Гурінович О.Г.</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F51">
         <v>27</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>10781Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по вул. Василя Стуса, 70 громадянці Харітоновій Г. П.</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F52">
         <v>27</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C53" t="inlineStr" s="3">
         <is>
           <t>10782Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Глібова, 22/вул. Бігучій, 14 громадянам Яценку Г.М., Яценко О.М.</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>27</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>10783Про передачу земельної ділянки у власність в межах існую-чого домоволодіння по вул. Грузиненка, 22/1 громадянам Дзюбецькому С.В., Дзюбецькій З.І.</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E54" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F54">
         <v>27</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>10784Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Парковому, 26 громадянці Негрій Т.В.</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E55" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F55">
         <v>27</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>10785Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Уманському, 5 громадянці Вількановській Н.В.</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E56" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F56">
         <v>27</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>10786Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Михайла Грушевського, 46 громадянці Понуровській О.І.</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F57">
         <v>27</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>10787Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння пров. Дмитра Гуні, 4 громадянину Тупицькому В.І.</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E58" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F58">
         <v>27</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>10788Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Нарбутівській, 129 громадянці Пазущенко Л.З.</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E59" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F59">
         <v>27</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>10789Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Івана Їжакевича, 11 громадянці Клименко Н.І.</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E60" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F60">
         <v>27</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>10790Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Кавказькій, 29 громадянці Донець О.В.</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F61">
         <v>27</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>10791Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Набережній, 80 громадянину Ольшевському П.М.</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F62">
         <v>27</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>10792Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Олександра Кошиці, 21/1 громадянці Тиховодовій Н.А.</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>27</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>10793Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Благовісній, 360 громадянці Кочубей А.М.</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E64" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F64">
         <v>27</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>10794Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 98 громадянам Джигало А.В., Джигалу В.А.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F65">
         <v>27</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>10795Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Цегельному, 7 громадянину Кочерзі О.П.</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E66" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F66">
         <v>27</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>10796Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Черняхівського, 33 громадянці Гудзь В.М.</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E67" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F67">
         <v>27</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>10797Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Петра Прокоповича, 8 громадянам Дячкову В.П., Дячковій А.В., Дячковій В.В.</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E68" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F68">
         <v>27</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>10798Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Пантелеймона Куліша, 13 громадянці Кравченко Н.М.</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E69" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>27</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>10799Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Дмитра Гуні, 1 громадянці Мальованій О.В.</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E70" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F70">
         <v>27</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>10800Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Дахнівській, 63 громадянкам П’янніковій В.В., П’янніковій Ю.Г.</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E71" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>27</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>10801Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 416-418) громадянці Руденко М.О.</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E72" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F72">
         <v>27</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>10802Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 135 громадянину Кононенку О.О.</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E73" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F73">
         <v>27</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C74" t="inlineStr" s="3">
         <is>
           <t>10803Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 33-Б громадянці Олійник А.С.</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E74" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F74">
         <v>27</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>10804Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Онопрієнка, 12 громадянці Єгіазарян Србугі</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E75" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F75">
         <v>27</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>10805Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 98 громадянці Масюк О.В.</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E76" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F76">
         <v>27</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C77" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C77" t="inlineStr" s="3">
         <is>
           <t>10806Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Добровольчих батальйонів, 61 громадянці Гуленко Л.Г.</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E77" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F77">
         <v>27</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>10807Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Вікентія Хвойки, 9-Б громадянину Єрємєєву В.Г.</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E78" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F78">
         <v>27</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C79" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C79" t="inlineStr" s="3">
         <is>
           <t>10808Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ярослава Чалого, 18 громадянину Кузьменку М.В.</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E79" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F79">
         <v>27</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>10809Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Івана Гонти, 82 громадянці Целуйко В.В.</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E80" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F80">
         <v>27</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>10810Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Мечникова, 2-А громадянину Демиденку М.І.</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E81" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F81">
         <v>27</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>10811Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Чумацькій, 9 громадянці Юхименко Н.М.</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E82" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F82">
         <v>27</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>10812Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Благовісній, 27 громадянину Ягупову А.В.</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E83" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F83">
         <v>27</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>10813Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по узвозу Білоцерківському, 12-а громадянину Командиренку В. М.</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E84" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F84">
         <v>27</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>10814Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Благовісній, 143 громадянкам Шаповаловій О.В., Чередниченко О.І.</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E85" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F85">
         <v>27</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>10815Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Юрія Тютюнника, 28 громадянам Кочурі В.В., Кочурі М.В., Кочурі І.В.</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E86" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F86">
         <v>27</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>10816Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Тобілевичів, 9 громадянкам Левченко Н.П., Левченко Т.В.</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E87" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F87">
         <v>27</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>10817Про надання дозволу на розроблення документації із землеуст-рою на земельну ділянку в ме-жах існуючого домоволодіння по вул. Михайла Грушевського, 18-А громадянці Гаврилковій М.П.</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E88" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F88">
         <v>27</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>10818Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння вул. Праведниці Шулежко, 128 громадянці Фуксман В.М.</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E89" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F89">
         <v>27</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>10819Про передачу земельних ділянок у власність в межах існуючого домоволодіння по пров. Віктора Клименка, 6 громадянці Ганічевій А.В.</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E90" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F90">
         <v>27</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>10820Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Самійла Кішки, 238 громадянину Сєрому А.О.</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E91" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F91">
         <v>27</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>10821Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Чигиринському, 9 громадянину Лавріненко В.П.</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E92" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F92">
         <v>27</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>10822Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Праслов’янській, 38 громадянці Черновій Т.А.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E93" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F93">
         <v>27</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>10823Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Романа Шухевича, 50/3 громадянину Онищенку А.М.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E94" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F94">
         <v>27</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>10824Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Добровольчих батальйонів, 160 громадянці Лисак М.С.</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E95" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F95">
         <v>27</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>10825Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Івана Мазепи, 7 громадянину Слюсаренку С.В.</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E96" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F96">
         <v>27</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>10826Про передачу земельної ділянки у власність на території садівничого товариства «Будівельник» (діл. № 415) Черкаського міського об’єднання садівничих товариств «Садівник» громадянину Окрепкому І.Я</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E97" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F97">
         <v>27</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>10827Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Крайньому, 9 громадянину Сакуну А.В.</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E98" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F98">
         <v>27</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C99" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C99" t="inlineStr" s="3">
         <is>
           <t>10828Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Благовісній, 27 громадянину Чорному О.М.</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E99" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F99">
         <v>27</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>10829Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Горіховій, 59 громадянину Романову О.Ю.</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E100" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F100">
         <v>27</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>10830Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Н громадянину Сердюку В.Г</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E101" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F101">
         <v>27</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C102" t="inlineStr" s="3">
         <is>
           <t>10831Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Миколи Калашника, 35 громадянці Сивак Р.В.</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E102" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F102">
         <v>27</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C103" t="inlineStr" s="3">
         <is>
           <t>10832Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Цегельному, 1 громадянці Пітірімовій В.О.</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E103" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F103">
         <v>27</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>10833Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Дахнівській, 63 громадянам Масовець А.А., Самокоз А.М., Масовцю М.П., Масовцю О.М.</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E104" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F104">
         <v>27</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>10834Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гуржіївській, 130 громадянам Мурніку В.В., Павленко С.В.</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E105" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F105">
         <v>27</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>10835Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Симона Петлюри, 78 громадянці Задорожній А.Д.</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F106">
         <v>27</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>10836Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гетьмана Сагайдачного, 70 громадянці Чурсіній В.В.</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E107" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F107">
         <v>27</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>10837Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Братів Цибульських, 3 громадянину Козію О.А.</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E108" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F108">
         <v>27</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>10838Про передачу земельної ділянки у власність в межах існую-чого домоволодіння по вул. Авіаторів Касяненків, 2 громадянкам Каделі Л.В., Денисенко Л.С.</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E109" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F109">
         <v>27</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>10839Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Дахнівській, 24/2 громадянину Полевому С.В.</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E110" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F110">
         <v>27</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>10840Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території існуючого садового товариства «Комунальник» (діл. № 502) Черкаського міського об’єднання садівничих товариств «Садівник» громадянці Коковіній С.П.</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E111" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F111">
         <v>27</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>10841Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території існуючого садового товариства «Перемога» (діл. № 570) Черкаського міського об’єднання садівничих товариств «Садівник» громадянці Бережній Л.П.</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E112" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F112">
         <v>27</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>10842Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Цегельному, 1 громадянину Свистильнику А.І.</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E113" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F113">
         <v>27</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>10843Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Надпільній, 516 громадянам Клімову Р.О., Цибі Н.О.</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E114" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F114">
         <v>27</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>10844Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Надпільній, 331/6 громадянину Щербакову А.Є.</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E115" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F115">
         <v>27</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C116" t="inlineStr" s="3">
         <is>
           <t>10845Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Спиридона Кириченка, 13 громадянину Хейсону Ю.Г.</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E116" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F116">
         <v>27</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C117" t="inlineStr" s="3">
         <is>
           <t>10846Про надання ОСББ «ГРАФСЬКИЙ 68» земельної ділянки в постійне користування під багатоквартирний житловий будинок, що має адресу вул. Добровольчих батальйонів, 203/2</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E117" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F117">
         <v>27</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C118" t="inlineStr" s="3">
         <is>
           <t>10847Про надання ОСББ «ГРАФСЬКИЙ 68» земельної ділянки в постійне користування під багатоквартирний житловий будинок, що має адресу вул. Добровольчих батальйонів, 203/3</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E118" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F118">
         <v>27</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>10848Про надання ОСББ «МС-ТМ» земельної ділянки в постійне користування по вул. Благовісній, 299</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E119" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F119">
         <v>27</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>10849Про надання ОСББ «ГАГАРІНА-25» дозволу на розроблення документації із землеустрою по вул. Володимира Великого, 25</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E120" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F120">
         <v>27</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>10850Про надання ОСББ «ЧЕХОВА 39» дозволу на розроблення документації із землеустрою по вул. Чехова, 39</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E121" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F121">
         <v>27</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>10851Про надання ОСББ «НІКАІ» дозволу на розроблення документації із землеустрою по бул. Шевченка, 417, вул. Кобзарській, 79 та бул. Шевченка, 419</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E122" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F122">
         <v>27</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>10852Про надання ОСББ «НОВОПРЕЧИСТЕНСЬКА-40» дозволу на розроблення документації із землеустрою по вул. Новопречистенській, 40</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E123" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F123">
         <v>27</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C124" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C124" t="inlineStr" s="3">
         <is>
           <t>10853Про надання ОСББ «ПЕРЕМОГИ 12» дозволу на розроблення документації із землеустрою по просп. Перемоги, 12</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E124" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F124">
         <v>27</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C125" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C125" t="inlineStr" s="3">
         <is>
           <t>10854Про надання ОСББ «НОВОПРЕЧИСТЕНСЬКА-31/1» дозволу на розроблення документації із землеустрою по вул. Новопречистенській, 31/1</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E125" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F125">
         <v>27</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C126" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C126" t="inlineStr" s="3">
         <is>
           <t>10855Про надання ОСББ «555» дозволу на розроблення документації із землеустрою по вул. Кобзарській, 103</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E126" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F126">
         <v>27</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C127" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C127" t="inlineStr" s="3">
         <is>
           <t>10856Про надання ОСББ «ГЕРОЇВ ДНІПРА 31» дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра, 31</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E127" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F127">
         <v>27</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C128" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C128" t="inlineStr" s="3">
         <is>
           <t>10857Про надання ОСББ «ЧАЙКОВСЬКОГО-50/1» дозволу на розроблення документації із землеустрою по вул. Івана Мазепи, 50/1</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E128" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F128">
         <v>27</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="C129" t="s" s="3">
+        <v>29</v>
       </c>
       <c r="D129" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E129" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F129">
         <v>27</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C130" t="inlineStr" s="3">
         <is>
           <t>10859Про надання громадянину Красюку Віталію Анатолійовичу дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Сержанта Волкова, 271</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E130" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F130">
         <v>27</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C131" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C131" t="inlineStr" s="3">
         <is>
           <t>10860Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки в районі бульв. Шевченка та вул. Івана Франка та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E131" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F131">
         <v>27</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C132" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C132" t="inlineStr" s="3">
         <is>
           <t>10861Про продаж на земельних торгах права власності на земельну ділянку по вул. Миколи Леонтовича (перспективна адреса вул. Миколи Леонтовича, 3) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E132" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F132">
         <v>27</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C133" t="inlineStr" s="3">
         <is>
           <t>10862Про продаж на земельних торгах права власності на земельну ділянку по проспекту Перемоги (перспективна адреса проспект Перемоги, 75) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E133" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F133">
         <v>27</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C134" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C134" t="inlineStr" s="3">
         <is>
           <t>10863Про продаж на земельних торгах права власності на земельну ділянку по вул. Миколи Леонтовича (перспективна адреса вул. Миколи Леонтовича, 1) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E134" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F134">
         <v>27</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C135" t="inlineStr" s="3">
         <is>
           <t>10864Про продаж на земельних торгах права власності на земельну ділянку по бульв. Шевченка (перспективний № 393) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E135" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F135">
         <v>27</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C136" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C136" t="inlineStr" s="3">
         <is>
           <t>10865Про продаж на земельних торгах права власності на земельну ділянку в районі проспекту Перемоги та вул. Антона Моспана та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E136" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F136">
         <v>27</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C137" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C137" t="inlineStr" s="3">
         <is>
           <t>10866Про продаж на земельних торгах права оренди земельної ділянки по вул. Нечуя-Левицького (біля будинку № 20) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E137" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F137">
         <v>27</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C138" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C138" t="inlineStr" s="3">
         <is>
           <t>10867Про продаж на земельних торгах права оренди земельної ділянки по проїзду Енергобудівельників (біля будівлі № 4/1) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E138" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F138">
         <v>27</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C139" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C139" t="inlineStr" s="3">
         <is>
           <t>10868Про продаж на земельних торгах права оренди земельної ділянки по вул. Петра Дорошенка та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E139" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F139">
         <v>27</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C140" t="inlineStr" s="3">
         <is>
           <t>10869Про продаж на земельних торгах права оренди земельної ділянки по проспекту Хіміків та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E140" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F140">
         <v>27</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C141" t="inlineStr" s="3">
         <is>
           <t>10870Про продаж на земельних торгах права оренди земельної ділянки по проспекту Хіміків (біля ділянки № 88) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E141" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F141">
         <v>27</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C142" t="inlineStr" s="3">
         <is>
           <t>10871Про продаж на земельних торгах права оренди земельної ділянки по вул. Десантників та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E142" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F142">
         <v>27</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C143" t="inlineStr" s="3">
         <is>
           <t>10872Про продаж на земельних торгах права оренди земельної ділянки по проїзду Станційному (біля будівлі № 4/1) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E143" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F143">
         <v>27</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C144" t="inlineStr" s="3">
         <is>
           <t>10873Про продаж на земельних торгах права оренди земельної ділянки по проїзду Станційному (біля будівлі № 4/1) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E144" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F144">
         <v>27</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C145" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C145" t="inlineStr" s="3">
         <is>
           <t>10874Про продаж на земельних торгах права оренди земельної ділянки по проспекту Хіміків (навпроти будівлі № 92) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E145" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F145">
         <v>27</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C146" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C146" t="inlineStr" s="3">
         <is>
           <t>10875Про продаж на земельних торгах права оренди земельної ділянки в районі вул. Смілянської (перспективна адреса вул. Степанківська, 12) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E146" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F146">
         <v>27</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C147" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C147" t="inlineStr" s="3">
         <is>
           <t>10876Про продаж на земельних торгах права оренди земельної ділянки на розі просп. Перемоги та вул. Олени Теліги та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E147" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F147">
         <v>27</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C148" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C148" t="inlineStr" s="3">
         <is>
           <t>10877Про продаж на земельних торгах права оренди земельної ділянки на розі просп. Перемоги та вул. Олени Теліги та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E148" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F148">
         <v>27</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C149" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C149" t="inlineStr" s="3">
         <is>
           <t>10878Про надання ДЕПАРТАМЕНТУ ДОРОЖНЬО-ТРАНСПОРТНОЇ ІНФРАСТРУКТУРИ ТА ЕКОЛОГІЇ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення документації із землеустрою в районі вул. Канівська, вул. Вікентія Хвойки та вул. Олександра Кониського (парк-пам’ятка садово-паркового мистецтва місцевого значення «Дахнівський лісопарк»)</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E149" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F149">
         <v>27</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C150" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C150" t="inlineStr" s="3">
         <is>
           <t>10879Про надання КП «УПРАВЛІННЯ ПО ЕКСПЛУАТАЦІЇ БУДИНКУ РАД І ОБ`ЄКТІВ ОБЛАСНОЇ КОМУНАЛЬНОЇ ВЛАСНОСТІ» земельної ділянки в постійне користування по вул. Сергія Амброса, 100</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E150" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F150">
         <v>27</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C151" t="inlineStr" s="3">
         <is>
           <t>10880Про надання ДЕПАРТАМЕНТУ АРХІТЕКТУРИ ТА МІСТОБУДУВАННЯ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Святителя-хірурга Луки, 4</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E151" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F151">
         <v>27</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C152" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C152" t="inlineStr" s="3">
         <is>
           <t>10881Про надання КП «БЛАГОУСТРІЙ» земельної ділянки в постійне користування по Алеї Путейка біля будинку № 36 по вул. Сумгаїтській</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E152" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F152">
         <v>27</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C153" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C153" t="inlineStr" s="3">
         <is>
           <t>10882Про надання КП «БЛАГОУСТРІЙ» земельної ділянки в постійне користування по вул. Володимира Великого біля будинку № 47</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E153" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F153">
         <v>27</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C154" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C154" t="inlineStr" s="3">
         <is>
           <t>10883Про надання ЧЕРКАСЬКІЙ ДОСЛІДНІЙ СТАНЦІЇ БІОРЕСУРСІВ дозволу на розроблення документації із землеустрою по вул. Пастерівській, 76</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E154" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F154">
         <v>27</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C155" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C155" t="inlineStr" s="3">
         <is>
           <t>10884Про надання КП «БЛАГОУСТРІЙ» земельної ділянки в постійне користування по вул. Гетьмана Сагайдачного, біля будинку № 225</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E155" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F155">
         <v>27</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C156" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C156" t="inlineStr" s="3">
         <is>
           <t>10885Про внесення змін до рішення Черкаської міської ради від 31.10.2024 № 66-137 «Про продаж на земельних торгах права власності на земельну ділянку площею 0,1150 га по проспекту Хіміків (ліворуч від будівлі № 74/1) та затвердження умов проведення земельних торгів»</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E156" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F156">
         <v>27</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C157" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C157" t="inlineStr" s="3">
         <is>
           <t>10886Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Чигиринська, 15, яка перебуває в оренді ТОВ «ГРУПА ВЕНЕТО»</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E157" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F157">
         <v>27</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>28</v>
+      </c>
+      <c r="C158" t="s" s="3">
+        <v>30</v>
       </c>
       <c r="D158" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E158" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F158">
         <v>27</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C159" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C159" t="inlineStr" s="3">
         <is>
           <t>10888Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в оренді ТОВ «ВС ЛІТ» по просп. Хіміків, 74</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E159" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F159">
         <v>27</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C160" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C160" t="inlineStr" s="3">
         <is>
           <t>10889Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в оренді ТОВ «ЧЕРКАСЬКА ОБЛСПОЖИВСПІЛКА» по вул. Смілянській, 90, 92</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E160" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F160">
         <v>27</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C161" t="inlineStr" s="3">
         <is>
           <t>10890Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки Черкаської міської ради та надання її частин в оренду ТОВ «КОХО» та гр. Черепанову М.М.</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E161" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F161">
         <v>27</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C162" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C162" t="inlineStr" s="3">
         <is>
           <t>10891Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в оренді гр. Могильного В.Г. по вул. Набережній</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E162" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F162">
         <v>27</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C163" t="inlineStr" s="3">
         <is>
           <t>10892Про надання ПП «АГЕНЦІЯ МАЙ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Квітковій, 4</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E163" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F163">
         <v>27</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C164" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C164" t="inlineStr" s="3">
         <is>
           <t>10893Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Лейтенанта Мукана, 4, яка перебуває в оренді гр. Верби Т.І., з метою оформлення права користування її частиною гр. Худолієм В.М.</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E164" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F164">
         <v>27</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>28</v>
+      </c>
+      <c r="C165" t="s" s="3">
+        <v>31</v>
       </c>
       <c r="D165" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E165" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F165">
         <v>27</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>28</v>
+      </c>
+      <c r="C166" t="s" s="3">
+        <v>32</v>
       </c>
       <c r="D166" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E166" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F166">
         <v>27</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C167" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C167" t="inlineStr" s="3">
         <is>
           <t>10896Про надання ТОВ «АВТОРИНОК» земельної ділянки в оренду по вул. Прикордонника Лазаренка, 7</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E167" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F167">
         <v>27</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C168" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C168" t="inlineStr" s="3">
         <is>
           <t>10897Про надання ТОВ «ЧЕРКАСЬКИЙ АВТОМОБІЛЬНИЙ РИНОК» земельної ділянки в оренду по вул. Прикордонника Лазаренка, 7</t>
         </is>
       </c>
       <c r="D168" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F168">
         <v>27</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>28</v>
+      </c>
+      <c r="C169" t="s" s="3">
+        <v>33</v>
       </c>
       <c r="D169" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E169" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F169">
         <v>27</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>28</v>
+      </c>
+      <c r="C170" t="s" s="3">
+        <v>34</v>
       </c>
       <c r="D170" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E170" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F170">
         <v>27</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>28</v>
+      </c>
+      <c r="C171" t="s" s="3">
+        <v>35</v>
       </c>
       <c r="D171" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E171" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F171">
         <v>27</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>28</v>
+      </c>
+      <c r="C172" t="s" s="3">
+        <v>36</v>
       </c>
       <c r="D172" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E172" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F172">
         <v>27</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C173" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C173" t="inlineStr" s="3">
         <is>
           <t>10902Про надання гр. Тищенко А.Д., гр. Тищенко Л.В. та гр. Скалько А.А. земельної ділянки в оренду по вул. Остафія Дашковича, 19</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E173" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F173">
         <v>27</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C174" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C174" t="inlineStr" s="3">
         <is>
           <t>10903Про надання ПРАТ «ЧШК» дозволу на розроблення документації із землеустрою по вул. В’ячеслава Чорновола, 170/2</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E174" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F174">
         <v>27</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C175" t="inlineStr" s="3">
         <is>
           <t>10904Про надання ПРАТ «ЧШК» дозволу на розроблення документації із землеустрою по вул. В’ячеслава Чорновола, 170</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E175" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F175">
         <v>27</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>28</v>
+      </c>
+      <c r="C176" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="D176" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E176" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F176">
         <v>27</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>28</v>
+      </c>
+      <c r="C177" t="s" s="3">
+        <v>38</v>
       </c>
       <c r="D177" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E177" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F177">
         <v>27</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C178" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C178" t="inlineStr" s="3">
         <is>
           <t>10907Про поновлення договору оренди землі ТОВ «НОН СТОП» на розі пр-т Перемоги та вул. Олени Теліги</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E178" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F178">
         <v>27</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>28</v>
+      </c>
+      <c r="C179" t="s" s="3">
+        <v>39</v>
       </c>
       <c r="D179" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E179" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F179">
         <v>27</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C180" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C180" t="inlineStr" s="3">
         <is>
           <t>10909Про надання гр. Гуменюк О.Ю. дозволу на розроблення документації із землеустрою по вул. Благовісній, 269/16</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E180" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F180">
         <v>27</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C181" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C181" t="inlineStr" s="3">
         <is>
           <t>10910Про надання гр. Полозі Т.О. дозволу на розроблення документації із землеустрою по вул. Володимира Великого, 120</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E181" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F181">
         <v>27</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>28</v>
+      </c>
+      <c r="C182" t="s" s="3">
+        <v>40</v>
       </c>
       <c r="D182" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E182" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F182">
         <v>27</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C183" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C183" t="inlineStr" s="3">
         <is>
           <t>10912Про надання гр. Трішкіній В.В. дозволу на розроблення документації із землеустрою по вул. Благовісній</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E183" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F183">
         <v>27</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C184" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C184" t="inlineStr" s="3">
         <is>
           <t>10913Про надання гр. Биковець Г.В. дозволу на розроблення документації із землеустрою по вул. Хоменка, 19/9</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E184" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F184">
         <v>27</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C185" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C185" t="inlineStr" s="3">
         <is>
           <t>10914Про надання гр. Гайдайчуку М.О. дозволу на розроблення документації із землеустрою по вул. Хоменка, 19/9</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E185" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F185">
         <v>27</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C186" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C186" t="inlineStr" s="3">
         <is>
           <t>10915Про надання ТОВ «СІТІ ГРУП. НЕРУХОМІСТЬ ТА НАУКОВІ РОЗРОБКИ» земельної ділянки в оренду по вул. Гоголя, 1 (перспективна адреса вул. Курортна, 4)</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E186" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F186">
         <v>27</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>28</v>
+      </c>
+      <c r="C187" t="s" s="3">
+        <v>41</v>
       </c>
       <c r="D187" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E187" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F187">
         <v>27</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C188" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C188" t="inlineStr" s="3">
         <is>
           <t>10917Про поновлення договору на право тимчасового користування землею (в тому числі на умовах оренди) МАЛОМУ ПІДПРИЄМСТВУ «МЕХБУД» по вул. Володимира Великого</t>
         </is>
       </c>
       <c r="D188" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E188" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F188">
         <v>27</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C189" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C189" t="inlineStr" s="3">
         <is>
           <t>10918Про надання гр. Казаряну Ф.Т., гр. Барояну Е.Г., ТОВ «ДРУЖБА+» та ПП «НАДІЯ» земельної ділянки в оренду по вул. Гоголя, 202 (у зв’язку з переходом права власності на нерухоме майно)</t>
         </is>
       </c>
       <c r="D189" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E189" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F189">
         <v>27</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C190" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C190" t="inlineStr" s="3">
         <is>
           <t>10919Про надання гр. Дзебиху Б.О. дозволу на розроблення документації із землеустрою по вул. Гоголя, 413</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E190" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F190">
         <v>27</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C191" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C191" t="inlineStr" s="3">
         <is>
           <t>10920Про надання гр. Багіровій С.І. дозволу на розроблення документації із землеустрою по вул. Сумгаїтській, 8/6</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E191" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F191">
         <v>27</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C192" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C192" t="inlineStr" s="3">
         <is>
           <t>10921Про надання гр. Коваленко О.В. земельної ділянки в оренду по вул. Володимира Великого, 140</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E192" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F192">
         <v>27</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C193" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C193" t="inlineStr" s="3">
         <is>
           <t>10922Про надання гр. Соболю І.В. земельної ділянки в оренду по вул. Володимира Великого, 17/ Сержанта Жужоми, 2</t>
         </is>
       </c>
       <c r="D193" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E193" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F193">
         <v>27</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>28</v>
+      </c>
+      <c r="C194" t="s" s="3">
+        <v>42</v>
       </c>
       <c r="D194" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E194" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F194">
         <v>27</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C195" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C195" t="inlineStr" s="3">
         <is>
           <t>10924Про надання ТОВ «ЕКОВТОР ТЕХНОЛОГІЇ» земельної ділянки в оренду по вул. Прикордонника Лазаренка, 11</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E195" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F195">
         <v>27</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>28</v>
+      </c>
+      <c r="C196" t="s" s="3">
+        <v>43</v>
       </c>
       <c r="D196" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E196" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F196">
         <v>27</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C197" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C197" t="inlineStr" s="3">
         <is>
           <t>10926Про надання гр. Новик В.В. дозволу на розроблення документації із землеустрою по вул. Нижня Горова, 44</t>
         </is>
       </c>
       <c r="D197" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E197" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F197">
         <v>27</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C198" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C198" t="inlineStr" s="3">
         <is>
           <t>10927Про надання гр. Івашку В.І. дозволу на розроблення документації із землеустрою по вул. Хоменка, 28-б</t>
         </is>
       </c>
       <c r="D198" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E198" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F198">
         <v>27</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C199" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C199" t="inlineStr" s="3">
         <is>
           <t>10928Про надання гр. Бондаренко Т.О. земельної ділянки в оренду по вул. Остафія Дашковича, 19</t>
         </is>
       </c>
       <c r="D199" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E199" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F199">
         <v>27</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C200" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C200" t="inlineStr" s="3">
         <is>
           <t>10929Про поновлення договору оренди землі громадянці Вересовій Ользі Валентинівні по вул. Верхній Горовій, біля перехрестя з пров. Грузевича</t>
         </is>
       </c>
       <c r="D200" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E200" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F200">
         <v>27</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C201" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C201" t="inlineStr" s="3">
         <is>
           <t>10930Про надання гр. Шишкіну В.О. дозволу на розроблення документації із землеустрою по вул. Благовісна, 182/1</t>
         </is>
       </c>
       <c r="D201" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E201" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F201">
         <v>27</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>28</v>
+      </c>
+      <c r="C202" t="s" s="3">
+        <v>44</v>
       </c>
       <c r="D202" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E202" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F202">
         <v>27</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>28</v>
+      </c>
+      <c r="C203" t="s" s="3">
+        <v>45</v>
       </c>
       <c r="D203" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E203" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F203">
         <v>27</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C204" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C204" t="inlineStr" s="3">
         <is>
           <t>10933Про відмову у включенні до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Смілянській біля будинку № 38/1 (витяг № 8551-02-16 від 13.01.2025)</t>
         </is>
       </c>
       <c r="D204" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E204" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F204">
         <v>27</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C205" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C205" t="inlineStr" s="3">
         <is>
           <t>10934Про відмову у включенні до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Смілянській біля будинку № 38/1 (витяг № 8550-02-16 від 13.01.2025)</t>
         </is>
       </c>
       <c r="D205" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E205" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F205">
         <v>27</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C206" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C206" t="inlineStr" s="3">
         <is>
           <t>10935Про припинення ТОВ «ЧЕРКАСЬКИЙ БУДИНОК ТОРГІВЛІ ІV» права користування земельними ділянками по вул. Припортовій, 34/2</t>
         </is>
       </c>
       <c r="D206" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E206" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F206">
         <v>27</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C207" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C207" t="inlineStr" s="3">
         <is>
           <t>10936Про припинення ТОВ «ЛІДЕР ЦЕНТР ГРУП» права користування земельною ділянкою на розі вул. Михайла Старицького та вул. Онопрієнка</t>
         </is>
       </c>
       <c r="D207" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E207" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F207">
         <v>27</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C208" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C208" t="inlineStr" s="3">
         <is>
           <t>10937Про припинення ТОВ «ЧЕРКАСИБУД 17» права користування земельними ділянками на перехресті вул. Козацької та вул. Героїв Дніпра</t>
         </is>
       </c>
       <c r="D208" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E208" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F208">
         <v>27</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C209" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C209" t="inlineStr" s="3">
         <is>
           <t>10938Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Говоровському Д.Ю. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D209" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E209" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F209">
         <v>27</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C210" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C210" t="inlineStr" s="3">
         <is>
           <t>10939Про відмову у поновленні договору оренди землі в межах існуючого домоволодіння по вул. Юрія Липи, 49/1 громадянці Минько О. О.</t>
         </is>
       </c>
       <c r="D210" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E210" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F210">
         <v>27</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C211" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C211" t="inlineStr" s="3">
         <is>
           <t>10940Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ХРИСТИЯН ВІРИ ЄВАНГЕЛЬСЬКОЇ «УКРАЇНСЬКА ХРИСТИЯНСЬКА ЦЕРКВА С. РУСЬКА ПОЛЯНА» у наданні в постійне користування земельної ділянки по вул. Володимира Великого (біля будинку № 106)</t>
         </is>
       </c>
       <c r="D211" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E211" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F211">
         <v>27</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211">
         <v>2</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C212" t="inlineStr" s="4">
+        <v>46</v>
+      </c>
+      <c r="C212" t="inlineStr" s="3">
         <is>
           <t>10941Про розроблення детального плану території в межах вулиць Григорія Сковороди, Івана Кожедуба, Автомобілістів та Сумгаїтської в місті Черкаси</t>
         </is>
       </c>
       <c r="D212" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E212" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F212">
         <v>18</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C213" t="inlineStr" s="4">
+        <v>47</v>
+      </c>
+      <c r="C213" t="inlineStr" s="3">
         <is>
           <t>10942Про розроблення детального плану території в межах вулиць Григорія Сковороди, Івана Кожедуба, Автомобілістів та Сумгаїтської в місті Черкаси</t>
         </is>
       </c>
       <c r="D213" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E213" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F213">
         <v>25</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C214" t="inlineStr" s="4">
+        <v>48</v>
+      </c>
+      <c r="C214" t="inlineStr" s="3">
         <is>
           <t>10943Про розроблення детального плану території в межах вулиці Степана Бандери, бульвару Шевченка та вулиці Пантелеймона Куліша в місті Черкаси</t>
         </is>
       </c>
       <c r="D214" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E214" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F214">
         <v>23</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C215" t="inlineStr" s="4">
+        <v>49</v>
+      </c>
+      <c r="C215" t="inlineStr" s="3">
         <is>
           <t>10944Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянину Мудрому Я.З. (вільна земельна ділянка, учасник бойових дій, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D215" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E215" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F215">
         <v>9</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C216" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C216" t="inlineStr" s="3">
         <is>
           <t>10945Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Кісільову О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D216" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E216" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F216">
         <v>12</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C217" t="inlineStr" s="4">
+        <v>51</v>
+      </c>
+      <c r="C217" t="inlineStr" s="3">
         <is>
           <t>10946Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Стовбуру А.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D217" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E217" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F217">
         <v>11</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C218" t="inlineStr" s="4">
+        <v>52</v>
+      </c>
+      <c r="C218" t="inlineStr" s="3">
         <is>
           <t>10947Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Князя Ольгерда громадянину Устименку О. С. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D218" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="E218" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F218">
         <v>27</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C219" t="inlineStr" s="4">
+        <v>54</v>
+      </c>
+      <c r="C219" t="inlineStr" s="3">
         <is>
           <t>10948Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Князя Ольгерда громадянину Котику Ю. М. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D219" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E219" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C220" t="inlineStr" s="4">
+        <v>55</v>
+      </c>
+      <c r="C220" t="inlineStr" s="3">
         <is>
           <t>10949Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Князя Ольгерда громадянину Котику Ю. М. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D220" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="E220" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F220">
         <v>23</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C221" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C221" t="inlineStr" s="3">
         <is>
           <t>10950Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Князя Ольгерда громадянину Устименку О.С. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D221" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="E221" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F221">
         <v>12</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C222" t="inlineStr" s="4">
+        <v>57</v>
+      </c>
+      <c r="C222" t="inlineStr" s="3">
         <is>
           <t>10951Про передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D222" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E222" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F222">
         <v>6</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C223" t="inlineStr" s="4">
+        <v>58</v>
+      </c>
+      <c r="C223" t="inlineStr" s="3">
         <is>
           <t>10952Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D223" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="E223" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F223">
         <v>5</v>
       </c>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223">
         <v>4</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C224" t="inlineStr" s="4">
+        <v>60</v>
+      </c>
+      <c r="C224" t="inlineStr" s="3">
         <is>
           <t>10953Про надання дозволу на розроблення проєкту землеустрою щодо організації території земельних часток (паїв) на земельну ділянку в районі вул. Героїв Холодного Яру громадянину Залозному М. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D224" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E224" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F224">
         <v>8</v>
       </c>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C225" t="inlineStr" s="4">
+        <v>61</v>
+      </c>
+      <c r="C225" t="inlineStr" s="3">
         <is>
           <t>10954Про надання ФОП Дяченку І.М. земельної ділянки в оренду по вул. Володимира Великого, біля перехрестя зі спуском Б. Хмельницького (вільна земельна ділянка) на виконання вимог рішення суду по справі № 2а-7421/2011</t>
         </is>
       </c>
       <c r="D225" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E225" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F225">
         <v>9</v>
       </c>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>62</v>
+      </c>
+      <c r="C226" t="s" s="3">
+        <v>63</v>
       </c>
       <c r="D226" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E226" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F226">
         <v>17</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>64</v>
+      </c>
+      <c r="C227" t="s" s="3">
+        <v>65</v>
       </c>
       <c r="D227" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E227" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F227">
         <v>23</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>66</v>
+      </c>
+      <c r="C228" t="s" s="3">
+        <v>67</v>
       </c>
       <c r="D228" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E228" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F228">
         <v>24</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C229" t="inlineStr" s="4">
+        <v>68</v>
+      </c>
+      <c r="C229" t="inlineStr" s="3">
         <is>
           <t>10958Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра біля перетину з вул. Сержанта Жужоми ((пляж «Митницький») вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D229" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="E229" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F229">
         <v>22</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C230" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C230" t="inlineStr" s="3">
         <is>
           <t>10959Про відмову КП «БЛАГОУСТРІЙ» у наданні у постійне користування земельної ділянки по вул. Набережній (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D230" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="E230" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F230">
         <v>24</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C231" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C231" t="inlineStr" s="3">
         <is>
           <t>10960Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельних ділянок Черкаської міської ради в районі вул. Михайла Грушевського та вул. Оборонної та в районі вул. Олени Теліги та вул. Вернигори, з метою виконання рішення Господарського суду Черкаської області по справі № 925/232/15</t>
         </is>
       </c>
       <c r="D231" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E231" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F231">
         <v>16</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C232" t="inlineStr" s="4">
+        <v>71</v>
+      </c>
+      <c r="C232" t="inlineStr" s="3">
         <is>
           <t>10961Про надання КОМУНАЛЬ-НОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Академіка Корольова, Оборонна та Андрія Мельника</t>
         </is>
       </c>
       <c r="D232" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="E232" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F232">
         <v>17</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>1</v>
-      </c>
-[...118 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>