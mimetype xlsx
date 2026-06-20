--- v2 (2026-03-17)
+++ v3 (2026-06-20)
@@ -9,227 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...121 lines deleted...]
-  <si>
     <t>30.07.24  10:08:22</t>
   </si>
   <si>
     <t>9517Про зміни у складі постійних комісій</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...7 lines deleted...]
-  <si>
     <t>30.07.24  10:22:44</t>
-  </si>
-[...4 lines deleted...]
-    <t>Утр.</t>
   </si>
   <si>
     <t>30.07.24  10:25:27</t>
   </si>
   <si>
     <t>30.07.24  10:31:06</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>30.07.24  10:31:45</t>
   </si>
   <si>
     <t>30.07.24  10:33:45</t>
   </si>
   <si>
     <t>30.07.24  10:34:32</t>
   </si>
   <si>
     <t>30.07.24  10:35:21</t>
   </si>
   <si>
     <t>30.07.24  10:36:07</t>
   </si>
@@ -478,29843 +340,5565 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW197"/>
+  <dimension ref="A1:H197"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...41 lines deleted...]
-    <col min="49" max="49" width="28"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>24</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C3" t="inlineStr" s="3">
         <is>
           <t>9519Про внесення змін до рішення Черкаської міської ради від 28.09.2023 № 47-34 «Про затвердження міської соціальної програми «Турбота» на 2024 – 2028 роки»</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>25</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>13</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>9520Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>22</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>5</v>
-      </c>
-[...121 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>14</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>9521Про внесення змін до рішення міської ради від 22.12.2023 № 51-41 «Про бюджет Черкаської міської територіальної громади на 2024 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>22</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>16</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>9522Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2024 роки”</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>24</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>17</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>9523Про визначення балансоутримувачем нежитлових приміщень департамент економіки та розвитку Черкаської міської ради</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>31</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C8" t="inlineStr" s="3">
         <is>
           <t>9524Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №5-531 «Про перелік об’єктів  права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне управління»     </t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>30</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>19</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>9525Про згоду щодо безоплатної передачі у власність Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>30</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>20</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>9526Про затвердження Статуту комунального підприємства «Муніципальний спортивний клуб «Дніпро» Черкаської міської ради» у новій редакції</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>21</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>9527Про реорганізацію юридичної особи комунального некомерційного підприємства “Четвертий Черкаський міський центр первинної медико-санітарної допомоги” шляхом приєднання до комунального некомерційного підприємства “П’ятий Черкаський міський центр первинної медико-санітарної допомоги”</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>28</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
-      <c r="I11" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>22</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>9528Про розгляд електронної петиції щодо встановлення засобів заспокоєння руху навпроти пляжу «Дахнівський» по вул. Набережній в м. Черкаси</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>33</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>9529Про передачу з балансу КП «Благоустрій» Черкаської міської ради на баланс КП «Екологія» Черкаської міської ради Стели пам’яті по бул. Шевченка, 307</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>31</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>9530Про безоплатну передачу з балансу комунального підприємства `Дирекція парків` Черкаської міської ради на баланс комунального підприємства `Благоустрій` Черкаської міської ради пляжу `Дахнівський`</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>33</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>25</v>
+      </c>
+      <c r="C15" t="s" s="3">
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>33</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
-      <c r="I15" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>25</v>
+      </c>
+      <c r="C16" t="s" s="3">
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>33</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>25</v>
+      </c>
+      <c r="C17" t="s" s="3">
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>33</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>25</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>9536Про найменування  проїздів № 30, № 31, вулиці № 12 та перейменування вулиці Нової та провулку Тобілевича у м. Черкаси</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>33</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>25</v>
+      </c>
+      <c r="C19" t="s" s="3">
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>33</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>30</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>9538Про звернення депутатів Черкаської міської ради до Верховної Ради України та Кабінету Міністрів України</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>33</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>31</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>9539Про внесення змін до рішення Черкаської міської ради від 27.06.2019№2-4692 «Про встанов-лення ставок та пільг із сплати податку на нерухоме майно, від-мінне від земельної ділянки на території міста Черкаси» (із змінами)</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>31</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>9540Про надання КП «ДИРЕКЦІЯ ПАРКІВ» земельної ділянки в постійне користування в районі вул. Праслав’янська, вул. Підгірна, вул. Соснівська та вул. Митрополита Липківського (ботанічна пам’ятка природи місцевого значення «Ландшафтне насадження вікової сосни»)</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>34</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>9541Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Чехова, 101, яка перебуває у постійному користуванні КНП «ЧМПБ «ЦЕНТР МАТЕРІ ТА ДИТИНИ»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>28</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>35</v>
+      </c>
+      <c r="C24" t="s" s="3">
+        <v>36</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>29</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
-      <c r="I24" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>35</v>
+      </c>
+      <c r="C25" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>29</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>35</v>
+      </c>
+      <c r="C26" t="s" s="3">
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>29</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>39</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>9547Про розроблення детального плану території в межах вулиць Руставі, Прикордонника Лазаренка, Героїв Майдану, Тараскова в місті Черкаси</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>26</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>40</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>9548Про розроблення детального плану території в межах вулиць Якубовського, Сумгаїтської, Прикордонника Лазаренка та проїзду Руськополянського в місті Черкаси</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>25</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+        <v>41</v>
+      </c>
+      <c r="C29" t="inlineStr" s="3">
         <is>
           <t>9549Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянину Мудрому Я.З. (вільна земельна ділянка, учасник бойових дій, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F29">
         <v>12</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+        <v>43</v>
+      </c>
+      <c r="C30" t="inlineStr" s="3">
         <is>
           <t>9550Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Кісільову О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F30">
         <v>7</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>44</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>9551Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Стовбуру А.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F31">
         <v>6</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>45</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>9552Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Лісова просіка (перспективна адреса № 17) громадянину Шепелю В. В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F32">
         <v>4</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+        <v>46</v>
+      </c>
+      <c r="C33" t="inlineStr" s="3">
         <is>
           <t>9553Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F33">
         <v>5</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>48</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>9554Про розгляд питання щодо передачі земельної ділянки у власність по вул. Грузиненка, 7/1а громадянину Трюханю С.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="E34" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F34">
         <v>6</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>49</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>9555Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянину Усіку В.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F35">
         <v>6</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>9556Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Петра Прокоповича, 27/5 громадянці Круковській А.В.</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F36">
         <v>8</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>51</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>9557Про розгляд питання щодо передачі громадянину Волинцю Г. Д. земельної ділянки в оренду по вул. Грузиненка, 25/4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>52</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>9558Про надання ТОВ «Соснівка Нова» дозволу на розроблення технічної документації із землеустрою щодо об’єднання земельних ділянок та про проведення експертної грошової оцінки земельної ділянки по вул. Мечникова, 5</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F38">
         <v>16</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>53</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>9559Про надання ТОВ «Соснівка Нова» дозволу на розроблення технічної документації із землеустрою щодо об’єднання земельних ділянок та про проведення експертної грошової оцінки земельної ділянки по вул. Мечникова, 5</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F39">
         <v>22</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>54</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>9560Про надання ПП «КАМЕЛОТ - Н» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Князя Ольгерда, 15</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F40">
         <v>25</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>55</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>9561Про продаж на земельних торгах права оренди земельної ділянки по вул. Смілянській та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>23</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>56</v>
+      </c>
+      <c r="C42" t="s" s="3">
+        <v>57</v>
       </c>
       <c r="D42" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F42">
         <v>31</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>58</v>
+      </c>
+      <c r="C43" t="s" s="3">
+        <v>59</v>
       </c>
       <c r="D43" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F43">
         <v>15</v>
       </c>
       <c r="G43">
         <v>2</v>
       </c>
       <c r="H43">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>60</v>
+      </c>
+      <c r="C44" t="s" s="3">
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F44">
         <v>18</v>
       </c>
       <c r="G44">
         <v>3</v>
       </c>
       <c r="H44">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+        <v>62</v>
+      </c>
+      <c r="C45" t="inlineStr" s="3">
         <is>
           <t>9565Про надання ОСББ «ГЕРОЇВ ДНІПРА 69» дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра, 69</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F45">
         <v>28</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>63</v>
+      </c>
+      <c r="C46" t="s" s="3">
+        <v>64</v>
       </c>
       <c r="D46" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F46">
         <v>9</v>
       </c>
       <c r="G46">
         <v>2</v>
       </c>
       <c r="H46">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>9567Про розгляд питання щодо оформлення прав на вільну земельну ділянку ФОП Дяченку І.М. (на виконання рішення суду по справі № 2а-7421/2011)</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F47">
         <v>3</v>
       </c>
       <c r="G47">
         <v>2</v>
       </c>
       <c r="H47">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>9568Про надання ТОВ «ЧЕРКАСИБУД 17» дозволу на роз-роблення технічної документації із землеустрою щодо поділу земельної ділянки між вул. Козацька та вул. Героїв Дніпра</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>22</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>9569Про відмову ЧЕРКАСЬКОМУ АВТОКООПЕРАТИВУ «РЕМОНТНИК» у наданні дозволу на розроблення документації із землеустрою по вул. Східній</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F49">
         <v>16</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>68</v>
+      </c>
+      <c r="C50" t="s" s="3">
+        <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F50">
         <v>19</v>
       </c>
       <c r="G50">
         <v>2</v>
       </c>
       <c r="H50">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>9573Про відмову ЧЕРКАСЬКОМУ АВТОКООПЕРАТИВУ «РЕМОНТНИК» у наданні дозволу на розроблення документації із землеустрою по вул. Східній</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F51">
         <v>25</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>71</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>9574Про розроблення детального плану території між вулицями Богдана Хмельницького, Гоголя, Пастерівська та Благовісна в місті Черкаси</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E52" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F52">
         <v>9</v>
       </c>
       <c r="G52">
         <v>2</v>
       </c>
       <c r="H52">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+        <v>72</v>
+      </c>
+      <c r="C53" t="inlineStr" s="3">
         <is>
           <t>9576Про проведення інвентаризації земельних ділянок комунальної власності по вул. Сержанта Жужоми</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>29</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>9577Про розроблення детального плану території в межах проспекту Перемоги, вулиць Олени Теліги, Кароля Шимановського та Антона Моспана в місті Черкаси</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E54" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F54">
         <v>21</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>9578Про передачу земельної ділянки у власність по вул. Гагаріна, 66 громадянину Марьяну С.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F55">
         <v>14</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>9579Про передачу земельних ділянок у власність по вул. Ціолковського, 2/1 громадянину Трояну В.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E56" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F56">
         <v>6</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>76</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>9580Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Михайла Максимовича, 11 громадянці Яценко Л.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F57">
         <v>14</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>77</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>9581Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Ціолковського, 3-б, громадянці Солдатюк В.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F58">
         <v>12</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>78</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>9582Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/1, громадянам Дзюбецькому С.В., Дзюбецькій З.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F59">
         <v>9</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>79</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>9583Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Е громадянину Марчуку А.М.</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E60" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F60">
         <v>16</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>80</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>9584Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-И громадянину Танцюрі О.М.</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F61">
         <v>19</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>81</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>9585Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-И громадянину Танцюрі О.М.</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E62" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F62">
         <v>21</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>9586Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-И громадянину Танцюрі О.М.</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E63" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>22</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>83</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>9587Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-К громадянину Танцюрі В.М.</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E64" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F64">
         <v>21</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>84</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>9588Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-К громадянину Танцюрі В.М.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E65" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F65">
         <v>22</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>85</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>9589Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 40 громадянину Тригубовичу В.Р.</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E66" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F66">
         <v>20</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>9592Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Ціолковського, 3-б, громадянці Солдатюк В.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F67">
         <v>24</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>9593Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Е громадянину Марчуку А.М.</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F68">
         <v>24</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>9594Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 40 громадянину Тригубовичу В.Р.</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>24</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>9595Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 46 громадянину Порощуку В.А.</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E70" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F70">
         <v>24</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>9596Про поновлення договору оренди землі в межах існуючого домоволодіння по вул. Нижній Горовій, 125 громадянину Дроботу В. В.</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E71" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>24</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>9597Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-М громадянці Цимбал А.В.</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F72">
         <v>24</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>9598Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Л громадянину Завгородньому С.Р.</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F73">
         <v>24</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C74" t="inlineStr" s="3">
         <is>
           <t>9599Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 65 громадянину Гудимі О.П.</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E74" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F74">
         <v>24</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>9600Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Ж громадянину Вовку І.В.</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F75">
         <v>24</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>9601Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Д громадянину Дудіну Ю.М.</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E76" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F76">
         <v>24</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C77" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C77" t="inlineStr" s="3">
         <is>
           <t>9602Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-П громадянину Мовчану В.А.</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E77" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F77">
         <v>24</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>9603Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 67 громадянину Пушу М.Г.</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E78" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F78">
         <v>24</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C79" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C79" t="inlineStr" s="3">
         <is>
           <t>9604Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 48 громадянці Москаленко М.В.</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E79" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F79">
         <v>24</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>9605Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Ігоря Бойка, 69 громадянину Литвиненку О.П.</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F80">
         <v>24</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>9606Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 2-Г громадянці Дудін С.О.</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F81">
         <v>24</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>9607Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Поліській, 39, 41 громадянину Пономару В.В.</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E82" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F82">
         <v>24</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>9608Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по вул. Хрещатик, 153 громадянці Чмиговій В. О.</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F83">
         <v>24</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>9609Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Бігучій, 23 громадянці Степовенко О.П.</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E84" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F84">
         <v>24</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>9610Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Нарбутівській, 129 громадянці Пазущенко Л.З.</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F85">
         <v>24</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>9611Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Рибальському, 1 громадянину Сазонову Д.Ю.</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F86">
         <v>24</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>9612Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Праведниці Шулежко, 185 громадянці Бурлай В.О.</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F87">
         <v>24</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>9613Про передачу земельних ділянок у власність в межах існуючого домоволодіння по пров. Григорія Лапченка, 20 громадянці Кравець Т.П.</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F88">
         <v>24</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>9614Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду в межах існуючого домоволодіння по вул. Пастерівській, 227 громадянці Ротних О.А.</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F89">
         <v>24</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>9615Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Грузиненка, 8-А громадянам Малкову Ю.В., Малковій Н.П., Мороз О.Ю.</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E90" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F90">
         <v>24</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>9616Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Гоголя, 345/вул. Пастерівській, 24 громадянці Подколзіній С.А.</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F91">
         <v>24</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>9617Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Князя Ольгерда, 68-А громадянці Шевченко К.В.</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F92">
         <v>24</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>9618Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по пров. Миколи Калашника, 51 громадянину Безукладнову О.А.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F93">
         <v>24</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>9619Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по бульв. Шевченка, 422 громадянці Сорокіній М.І.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F94">
         <v>24</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>9620Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Університетській, 8 громадянці Свободі А.В.</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F95">
         <v>24</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>9621Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Авіаційному, 12 громадянину Дмитренку Д.С.</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F96">
         <v>24</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>9622Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Гоголя, 195-А громадянці Волковій Л.М.</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F97">
         <v>24</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>9623Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Ярмарковій, 4 громадянкам Харченко Н.І., Свіріліній М.С.</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F98">
         <v>24</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C99" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C99" t="inlineStr" s="3">
         <is>
           <t>9624Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гуржіївській, 148 громадянину Діхтяру О.І.</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E99" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F99">
         <v>24</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>9625Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Праведниці Шулежко, 31 громадянину Курті О.С.</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F100">
         <v>24</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>9626Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Дахнівській, 38 громадянам Присяжному М.Г., Присяжному Я.Г.</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F101">
         <v>24</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C102" t="inlineStr" s="3">
         <is>
           <t>9627Про надання дозволу на розроблення документації із землеустрою на земельні ділянки в межах існуючого домоволодіння по вул. Горіховій, 30/1 громадянам Тараненко Т.І., Свистун А.М., Свистуну М.О.</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F102">
         <v>24</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C103" t="inlineStr" s="3">
         <is>
           <t>9628Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Кавказькій, 88/1 громадянці Оржехівській О.П.</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E103" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F103">
         <v>24</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>9629Про поновлення громадянці Шкурінській О. М. договору оренди земельної ділянки в межах існуючого домоволодіння по вул. Кривалівській, 19</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E104" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F104">
         <v>24</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>9630Про поновлення громадянці Шкурінській О. М. договору оренди земельної ділянки в межах існуючого домоволодіння по вул. Кривалівській, 19</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E105" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F105">
         <v>24</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>9631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Митницькій, 32-А громадянину Фоменку Ф.А.</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E106" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F106">
         <v>24</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>9632Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Чиковані, 37 громадянці Головіній О.В.</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F107">
         <v>24</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>9633Про передачу земельної ділянки у власність в межах існуючого домоволодіння по бульв. Шевченка, 77 громадянці Коваль Т.В.</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E108" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F108">
         <v>24</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>9634Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Благовісній, 91 громадянам Московській В.Й., Московському Б.В.</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E109" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F109">
         <v>24</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>9635Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Василя Стуса, 3 громадянину Сенатору В.Ф.</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E110" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F110">
         <v>24</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>9636Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Сержанта Волкова, 50 громадянину Водоп’яну С.Г.</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E111" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F111">
         <v>24</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>9637Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Університетській, 34-А громадянину Фольцу В.І.</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E112" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F112">
         <v>24</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>9638Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Івана Підкови, 2 громадянці Савченко Т.В.</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E113" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F113">
         <v>24</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>9639Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Гоголя, 98 громадянину Пономаренку Є.Г.</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E114" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F114">
         <v>24</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>9640Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по пров. Тодося Осьмачки, 10 громадянину Усатому І.О.</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F115">
         <v>24</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C116" t="inlineStr" s="3">
         <is>
           <t>9641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Остафія Дашковича, 11-А громадянці Крапивіній Л.Л. (земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E116" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F116">
         <v>24</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C117" t="inlineStr" s="3">
         <is>
           <t>9642Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 247 громадянці Гурець Л.І.</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E117" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F117">
         <v>24</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C118" t="inlineStr" s="3">
         <is>
           <t>9643Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Степана Бандери, 21 громадянці Геращенко О.М.</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F118">
         <v>24</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>9644Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Макара Мухи, 8 громадянам Кирейчук Л.П., Кірейчуку Я.Б.</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E119" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F119">
         <v>24</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>9645Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Мальовничій, 44 громадянці Онищенко В.М.</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F120">
         <v>24</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>9646Про передачу земельних ділянок у власність в межах існуючого домоволодіння по бульв. Шевченка, 450/вул. Чехова, 55 громадянину Ковтуну Ю.О.</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E121" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F121">
         <v>24</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>9647Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Гоголя, 192 громадянину Миронюку Т.І.</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E122" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F122">
         <v>24</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>9648Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Євгена Чикаленка, 55 громадянину Дилю М.В.</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E123" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F123">
         <v>24</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C124" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C124" t="inlineStr" s="3">
         <is>
           <t>9649Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Верхній Горовій, 186 громадянину Юхну П.Г.</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F124">
         <v>24</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C125" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C125" t="inlineStr" s="3">
         <is>
           <t>9650Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Університетській, 13-А громадянці Іляшовій Л.О.</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E125" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F125">
         <v>24</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C126" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C126" t="inlineStr" s="3">
         <is>
           <t>9651Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Братів Чучупаків, 10 громадянкам Сапетній С.О., Сапетній Ю.О.</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F126">
         <v>24</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C127" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C127" t="inlineStr" s="3">
         <is>
           <t>9652Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Старшого лейтенанта Маци, 23 громадянці Орловій Ю.В.</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F127">
         <v>24</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C128" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C128" t="inlineStr" s="3">
         <is>
           <t>9653Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Раїси Кириченко, 35 громадянину Желудкову В.В.</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E128" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F128">
         <v>24</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C129" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C129" t="inlineStr" s="3">
         <is>
           <t>9654Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Богуна, 5 громадянам Яковенко В.П., Яковенку О.В.</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E129" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F129">
         <v>24</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C130" t="inlineStr" s="3">
         <is>
           <t>9655Про передачу земельної ді-лянки у власність в межах існуючого домоволодіння по пров. Михайла Сироти, 8 громадянці Свириденко С.П.</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E130" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F130">
         <v>24</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C131" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C131" t="inlineStr" s="3">
         <is>
           <t>9656Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Федора Матушевського, 7 громадянину Вороні В.Г.</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E131" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F131">
         <v>24</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C132" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C132" t="inlineStr" s="3">
         <is>
           <t>9657Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Юрія Іллєнка, 77/1 громадянці Кузьменко О.В.</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E132" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F132">
         <v>24</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C133" t="inlineStr" s="3">
         <is>
           <t>9658Про передачу земельної ді-лянки у власність по вул. Пантелеймона Куліша, 1 , гараж № 4 громадянину Петрову К.В. (земельна ділянка під існуючим гаражем)</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E133" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F133">
         <v>24</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C134" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C134" t="inlineStr" s="3">
         <is>
           <t>9659Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Івана Підкови, 1-а громадянам Науменко О.С., Науменку М.І.</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E134" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F134">
         <v>24</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C135" t="inlineStr" s="3">
         <is>
           <t>9660Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Симона Петлюри, 185 громадянці Веретільник О.О.</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E135" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F135">
         <v>24</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C136" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C136" t="inlineStr" s="3">
         <is>
           <t>9661Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Романа Шухевича, 51 громадянці Щур В.І.</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E136" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F136">
         <v>24</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C137" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C137" t="inlineStr" s="3">
         <is>
           <t>9662Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Симона Петлюри, 9 громадянці Подимській І.В.</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E137" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F137">
         <v>24</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C138" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C138" t="inlineStr" s="3">
         <is>
           <t>9663Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Андрія Химка, 12 громадянину Шевченку В.В.</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F138">
         <v>24</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C139" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C139" t="inlineStr" s="3">
         <is>
           <t>9664Про передачу земельної ділянки в оренду в межах існуючого домоволодіння по бульв. Шевченка, 50 громадянину Шимиліну В. П.</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F139">
         <v>24</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C140" t="inlineStr" s="3">
         <is>
           <t>9665Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Сержанта Волкова, 18 громадянину Казмірчуку Ю.І.</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F140">
         <v>24</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C141" t="inlineStr" s="3">
         <is>
           <t>9666Про передачу земельної ді-лянки у власність в межах існуючого домоволодіння по вул. Євгена Чикаленка, 18 громадянину Шестаку Ю.О.</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E141" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F141">
         <v>24</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C142" t="inlineStr" s="3">
         <is>
           <t>9667Про передачу земельної ді-лянки у власність в межах існуючого домоволодіння по вул. Спиридона Кириченка, 52 громадянці Білецькій О.О.</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E142" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F142">
         <v>24</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C143" t="inlineStr" s="3">
         <is>
           <t>9668Про передачу земельної ді-лянки у власність в межах існуючого домоволодіння по вул. Юрія Тютюнника, 16 громадянці Коломієць О.С.</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F143">
         <v>24</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C144" t="inlineStr" s="3">
         <is>
           <t>9669Про надання дозволу на розроблення документації із зем-леустрою на земельну ділянку в межах існуючого домоволо-діння по вул. Бігучій, 22/1 громадянці Головні В.В.</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E144" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F144">
         <v>24</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C145" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C145" t="inlineStr" s="3">
         <is>
           <t>9670Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Молодіжному, 12 громадянці Федюк Н.О.</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E145" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F145">
         <v>24</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C146" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C146" t="inlineStr" s="3">
         <is>
           <t>9671Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 195-А громадянці Федюк Р.О.</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F146">
         <v>24</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C147" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C147" t="inlineStr" s="3">
         <is>
           <t>9672Про надання ОСББ «КАШТАН-123» дозволу на розроблення документації із землеустрою по вул. Свято-Макаріївській, 123</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E147" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F147">
         <v>24</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C148" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C148" t="inlineStr" s="3">
         <is>
           <t>9673Про надання ОСББ «ГОРОВА 62» дозволу на розроблення документації із землеустрою по вул. Нижня Горова, 62</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F148">
         <v>24</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C149" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C149" t="inlineStr" s="3">
         <is>
           <t>9674Про надання ОСББ «ЖУЖОМИ 7» земельної ділянки в постійне користування по вул. Сержанта Жужоми, 7</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E149" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F149">
         <v>24</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>87</v>
+      </c>
+      <c r="C150" t="s" s="3">
+        <v>88</v>
       </c>
       <c r="D150" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E150" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F150">
         <v>24</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+        <v>89</v>
+      </c>
+      <c r="C151" t="inlineStr" s="3">
         <is>
           <t>9676Про надання дозволу на розроблення документації землеустрою громадянину Бадерлану Д. В. по бульв. Шевченка, 22/ вул. Степана Бандери, 35 (земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E151" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F151">
         <v>10</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>90</v>
+      </c>
+      <c r="C152" t="s" s="3">
+        <v>91</v>
       </c>
       <c r="D152" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E152" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F152">
         <v>1</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C153" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C153" t="inlineStr" s="3">
         <is>
           <t>9682Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 132) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F153">
         <v>22</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C154" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C154" t="inlineStr" s="3">
         <is>
           <t>9683Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 134) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E154" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F154">
         <v>22</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C155" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C155" t="inlineStr" s="3">
         <is>
           <t>9684Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 176) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F155">
         <v>22</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C156" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C156" t="inlineStr" s="3">
         <is>
           <t>9685Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 166) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E156" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F156">
         <v>22</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C157" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C157" t="inlineStr" s="3">
         <is>
           <t>9686Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 142) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E157" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F157">
         <v>22</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C158" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C158" t="inlineStr" s="3">
         <is>
           <t>9687Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 136) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E158" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F158">
         <v>22</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C159" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C159" t="inlineStr" s="3">
         <is>
           <t>9688Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 130) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F159">
         <v>22</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C160" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C160" t="inlineStr" s="3">
         <is>
           <t>9689Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 150) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E160" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F160">
         <v>22</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C161" t="inlineStr" s="3">
         <is>
           <t>9690Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 146) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E161" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F161">
         <v>22</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C162" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C162" t="inlineStr" s="3">
         <is>
           <t>9691Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 144) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E162" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F162">
         <v>22</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C163" t="inlineStr" s="3">
         <is>
           <t>9692Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 162) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E163" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F163">
         <v>22</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C164" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C164" t="inlineStr" s="3">
         <is>
           <t>9693Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 164) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E164" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F164">
         <v>22</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C165" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C165" t="inlineStr" s="3">
         <is>
           <t>9694Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 172) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E165" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F165">
         <v>22</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C166" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C166" t="inlineStr" s="3">
         <is>
           <t>9695Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 124) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F166">
         <v>22</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C167" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C167" t="inlineStr" s="3">
         <is>
           <t>9696Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 178) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E167" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F167">
         <v>22</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C168" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C168" t="inlineStr" s="3">
         <is>
           <t>9697Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 180) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D168" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E168" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F168">
         <v>22</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C169" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C169" t="inlineStr" s="3">
         <is>
           <t>9698Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 118) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D169" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E169" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F169">
         <v>22</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C170" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C170" t="inlineStr" s="3">
         <is>
           <t>9699Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 116) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E170" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F170">
         <v>22</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C171" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C171" t="inlineStr" s="3">
         <is>
           <t>9700Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 102) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D171" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E171" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F171">
         <v>22</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C172" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C172" t="inlineStr" s="3">
         <is>
           <t>9701Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 100) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D172" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E172" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F172">
         <v>22</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C173" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C173" t="inlineStr" s="3">
         <is>
           <t>9702Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 122) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E173" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F173">
         <v>22</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C174" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C174" t="inlineStr" s="3">
         <is>
           <t>9703Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 120) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E174" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F174">
         <v>22</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C175" t="inlineStr" s="3">
         <is>
           <t>9704Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 126) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E175" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F175">
         <v>22</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C176" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C176" t="inlineStr" s="3">
         <is>
           <t>9705Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 138) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E176" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F176">
         <v>22</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C177" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C177" t="inlineStr" s="3">
         <is>
           <t>9706Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 140) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E177" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F177">
         <v>22</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C178" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C178" t="inlineStr" s="3">
         <is>
           <t>9707Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 148) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E178" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F178">
         <v>22</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C179" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C179" t="inlineStr" s="3">
         <is>
           <t>9708Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 152) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E179" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F179">
         <v>22</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C180" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C180" t="inlineStr" s="3">
         <is>
           <t>9709Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 98) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E180" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F180">
         <v>22</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C181" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C181" t="inlineStr" s="3">
         <is>
           <t>9710Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 184) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E181" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F181">
         <v>22</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C182" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C182" t="inlineStr" s="3">
         <is>
           <t>9711Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 182) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E182" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F182">
         <v>22</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C183" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C183" t="inlineStr" s="3">
         <is>
           <t>9712Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 94) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E183" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F183">
         <v>22</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C184" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C184" t="inlineStr" s="3">
         <is>
           <t>9713Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 128) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E184" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F184">
         <v>22</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C185" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C185" t="inlineStr" s="3">
         <is>
           <t>9714Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 96) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E185" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F185">
         <v>22</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C186" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C186" t="inlineStr" s="3">
         <is>
           <t>9715Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 174) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E186" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F186">
         <v>22</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C187" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C187" t="inlineStr" s="3">
         <is>
           <t>9716Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 170) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D187" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E187" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F187">
         <v>22</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C188" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C188" t="inlineStr" s="3">
         <is>
           <t>9717Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 156) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D188" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F188">
         <v>22</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C189" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C189" t="inlineStr" s="3">
         <is>
           <t>9718Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 154) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D189" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E189" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F189">
         <v>22</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C190" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C190" t="inlineStr" s="3">
         <is>
           <t>9719Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 114) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E190" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F190">
         <v>22</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C191" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C191" t="inlineStr" s="3">
         <is>
           <t>9720Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 112) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E191" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F191">
         <v>22</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C192" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C192" t="inlineStr" s="3">
         <is>
           <t>9721Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Анатолія Лупиноса (перспективний № 168) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E192" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F192">
         <v>22</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C193" t="inlineStr" s="4">
+        <v>93</v>
+      </c>
+      <c r="C193" t="inlineStr" s="3">
         <is>
           <t>9722Про надання громадянам Яроцькій Ніні Іванівні та Шемшуру Віктору Івановичу дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по бул. Шевченка, 418 в м. Черкаси</t>
         </is>
       </c>
       <c r="D193" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E193" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F193">
         <v>22</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="C194" t="inlineStr" s="4">
+        <v>94</v>
+      </c>
+      <c r="C194" t="inlineStr" s="3">
         <is>
           <t>9723Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Героїв Дніпра, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D194" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E194" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C195" t="inlineStr" s="4">
+        <v>95</v>
+      </c>
+      <c r="C195" t="inlineStr" s="3">
         <is>
           <t>9724Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Героїв Дніпра, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E195" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F195">
         <v>19</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C196" t="inlineStr" s="4">
+        <v>96</v>
+      </c>
+      <c r="C196" t="inlineStr" s="3">
         <is>
           <t>9725Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Дахнівській, 26/4 та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D196" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E196" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F196">
         <v>18</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="C197" t="inlineStr" s="4">
+        <v>97</v>
+      </c>
+      <c r="C197" t="inlineStr" s="3">
         <is>
           <t>9729Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Дахнівській, 26/4 та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D197" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E197" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F197">
         <v>20</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>