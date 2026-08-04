--- v1 (2026-03-17)
+++ v2 (2026-08-04)
@@ -59,135 +59,135 @@
   <si>
     <t>Diskant Roman Volodymyrovych</t>
   </si>
   <si>
     <t>Karas Pavlo Mykolayovych</t>
   </si>
   <si>
     <t>Melnyk Oleksiy Oleksiyovych</t>
   </si>
   <si>
     <t>Minyaylo Valeriy Volodymyrovych</t>
   </si>
   <si>
     <t>Savenko Oleksandr Serhiyovych</t>
   </si>
   <si>
     <t>Sukharkov Ivan Vasylovych</t>
   </si>
   <si>
     <t>Trenkin Yuriy Vasylovych</t>
   </si>
   <si>
     <t>Bondarenko Anatoliy Vasylovych</t>
   </si>
   <si>
+    <t>Abramova Karyna Serhiyivna</t>
+  </si>
+  <si>
+    <t>Ahapova Olena Mykhaylivna</t>
+  </si>
+  <si>
+    <t>Bandura Inna Valeriyivna</t>
+  </si>
+  <si>
+    <t>Batyr Ruslan Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Buryak Svitlana Vyacheslavivna</t>
+  </si>
+  <si>
+    <t>Voloshyn Anatoliy Ivanovych</t>
+  </si>
+  <si>
+    <t>Hladkyy Heorhiy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Drumashko Volodymyr Hryhorovych</t>
+  </si>
+  <si>
+    <t>Dudka Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Zamyraylo Oleksandr Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Yevpak Viktor Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ivashkova Nadiya Yevhenivna</t>
+  </si>
+  <si>
+    <t>Kazaryan Narek Petrosovych</t>
+  </si>
+  <si>
+    <t>Krasyuk Vitaliy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Kudaktin Serhiy Viktorovych</t>
+  </si>
+  <si>
+    <t>Melikova Oksana Petrivna</t>
+  </si>
+  <si>
+    <t>Mkrtchyan Araik Rafikovych</t>
+  </si>
+  <si>
+    <t>Moysiyenko Vasyl Mykolayovych</t>
+  </si>
+  <si>
+    <t>Motornyy Roman Vasylovych</t>
+  </si>
+  <si>
+    <t>Mushiyek Andriy Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Pohostinska Yuliya Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Pryadka Serhiy Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ruban Serhiy Leonidovych</t>
+  </si>
+  <si>
+    <t>Salina Yuliya Ivanivna</t>
+  </si>
+  <si>
+    <t>Tronts Tymofiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Kholupnyak Kateryna Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Shabatura Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Shevchenko Hennadiy Yuriyovych</t>
+  </si>
+  <si>
     <t>Shmyhol Serhiy Olehovych</t>
-  </si>
-[...82 lines deleted...]
-    <t>Shevchenko Hennadiy Yuriyovych</t>
   </si>
   <si>
     <t>Pustovar Vladyslav Volodymyrovych</t>
   </si>
   <si>
     <t>Shynkarova Valeriya Serhiyivna</t>
   </si>
   <si>
     <t>Maslyanko Oksana Anatoliyivna</t>
   </si>
   <si>
     <t>Yefremov Yuriy Valeriyovych</t>
   </si>
   <si>
     <t>01.02.24  10:17:57</t>
   </si>
   <si>
     <t>8732Про зміни у складі постійних комісій</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
@@ -557,135 +557,135 @@
       <c r="I2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>8733Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
@@ -708,135 +708,135 @@
       <c r="I3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AQ3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>8734Про внесення змін до рішення міської ради від 01.12.2022 № 33-25 «Про затвердження міської цільової програми заходів та робіт з територіальної оборони м. Черкаси на 2022-2023 роки»</t>
         </is>
@@ -886,87 +886,87 @@
       <c r="R4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>53</v>
       </c>
@@ -1037,90 +1037,90 @@
       <c r="R5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC5" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="AN5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>53</v>
       </c>
@@ -1161,135 +1161,135 @@
       <c r="I6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X6" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R6" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA6" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z6" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS6" t="s" s="5">
         <v>56</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>8738Про затвердження міської Програми здійснення заходів, що не могли бути передбачені під час складання бюджету, та порядку надання матеріальної допомоги громадянам міста у новій редакції</t>
         </is>
@@ -1312,135 +1312,135 @@
       <c r="I7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X7" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R7" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA7" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z7" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS7" t="s" s="5">
         <v>56</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>8739Про внесення змін до рішення міської ради від 01.12.2022 №33-24 «Про Програму цифрового перетворення Черкаської міської територіальної громади «Цифрове місто Черкаси» на 2022 – 2025 роки</t>
         </is>
@@ -1472,105 +1472,105 @@
       <c r="L8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AC8" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>53</v>
       </c>
@@ -1641,87 +1641,87 @@
       <c r="R9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>53</v>
       </c>
@@ -1792,87 +1792,87 @@
       <c r="R10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>53</v>
       </c>
@@ -1916,135 +1916,135 @@
       <c r="I11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="Y11" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA11" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="Z11" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB11" t="s" s="5">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="AC11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>8753Про внесення змін до рішення міської ради від 22.12.2023 № 51-41 «Про бюджет Черкаської міської територіальної громади на 2024 рік (2357600000)»</t>
         </is>
@@ -2067,135 +2067,135 @@
       <c r="I12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="R12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X12" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="R12" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA12" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="Z12" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AE12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS12" t="s" s="5">
         <v>61</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>8754Про внесення змін до рішення міської ради від 27.01.2020  № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2023 роки”</t>
         </is>
@@ -2218,135 +2218,135 @@
       <c r="I13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="R13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X13" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="R13" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA13" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="Z13" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AE13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS13" t="s" s="5">
         <v>61</v>
-      </c>
-[...49 lines deleted...]
-        <v>55</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" t="s" s="4">
         <v>72</v>
       </c>
       <c r="D14" t="s">
@@ -2367,114 +2367,114 @@
       <c r="I14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="S14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>53</v>
       </c>
@@ -2516,114 +2516,114 @@
       <c r="I15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q15" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R15" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="S15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>53</v>
       </c>
@@ -2667,135 +2667,135 @@
       <c r="I16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="R16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="U16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X16" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R16" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA16" t="s" s="5">
+        <v>61</v>
+      </c>
+      <c r="AB16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS16" t="s" s="5">
         <v>56</v>
-      </c>
-[...58 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 