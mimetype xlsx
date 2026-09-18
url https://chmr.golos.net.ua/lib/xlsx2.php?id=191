--- v2 (2026-03-17)
+++ v3 (2026-09-18)
@@ -9,256 +9,121 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...121 lines deleted...]
-  <si>
     <t>15.08.23  10:53:15</t>
   </si>
   <si>
     <t>7763Про направлення депутатського запиту депутата</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>15.08.23  10:54:12</t>
   </si>
   <si>
     <t>7764Про направлення депутатського запиту депутата</t>
   </si>
   <si>
     <t>15.08.23  10:55:07</t>
   </si>
   <si>
     <t>7765Про направлення депутатського запиту депутата</t>
   </si>
   <si>
     <t>15.08.23  10:58:15</t>
   </si>
   <si>
     <t>7766Про направлення депутатського запиту депутата</t>
   </si>
   <si>
     <t>15.08.23  11:01:07</t>
   </si>
   <si>
     <t>7767Про направлення депутатського запиту депутата</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>15.08.23  11:04:33</t>
   </si>
   <si>
     <t>7768Про зміни у складі постійних комісій</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>15.08.23  11:12:36</t>
   </si>
   <si>
     <t>7771Про затвердження Програми охорони культурної спадщини міста Черкаси на 2023-2027 роки</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>7775Про нагородження дипломами Черкаської міської ради</t>
   </si>
   <si>
     <t>7776Про нагородження грамотами Черкаської міської ради</t>
   </si>
   <si>
     <t>15.08.23  11:13:42</t>
   </si>
   <si>
     <t>15.08.23  11:14:23</t>
   </si>
   <si>
     <t>15.08.23  11:29:11</t>
   </si>
   <si>
     <t>15.08.23  11:32:11</t>
@@ -267,53 +132,50 @@
     <t>15.08.23  11:36:12</t>
   </si>
   <si>
     <t>15.08.23  11:36:53</t>
   </si>
   <si>
     <t>15.08.23  11:37:48</t>
   </si>
   <si>
     <t>7792Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>15.08.23  11:39:14</t>
   </si>
   <si>
     <t>7793Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>15.08.23  12:11:07</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>15.08.23  12:22:24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Утр.</t>
   </si>
   <si>
     <t>15.08.23  12:33:07</t>
   </si>
   <si>
     <t>15.08.23  12:41:47</t>
   </si>
   <si>
     <t>15.08.23  12:42:22</t>
   </si>
   <si>
     <t>17.08.23  10:10:23</t>
   </si>
   <si>
     <t>За основу і в цілому (2/3  від складу ради)</t>
   </si>
   <si>
     <t>17.08.23  10:11:08</t>
   </si>
   <si>
     <t>17.08.23  10:11:53</t>
   </si>
   <si>
     <t>17.08.23  10:12:44</t>
   </si>
@@ -589,27568 +451,5135 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW182"/>
+  <dimension ref="A1:H182"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...41 lines deleted...]
-    <col min="49" max="49" width="30"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>31</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
+      </c>
+      <c r="C3" t="s" s="3">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>30</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>14</v>
+      </c>
+      <c r="C4" t="s" s="3">
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>30</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>16</v>
+      </c>
+      <c r="C5" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>24</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>18</v>
+      </c>
+      <c r="C6" t="s" s="3">
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F6">
         <v>17</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>21</v>
+      </c>
+      <c r="C7" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>24</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>23</v>
+      </c>
+      <c r="C8" t="s" s="3">
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>34</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>7772Про згоду щодо безоплатної передачі у власність Черкаської міської територіальної громади квартир: № 2, № 5 по вул. Тараскова, 11-А</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>34</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>7773Про передачу у власність Черкаської міської територіальної громади мереж  водопостачання та водовідведення до будівлі по вул. В’ячеслава Чорновола, 243/1</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>34</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
-      <c r="I10" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>7774Про затвердження Статуту комунального підприємства «Спортивний комплекс  «Будівельник» Черкаської міської ради» у новій редакції</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>34</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>23</v>
+      </c>
+      <c r="C12" t="s" s="3">
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>34</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>23</v>
+      </c>
+      <c r="C13" t="s" s="3">
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>34</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>7777Про розгляд петиції щодо встановлення світлофору біля Епіцентру  по проспекту Перемоги у м. Черкаси </t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>34</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>7778Про встановлення додаткових видів економічної діяльності комунальному підприємству «Екологія» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>34</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C16" t="inlineStr" s="3">
         <is>
           <t>7779Про визначення адміністратора послуги з управління побутовими відходами на території міста Черкаси</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>34</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>7780Про надання дозволу комунальному підприємству «Черкасиводоканал» Черкаської міської ради на списання основних засобів</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>34</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>7781Про надання дозволу комунальному підприємству «Черкасиводоканал» Черкаської міської ради на списання основних засобів</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>34</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>7782Про розгляд електронної петиції від 21.06.2023 № Че/2093-еп щодо встановлення нових дитячих майданчиків у Південно-Західному мікрорайоні</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>34</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>7783Про затвердження Статуту комунального підприємства теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>34</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
-      <c r="I20" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>7784Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>34</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>7785Про відмову квартирно-експлуатаційному відділу м.Черкаси у встановленні  пільги зі сплати за оренду об’єкту міської комунальної власності, що розташований по вул. Визволення, буд. 103,  с. Благодатне, Золотоніського району, Черкаської області</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>34</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>7786Про внесення змін до рішення Черкаської міської ради  від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>34</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>7787Про внесення змін до рішення Черкаської міської ради від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>34</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>30</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>7788Про затвердження Програми запобігання утворенню та управління відходами міста Черкаси на 2023-2026 роки</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>34</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
-      <c r="I25" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>31</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>7789Про внесення змін до рішення міської ради від 20.01.2022  № 17-81 «Про Програму розвитку і утримання житлово-комунального господарства міста Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>33</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>7790Про надання дозволу Комунальному підприємству теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради» на тримання кредитної лінії</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>35</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>33</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>7791Про надання дозволу  Комунальному підприємству теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради» на передачу в заставу майна</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>33</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>34</v>
+      </c>
+      <c r="C29" t="s" s="3">
+        <v>35</v>
       </c>
       <c r="D29" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F29">
         <v>34</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
-      <c r="I29" t="s" s="5">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>36</v>
+      </c>
+      <c r="C30" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F30">
         <v>32</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>38</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>7794Про внесення змін до рішення міської ради від 22.12.2022 № 34-34 «Про бюджет Черкаської міської територіальної громади на 2023 рік (2357600000)</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>34</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>40</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>7802Про внесення змін до рішення міської ради від 22.12.2022 № 34-34 «Про бюджет Черкаської міської територіальної громади на 2023 рік (2357600000)</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F32">
         <v>31</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+        <v>41</v>
+      </c>
+      <c r="C33" t="inlineStr" s="3">
         <is>
           <t>7804Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2023 роки”</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F33">
         <v>30</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>42</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>7806Про розгляд електронної петиції від 09.04.2023 № Че/2013-еп щодо зупинення забудови Замкового узвозу</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F34">
         <v>17</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>43</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>7807Про розгляд електронної петиції від 09.04.2023 № Че/2013-еп щодо зупинення забудови Замкового узвозу</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F35">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>44</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>7815Про надання дозволу на розроблення документації із землеустрою на земельні ділянки по вул. Симона Петлюри, 214 громадянину Гусаченку О.В. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="E36" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F36">
         <v>17</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>4</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>46</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>7816Про передачу земельних ділянок у власність та в оренду по вул. Різдвяній, 150 громадянину Прядуну С.М. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="E37" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F37">
         <v>16</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>47</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>7817Про передачу земельних ділянок у власність і оренду та відмову в передачі земельної ділянки в оренду по вул. Ціолковського,3 громадянину Наумову М.М. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="E38" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F38">
         <v>19</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>5</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>48</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>7818Про поновлення договору оренди землі громадянам Мельник А.В., Мельнику П.М., Мельнику В.П., Мельнику А.П. по вул. Богдана Хмельницького, 146 (лишки в межах існуючого домоволодіння)»</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="E39" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F39">
         <v>17</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>49</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>7819Про поновлення договору оренди землі громадянам Мельник А.В., Мельнику П.М., Мельнику В.П., Мельнику А.П. по вул. Богдана Хмельницького, 146 (лишки в межах існуючого домоволодіння)»</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="E40" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F40">
         <v>16</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>7822Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Дахнівській, 21 громадянам Корнелюк Н.М., Корнелюку О.Ю. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>29</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>7823Про передачу земельних ділянок у власність по вул. Канівській, 1-а громадянам Гордюкову В.М., Гордюковій Н.О., Гордюкову В.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F42">
         <v>29</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>7824Про передачу земельної ділянки у власність вул. Веселій, 32/1 громадянину Озерану Д.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F43">
         <v>29</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C44" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C44" t="inlineStr" s="3">
         <is>
           <t>7825Про передачу земельної ділянки у власність вул. Веселій, 32/1 громадянину Озерану Ю.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F44">
         <v>29</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C45" t="inlineStr" s="3">
         <is>
           <t>7826Про передачу земельної ділянки у власність пров. Судноремонтному, 19 громадянину Вознюку В.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F45">
         <v>29</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>7827Про надання громадянину Тупіцькому Ю. В. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Мальовничій</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F46">
         <v>29</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>7828Про передачу земельної ділянки у власність по вул. Новопречистенській, 96/вул. Нарбутівській, 125 громадянці Калько Л.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F47">
         <v>29</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>7829Про передачу земельної ділянки у власність пров. Судноремонтному, 16 громадянці Бугайчук Л.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>29</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>7830Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Медичному, 8 громадянам Прітченку В.І., Прітченко О.І., Носарєвій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F49">
         <v>29</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>7831Про передачу земельної ділянки у власність по пров. Айвазовського, 6 громадянину Медведському О.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F50">
         <v>29</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>7832Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній, 4-а громадянину Бондару Р. В. (земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F51">
         <v>29</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>7833Про передачу земельних ділянок у власність по вул. Казбетській, 6 громадянці Ковризі Т.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F52">
         <v>29</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C53" t="inlineStr" s="3">
         <is>
           <t>7834Про передачу земельної ділянки у власність по вул. Максима Залізняка, 37 громадянці Хамко Т.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>29</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>7835Про передачу земельної ділянки у власність по пров. Марії Мартинюк, 19 (перспективний № 19/3) громадянці Добровольській К.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F54">
         <v>29</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>7836Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Івана Мазепи, 34 громадянам Цьопі А.В., Цьопі-Бершадській Ю.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F55">
         <v>29</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>7837Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Михайла Максимовича, 11 громадянці Яценко Л.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F56">
         <v>29</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>7838Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гагаріна, 68-А громадянці Шевченко К.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F57">
         <v>29</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>7839Про передачу земельної ділянки у власність по узвозу Зарубинецькому, 5 громадянці Огіренко О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F58">
         <v>29</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>7840Про надання ОСББ «КОРОЛЬОВА 16» дозволу на розроблення документації із землеустрою по вул. Академіка Корольова, 16</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F59">
         <v>29</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>7841Про надання ОСББ «ЩАСЛИВА ОСЕЛЯ 20/1» дозволу на розроблення документації із землеустрою по вул. Академіка Корольова, 20/1</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F60">
         <v>29</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>7842Про надання ОСББ «ЧЕХОВА-20А» дозволу на розроблення документації із землеустрою по вул. Чехова, 20-а</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F61">
         <v>29</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>7843Про проведення експертної грошової оцінки земельної ділянки по вул. Святителя – хірурга Луки, 8а/1</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F62">
         <v>29</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>7844Про продаж приватному проектно-виробничому підприємству «АГРОПРОМБУД» земельної ділянки по вул. Максима Залізняка, 169/2 </t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>29</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>7845Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Ціолковського, про надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F64">
         <v>29</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>7846Про продаж на земельних торгах  права власності на земельну ділянку площею 0,14 га по вул. Гагаріна (навпроти домоволодіння по пров. Суботівський, 7) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F65">
         <v>29</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>7847Про продаж на земельних торгах  права власності на земельну ділянку площею 0,15 га на розі вул. Гагаріна та узвозу Зарубинецького та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F66">
         <v>29</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>7848Про продаж на земельних торгах  права власності на земельну ділянку площею 0,1200 га по вул. Гагаріна (навпроти домоволодіння по вул. Максима Кривоноса, 47) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F67">
         <v>29</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>7849Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5244) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F68">
         <v>29</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>7850Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5239) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>29</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>7851Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5238) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F70">
         <v>29</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>7852Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5237) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>29</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>7853Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5242) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F72">
         <v>29</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>7854Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5241) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F73">
         <v>29</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C74" t="inlineStr" s="3">
         <is>
           <t>7855Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5254) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F74">
         <v>29</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>7856Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5246) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F75">
         <v>29</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>7857Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5255) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F76">
         <v>29</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C77" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C77" t="inlineStr" s="3">
         <is>
           <t>7858Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5253) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F77">
         <v>29</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>7859Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5258) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F78">
         <v>29</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C79" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C79" t="inlineStr" s="3">
         <is>
           <t>7860Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5257) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F79">
         <v>29</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>7861Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5256) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F80">
         <v>29</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>7862Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5251) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F81">
         <v>29</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>7863Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5247) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F82">
         <v>29</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>7864Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5248) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F83">
         <v>29</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>7865Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (від 05.07.2023 № 5249) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F84">
         <v>29</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>7866Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (витяг від 05.07.2023 № 5245) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F85">
         <v>29</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>7867Про продаж на земельних торгах  права оренди земельної ділянки по вул. Гагаріна (навпроти домоволодіння по пров. Суботівський, 34) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F86">
         <v>29</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>7868Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Одеській (перспективна адреса вул. Одеська, 35) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F87">
         <v>29</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>7869Про надання ДЕПАРТАМЕНТУ ЕКОНОМІКИ ТА РОЗВИТКУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення документації із землеустрою по вул. Вікентія Хвойки, 17/1</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F88">
         <v>29</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>7870Про надання КПТМ «ЧЕРКАСИТЕПЛОКОМУНЕРГО» дозволу на розроблення документації із землеустрою по вул. Надпільній, 241/1</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F89">
         <v>29</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>7871Про надання ДЕПАРТАМЕНТУ ЖИТЛОВО-КОМУНАЛЬНОГО КОМПЛЕКСУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розробку робочого проекту землеустрою земельної ділянки щодо зняття, перенесення, збереження та використання поверхневого шару ґрунту (родючого шару ґрунту) земельної ділянки, розташованої по вул. Промисловій</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E90" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F90">
         <v>29</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>7872Про надання ЧЕРКАСЬКОМУ НДЕКЦ МВС земельної ділянки в постійне користування по вул. Лесі Українки, 21</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F91">
         <v>29</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>7873Про затвердження документації із землеустрою по вул. Героїв Майдану, біля будинку № 12 (з метою встановлення земельного сервітуту на користь ПАТ «ЧЕРКАСИОБЛЕНЕРГО»)</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F92">
         <v>29</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>7874Про надання КПТМ «ЧЕРКАСИТЕПЛОКОМУНЕНЕРГО» дозволу на розроблення документації із землеустрою</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F93">
         <v>29</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>7875Про надання ДЕПАРТАМЕНТУ АРХІТЕКТУРИ ТА МІСТОБУДУВАННЯ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по проспекту Перемоги </t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F94">
         <v>29</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>7876Про надання ПП «ІНТЕРТРАНС – ПАРТНЕР» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул.  Сурікова, 4</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F95">
         <v>29</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>7877Про затвердження технічної  документації із землеустрою щодо поділу земельної ділянки по вул. Смілянській, 163/7, яка перебуває в оренді гр.  Кашнікової Ю.І.</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F96">
         <v>29</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>7878Про поновлення договору оренди    землі ПРИВАТНОМУ  ПІДПРИЄМСТВУ «СТАНБУД-ЧЕРКАСИ» по вул. Дахнівській, зупинка «Обласна лікарня», парна сторона в комплексі із зупинкою громадського транспорту</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F97">
         <v>29</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>7879Про надання гр. Асаколову Р.М. дозволу на розроблення документації із землеустрою по вул. Сурікова, 12/12</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F98">
         <v>29</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>50</v>
+      </c>
+      <c r="C99" t="s" s="3">
+        <v>51</v>
       </c>
       <c r="D99" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F99">
         <v>29</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>7881Про надання гр. Попельнюху А.О. дозволу на розроблення документації із землеустрою по вул. Хоменка, 19/9</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F100">
         <v>29</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>7882Про надання ТОВ «ЗОЛОТЕ ПРАВИЛО» дозволу на розроблення документації із землеустрою по вул. 14-го Грудня, 103</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F101">
         <v>29</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>50</v>
+      </c>
+      <c r="C102" t="s" s="3">
+        <v>52</v>
       </c>
       <c r="D102" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F102">
         <v>29</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>50</v>
+      </c>
+      <c r="C103" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="D103" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F103">
         <v>29</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>7885Про поновлення договору оренди землі ГАРАЖНОМУ АВТОКООПЕРАТИВУ «АВТОМОБІЛІСТ» по вул. Олени Теліги, 8 на земельну ділянку площею 0,1552 га</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F104">
         <v>29</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>7886Про надання гр. Демиденку В.Г. дозволу на розроблення документації із землеустрою по вул. Дахнівській, 50/10</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F105">
         <v>29</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>7887Про надання ФОП Попудрібко Л.М. земельної ділянки в оренду по вул. Максима Залізняка, 138/4</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E106" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F106">
         <v>29</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>7888Про надання гр. Новосад О.К. дозволу на розроблення документації із землеустрою по вул. Гетьмана Сагайдачного (з метою встановлення земельного сервітуту на право проходу та проїзду)</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E107" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F107">
         <v>29</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>7889Про відмову у наданні ОБСЛУГОВУЮЧОМУ КООПЕРАТИВУ «ГАРАЖНО-БУДІВЕЛЬНИЙ КООПЕРАТИВ «АВТОСТОП ЧЕРКАСИ» дозволу на розроблення документації із землеустрою в районі вул. Академіка Корольова та вул. Оборонної (вільна земельна ділянка), на виконання рішення Черкаського окружного адміністративного суду від 21.04.2023 (справа № 580/6077/22)</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F108">
         <v>29</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>7890Про відмову ГАРАЖНОМУ АВТОКООПЕРАТИВУ «ТОПОЛЬОК» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Холодного Яру, 7</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E109" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F109">
         <v>29</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>54</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>7891Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Івана Кулика, 54 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F110">
         <v>14</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>3</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>55</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>7892Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Івана Кулика, 54 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F111">
         <v>20</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>7893Про розроблення детального плану території між вулицями Богдана Хмельницького, Гоголя, Пастерівська та Благовісна в місті Черкаси</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E112" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F112">
         <v>14</v>
       </c>
       <c r="G112">
         <v>4</v>
       </c>
       <c r="H112">
         <v>3</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>57</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>7894Про внесення змін до детального плану території набережної від парку Європейський до автодороги Н-16 в місті Черкаси</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F113">
         <v>25</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>58</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>7895Про відмову у передачі земельної ділянки у власність по вул. Ціолковського громадянину Євсюкову Ю.Л. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F114">
         <v>22</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>59</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>7896Про відмову в передачі земельної ділянки в оренду по вул.  Праведниці Шулежко, 102/ вул. Гоголя, 160 громадянину Полторадні К. П. (вільна земельна ділянка, за рахунок існуючого землекористування, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F115">
         <v>23</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+        <v>60</v>
+      </c>
+      <c r="C116" t="inlineStr" s="3">
         <is>
           <t>7897Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F116">
         <v>6</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+        <v>61</v>
+      </c>
+      <c r="C117" t="inlineStr" s="3">
         <is>
           <t>7898Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2 громадянці Супрун Л.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E117" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F117">
         <v>4</v>
       </c>
       <c r="G117">
         <v>3</v>
       </c>
       <c r="H117">
         <v>12</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+        <v>62</v>
+      </c>
+      <c r="C118" t="inlineStr" s="3">
         <is>
           <t>7899Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2 громадянці Супрун Л.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E118" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F118">
         <v>26</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>64</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>7900Про передачу земельних ділянок у власність по вул. Ціолковського, 27/1 громадянину Михалку В.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E119" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F119">
         <v>2</v>
       </c>
       <c r="G119">
         <v>5</v>
       </c>
       <c r="H119">
         <v>12</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>7901Про передачу земельних ділянок у власність по вул. Ціолковського, 27/1 громадянину Михалку В.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E120" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F120">
         <v>28</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>7902Про передачу громадянам Лагуті В. Д., Лагуті І. В, Лукашенко О. В., Лагуті Л. Ю. земельної ділянки в оренду по вул. Мечникова, 8 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E121" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F121">
         <v>6</v>
       </c>
       <c r="G121">
         <v>3</v>
       </c>
       <c r="H121">
         <v>4</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>7903Про передачу громадянам Лагуті В. Д., Лагуті І. В, Лукашенко О. В., Лагуті Л. Ю. земельної ділянки в оренду по вул. Мечникова, 8 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E122" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F122">
         <v>22</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>68</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>7904Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по узвозу Пожежному, 1 громадянам Волощенко В.В., Волощенку С.О (земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E123" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F123">
         <v>7</v>
       </c>
       <c r="G123">
         <v>2</v>
       </c>
       <c r="H123">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C124" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C124" t="inlineStr" s="3">
         <is>
           <t>7905Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по узвозу Пожежному, 1 громадянам Волощенко В.В., Волощенку С.О (земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E124" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F124">
         <v>27</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C125" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C125" t="inlineStr" s="3">
         <is>
           <t>7906Про передачу земельної ділянки у власність по вул. Гагаріна, 66 громадянину Марьяну С.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E125" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F125">
         <v>2</v>
       </c>
       <c r="G125">
         <v>3</v>
       </c>
       <c r="H125">
         <v>9</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C126" t="inlineStr" s="4">
+        <v>71</v>
+      </c>
+      <c r="C126" t="inlineStr" s="3">
         <is>
           <t>7907Про передачу земельної ділянки у власність по вул. Гагаріна, 66 громадянину Марьяну С.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E126" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F126">
         <v>20</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C127" t="inlineStr" s="4">
+        <v>72</v>
+      </c>
+      <c r="C127" t="inlineStr" s="3">
         <is>
           <t>7908Про передачу земельних ділянок у власність по вул. Ціолковського, 2/1 громадянину Трояну В.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E127" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F127">
         <v>12</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C128" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C128" t="inlineStr" s="3">
         <is>
           <t>7909Про передачу земельної ділянки у власність по вул. Горіховій, 69 громадянину Кравчуку О.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E128" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F128">
         <v>12</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C129" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C129" t="inlineStr" s="3">
         <is>
           <t>7910Про передачу земельної ділянки у власність по вул. Горіховій, 69/1 громадянину Кравчуку В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E129" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F129">
         <v>4</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129">
         <v>9</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C130" t="inlineStr" s="3">
         <is>
           <t>7911Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 75/1 громадянці Шкуренко А.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E130" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F130">
         <v>11</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C131" t="inlineStr" s="4">
+        <v>76</v>
+      </c>
+      <c r="C131" t="inlineStr" s="3">
         <is>
           <t>7912Про передачу земельної ділянки у власність по узвозу Князів Коріатовичів, 13 громадянину Курасі С.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E131" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F131">
         <v>12</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C132" t="inlineStr" s="4">
+        <v>77</v>
+      </c>
+      <c r="C132" t="inlineStr" s="3">
         <is>
           <t>7913Про включення земельної ділянки до переліку земельних ділянок, право  власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Святителя – хірурга Луки (біля будинку № 1), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки земельної ділянки</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E132" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F132">
         <v>24</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+        <v>78</v>
+      </c>
+      <c r="C133" t="inlineStr" s="3">
         <is>
           <t>7914Про продаж на земельних торгах права власності на земельну ділянку площею 0,0267 га на розі вул. Байди Вишневецького та вул. Благовісної та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E133" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F133">
         <v>24</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C134" t="inlineStr" s="4">
+        <v>79</v>
+      </c>
+      <c r="C134" t="inlineStr" s="3">
         <is>
           <t>7915Про продаж громадянину Радуцькому  Олександру Романовичу земельної ділянки по вул. Сержанта Волкова, 172, 174 </t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E134" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F134">
         <v>15</v>
       </c>
       <c r="G134">
         <v>2</v>
       </c>
       <c r="H134">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+        <v>80</v>
+      </c>
+      <c r="C135" t="inlineStr" s="3">
         <is>
           <t>7916Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Гагаріна (перспективний № 3-а) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E135" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F135">
         <v>7</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C136" t="inlineStr" s="4">
+        <v>81</v>
+      </c>
+      <c r="C136" t="inlineStr" s="3">
         <is>
           <t>7917Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Гагаріна (перспективний № 3-а) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E136" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F136">
         <v>13</v>
       </c>
       <c r="G136">
         <v>3</v>
       </c>
       <c r="H136">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C137" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C137" t="inlineStr" s="3">
         <is>
           <t>7918Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Гагаріна (перспективний № 3-б) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E137" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F137">
         <v>8</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>11</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C138" t="inlineStr" s="4">
+        <v>83</v>
+      </c>
+      <c r="C138" t="inlineStr" s="3">
         <is>
           <t>7919Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Гагаріна (перспективний № 3-б) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E138" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F138">
         <v>16</v>
       </c>
       <c r="G138">
         <v>3</v>
       </c>
       <c r="H138">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C139" t="inlineStr" s="4">
+        <v>84</v>
+      </c>
+      <c r="C139" t="inlineStr" s="3">
         <is>
           <t>7920Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Гоголя, біля будинку № 474 та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E139" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F139">
         <v>22</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+        <v>85</v>
+      </c>
+      <c r="C140" t="inlineStr" s="3">
         <is>
           <t>7921Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), земельної ділянки в районі вул. Григорія Сковороди, вул. Десантників та вул. Автомобілістів (перспективна адреса вул. Григорія Сковороди, 31) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E140" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F140">
         <v>18</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C141" t="inlineStr" s="3">
         <is>
           <t>7922Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), земельної ділянки в районі вул. Григорія Сковороди, вул. Десантників та вул. Автомобілістів (перспективна адреса вул. Григорія Сковороди, 31) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E141" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F141">
         <v>27</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C142" t="inlineStr" s="3">
         <is>
           <t>7923Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), земельної ділянки по вул. Смілянській, біля будівлі № 164/3 та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E142" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F142">
         <v>24</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+        <v>88</v>
+      </c>
+      <c r="C143" t="inlineStr" s="3">
         <is>
           <t>7924Про надання КП «ЕКОЛОГІЯ» дозволу на розроблення документації із землеустрою по просп. Хіміків (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E143" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F143">
         <v>16</v>
       </c>
       <c r="G143">
         <v>7</v>
       </c>
       <c r="H143">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+        <v>89</v>
+      </c>
+      <c r="C144" t="inlineStr" s="3">
         <is>
           <t>7925Про  поновлення громадянину Ковалю Назару Олександровичу  договору оренди землі по вул. Дахнівській, 10а/31</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E144" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F144">
         <v>4</v>
       </c>
       <c r="G144">
         <v>3</v>
       </c>
       <c r="H144">
         <v>9</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>90</v>
+      </c>
+      <c r="C145" t="s" s="3">
+        <v>91</v>
       </c>
       <c r="D145" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E145" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F145">
         <v>14</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>3</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>92</v>
+      </c>
+      <c r="C146" t="s" s="3">
+        <v>93</v>
       </c>
       <c r="D146" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E146" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F146">
         <v>14</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
         <v>5</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>94</v>
+      </c>
+      <c r="C147" t="s" s="3">
+        <v>95</v>
       </c>
       <c r="D147" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E147" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F147">
         <v>13</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>96</v>
+      </c>
+      <c r="C148" t="s" s="3">
+        <v>97</v>
       </c>
       <c r="D148" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E148" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F148">
         <v>14</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>98</v>
+      </c>
+      <c r="C149" t="s" s="3">
+        <v>99</v>
       </c>
       <c r="D149" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E149" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F149">
         <v>11</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149">
         <v>7</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C150" t="inlineStr" s="4">
+        <v>100</v>
+      </c>
+      <c r="C150" t="inlineStr" s="3">
         <is>
           <t>7931Про надання гр. Цвітковському М.В. дозволу на розроблення документації із землеустрою по вул. Благовісній, 269/14а</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E150" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F150">
         <v>21</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+        <v>101</v>
+      </c>
+      <c r="C151" t="inlineStr" s="3">
         <is>
           <t>7932Про надання гр. Цвітковському М.В. дозволу на розроблення документації із землеустрою по вул. Благовісній, 269/14а</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E151" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F151">
         <v>24</v>
       </c>
       <c r="G151">
         <v>2</v>
       </c>
       <c r="H151">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C152" t="inlineStr" s="4">
+        <v>102</v>
+      </c>
+      <c r="C152" t="inlineStr" s="3">
         <is>
           <t>7934Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Івана Кулика, 54 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E152" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F152">
         <v>26</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>103</v>
+      </c>
+      <c r="C153" t="s" s="3">
+        <v>104</v>
       </c>
       <c r="D153" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E153" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F153">
         <v>12</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C154" t="inlineStr" s="4">
+        <v>105</v>
+      </c>
+      <c r="C154" t="inlineStr" s="3">
         <is>
           <t>7936Про надання гр. Базелюку О.В. земельної ділянки в оренду по вул. В’ячеслава Чорновола, 160</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E154" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F154">
         <v>3</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C155" t="inlineStr" s="4">
+        <v>106</v>
+      </c>
+      <c r="C155" t="inlineStr" s="3">
         <is>
           <t>7937Про надання гр. Базелюку О.В. земельної ділянки в оренду по вул. В’ячеслава Чорновола, 160</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E155" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F155">
         <v>17</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C156" t="inlineStr" s="4">
+        <v>107</v>
+      </c>
+      <c r="C156" t="inlineStr" s="3">
         <is>
           <t>7938Про надання ТОВ «СОЛАР ЕНЕРДЖІ ГРУП ЧЕРКАСИ» дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок по просп. Хіміків (вільні земельні ділянки)</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E156" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F156">
         <v>8</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C157" t="inlineStr" s="4">
+        <v>108</v>
+      </c>
+      <c r="C157" t="inlineStr" s="3">
         <is>
           <t>7939Про надання ТОВ «СОЛАР ЕНЕРДЖІ ГРУП ЧЕРКАСИ» дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок по просп. Хіміків (вільні земельні ділянки)</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E157" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C158" t="inlineStr" s="4">
+        <v>109</v>
+      </c>
+      <c r="C158" t="inlineStr" s="3">
         <is>
           <t>7940Про надання ТОВ «СОЛАР ЕНЕРДЖІ ГРУП ЧЕРКАСИ» дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок по просп. Хіміків (вільні земельні ділянки)</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E158" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F158">
         <v>15</v>
       </c>
       <c r="G158">
         <v>5</v>
       </c>
       <c r="H158">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C159" t="inlineStr" s="4">
+        <v>110</v>
+      </c>
+      <c r="C159" t="inlineStr" s="3">
         <is>
           <t>7941Про надання ОК «ТЕСЛА-ГАРДЕН» земельної ділянки в оренду по вул. Чиковані, біля будівлі № 102 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E159" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F159">
         <v>27</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C160" t="inlineStr" s="4">
+        <v>111</v>
+      </c>
+      <c r="C160" t="inlineStr" s="3">
         <is>
           <t>7942Про надання ПАТ «ЧЕРКАСИОБЛЕНЕРГО» земельної ділянки в оренду по вул. Академіка Сергія Єфремова, біля домоволодіння № 84 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E160" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F160">
         <v>28</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+        <v>112</v>
+      </c>
+      <c r="C161" t="inlineStr" s="3">
         <is>
           <t>7943Про надання ПАТ «ЧЕРКАСИОБЛЕНЕРГО» дозволу на розроблення документації із землеустрою на розі вул. Подолинського та вул. Валерія Лобановського (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E161" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F161">
         <v>27</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C162" t="inlineStr" s="4">
+        <v>113</v>
+      </c>
+      <c r="C162" t="inlineStr" s="3">
         <is>
           <t>7944Про надання ГО «СІ «ГОВЕРЛА» дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Надпільній, 226/3 (вільна земельна ділянка) на виконання рішення Черкаського окружного адміністративного суду від 27.01.2023 року по справі № 580/5703/22 з врахуванням постанови Шостого апеляційного адміністративного суду від 18.05.2023 по справі № 580/5703/22</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E162" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F162">
         <v>6</v>
       </c>
       <c r="G162">
         <v>5</v>
       </c>
       <c r="H162">
         <v>8</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+        <v>114</v>
+      </c>
+      <c r="C163" t="inlineStr" s="3">
         <is>
           <t>7945Про надання ГО «СІ «ГОВЕРЛА» дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Надпільній, 226/3 (вільна земельна ділянка) на виконання рішення Черкаського окружного адміністративного суду від 27.01.2023 року по справі № 580/5703/22 з врахуванням постанови Шостого апеляційного адміністративного суду від 18.05.2023 по справі № 580/5703/22</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F163">
         <v>30</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="C164" t="inlineStr" s="4">
+        <v>115</v>
+      </c>
+      <c r="C164" t="inlineStr" s="3">
         <is>
           <t>7946Про надання ДЕПАРТАМЕНТУ ЕКОНОМІКИ ТА РОЗВИТКУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення документації із землеустрою</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E164" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F164">
         <v>30</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="C165" t="inlineStr" s="4">
+        <v>116</v>
+      </c>
+      <c r="C165" t="inlineStr" s="3">
         <is>
           <t>7947Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Грибчуку В. А. на розі вул. Сержанта Волкова та вул. Спиридона Кириченка (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E165" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F165">
         <v>20</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C166" t="inlineStr" s="4">
+        <v>117</v>
+      </c>
+      <c r="C166" t="inlineStr" s="3">
         <is>
           <t>7948Про відмову АВТОКООПЕРАТИВУ «КОМУНАЛЬНИК - 1» у наданні дозволу на розроблення документації із землеустрою в районі вул. Івана Виговського та вул. Петра Дорошенка</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E166" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F166">
         <v>6</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="C167" t="inlineStr" s="4">
+        <v>118</v>
+      </c>
+      <c r="C167" t="inlineStr" s="3">
         <is>
           <t>7949Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Грибчуку В. А. на розі вул. Сержанта Волкова та вул. Спиридона Кириченка (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E167" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F167">
         <v>25</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C168" t="inlineStr" s="4">
+        <v>120</v>
+      </c>
+      <c r="C168" t="inlineStr" s="3">
         <is>
           <t>7950Про відмову АВТОКООПЕРАТИВУ «КОМУНАЛЬНИК - 1» у наданні дозволу на розроблення документації із землеустрою в районі вул. Івана Виговського та вул. Петра Дорошенка</t>
         </is>
       </c>
       <c r="D168" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E168" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F168">
         <v>11</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="C169" t="inlineStr" s="4">
+        <v>121</v>
+      </c>
+      <c r="C169" t="inlineStr" s="3">
         <is>
           <t>7951Про відмову АВТОКООПЕРАТИВУ «КОМУНАЛЬНИК - 1» у наданні дозволу на розроблення документації із землеустрою в районі вул. Івана Виговського та вул. Петра Дорошенка</t>
         </is>
       </c>
       <c r="D169" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E169" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F169">
         <v>20</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="C170" t="inlineStr" s="4">
+        <v>122</v>
+      </c>
+      <c r="C170" t="inlineStr" s="3">
         <is>
           <t>7952Про відмову у передачі земельної ділянки у власність по вул. Дахнівській громадянину Марусенку С.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E170" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F170">
         <v>22</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="C171" t="inlineStr" s="4">
+        <v>123</v>
+      </c>
+      <c r="C171" t="inlineStr" s="3">
         <is>
           <t>7953Про відмову у передачі земельної ділянки у власність по вул. Дахнівській громадянці Косик Н.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D171" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E171" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F171">
         <v>24</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C172" t="inlineStr" s="4">
+        <v>124</v>
+      </c>
+      <c r="C172" t="inlineStr" s="3">
         <is>
           <t>7954Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D172" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E172" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F172">
         <v>22</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="C173" t="inlineStr" s="4">
+        <v>125</v>
+      </c>
+      <c r="C173" t="inlineStr" s="3">
         <is>
           <t>7955Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М.ЧЕРКАСИ» у наданні в постійне користування земельної ділянки по вул. Пацаєва, 8 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E173" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F173">
         <v>8</v>
       </c>
       <c r="G173">
         <v>7</v>
       </c>
       <c r="H173">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="C174" t="inlineStr" s="4">
+        <v>126</v>
+      </c>
+      <c r="C174" t="inlineStr" s="3">
         <is>
           <t>7956Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М.ЧЕРКАСИ» у наданні в постійне користування земельної ділянки по вул. Пацаєва, 8 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E174" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F174">
         <v>27</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+        <v>127</v>
+      </c>
+      <c r="C175" t="inlineStr" s="3">
         <is>
           <t>7957Про відмову КП «МСК «ДНІПРО» у наданні в постійне користування земельної ділянки по вул. Гагаріна (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E175" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F175">
         <v>23</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="C176" t="inlineStr" s="4">
+        <v>128</v>
+      </c>
+      <c r="C176" t="inlineStr" s="3">
         <is>
           <t>7958Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E176" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F176">
         <v>12</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176">
         <v>2</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C177" t="inlineStr" s="4">
+        <v>129</v>
+      </c>
+      <c r="C177" t="inlineStr" s="3">
         <is>
           <t>7959Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E177" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F177">
         <v>23</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="C178" t="inlineStr" s="4">
+        <v>130</v>
+      </c>
+      <c r="C178" t="inlineStr" s="3">
         <is>
           <t>7960Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Юдіну С. В. по вул. Генерала Рибалка, 24 (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E178" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F178">
         <v>12</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178">
         <v>3</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C179" t="inlineStr" s="4">
+        <v>131</v>
+      </c>
+      <c r="C179" t="inlineStr" s="3">
         <is>
           <t>7961Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Юдіну С. В. по вул. Генерала Рибалка, 24 (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E179" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F179">
         <v>18</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>1</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="C180" t="inlineStr" s="4">
+        <v>132</v>
+      </c>
+      <c r="C180" t="inlineStr" s="3">
         <is>
           <t>7962Про припинення КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» права постійного користування земельною ділянкою по вул. Героїв Дніпра, 4</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E180" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F180">
         <v>25</v>
       </c>
       <c r="G180">
         <v>2</v>
       </c>
       <c r="H180">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C181" t="inlineStr" s="4">
+        <v>133</v>
+      </c>
+      <c r="C181" t="inlineStr" s="3">
         <is>
           <t>7963Про відмову в передачі громадянину Брагінцю С. Г. земельної ділянки в оренду по проспекту Хіміків, 11 (вільна земельна ділянка в оренду під гараж)</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="E181" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F181">
         <v>6</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>6</v>
-      </c>
-[...121 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C182" t="inlineStr" s="4">
+        <v>134</v>
+      </c>
+      <c r="C182" t="inlineStr" s="3">
         <is>
           <t>7964Про відмову в передачі громадянину Брагінцю С. Г. земельної ділянки в оренду по проспекту Хіміків, 11 (вільна земельна ділянка в оренду під гараж)</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="E182" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="F182">
         <v>11</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182">
         <v>0</v>
-      </c>
-[...121 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>