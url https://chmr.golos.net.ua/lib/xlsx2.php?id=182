--- v1 (2026-01-31)
+++ v2 (2026-05-02)
@@ -1369,51 +1369,51 @@
       <c r="AS6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>6634Про внесення змін до рішення міської ради від 25.11.2020 № 2-6405 «Про затвердження міської Програми пільгового житлового кредитування учасників антитерористичної операції/ операції об’єднаних</t>
+          <t>6634Про внесення змін до рішення міської ради від 25.11.2020 № 2-6405 «Про затвердження міської Програми пільгового житлового кредитування учасників антитерористичної операції/ операції об’єднаних сил і бійців добровольців, які брали участь у захисті територіальної цілісності та державного суверенітету на Сході України та членів їх сімей в м. Черкаси на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>60</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7">
         <v>35</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>55</v>
@@ -1520,51 +1520,51 @@
       <c r="AS7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>6635Про внесення змін до рішення міської ради  від 25.11.2020 № 2-6405 «Про затвердження міської Програми пільгового житлового кредитування учасників антитерористичної операції/ операції</t>
+          <t>6635Про внесення змін до рішення міської ради  від 25.11.2020 № 2-6405 «Про затвердження міської Програми пільгового житлового кредитування учасників антитерористичної операції/ операції об’єднаних сил і бійців добровольців, які брали участь у захисті територіальної цілісності та державного суверенітету на Сході України та членів їх сімей в м. Черкаси на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8">
         <v>35</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>55</v>
@@ -1671,51 +1671,51 @@
       <c r="AS8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>6636Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>6636Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9">
         <v>35</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>55</v>
@@ -1973,51 +1973,51 @@
       <c r="AS10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>6638Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності</t>
+          <t>6638Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11">
         <v>35</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>55</v>
@@ -2273,51 +2273,51 @@
       <c r="AS12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>6640Про внесення змін до рішення Черкаської міської ради від 29.09.2022 № 30-3 «Про безоплатну передачу у  власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал»</t>
+          <t>6640Про внесення змін до рішення Черкаської міської ради від 29.09.2022 № 30-3 «Про безоплатну передачу у  власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал» мережі водовідведення від багатоквартирного будинку по вул. Нарбутівській, 20»</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13">
         <v>35</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>55</v>
@@ -3481,51 +3481,51 @@
       <c r="AS20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>6648Про звернення Черкаської міської ради до Кабінету Міністрів України щодо забезпечення гарантованого державою права членам добровольчих формувань територіальних громад на матеріальне,</t>
+          <t>6648Про звернення Черкаської міської ради до Кабінету Міністрів України щодо забезпечення гарантованого державою права членам добровольчих формувань територіальних громад на матеріальне, грошове та інші види забезпечення</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21">
         <v>35</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>55</v>
@@ -3632,51 +3632,51 @@
       <c r="AS21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>6649Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення</t>
+          <t>6649Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>60</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22">
         <v>35</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>55</v>
@@ -3934,51 +3934,51 @@
       <c r="AS23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>6651Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9 «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи</t>
+          <t>6651Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9 «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи виконкому Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін до рішень Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24">
         <v>35</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>55</v>
@@ -5140,51 +5140,51 @@
       <c r="AS31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>6659Про затвердження   міської  цільової  програми  сприяння співвласникам багатоквартирних будинків в підготовці житлового фонду м. Черкас до опалювального сезону в умовах воєнного стану</t>
+          <t>6659Про затвердження   міської  цільової  програми  сприяння співвласникам багатоквартирних будинків в підготовці житлового фонду м. Черкас до опалювального сезону в умовах воєнного стану на 2022-2023 роки</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>51</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32">
         <v>36</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>55</v>
@@ -6644,51 +6644,51 @@
       <c r="AS41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>80</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
-          <t>6673Про перейменування вулиць Айвазовського, Бориса Захарченка, Братів Савченків, Василини, Галини Буркацької  та провулків Бєлінського, Богдана Хмельницького, Богданівського, Гастелло у</t>
+          <t>6673Про перейменування вулиць Айвазовського, Бориса Захарченка, Братів Савченків, Василини, Галини Буркацької  та провулків Бєлінського, Богдана Хмельницького, Богданівського, Гастелло у місті Черкаси</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>73</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42">
         <v>27</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>53</v>
@@ -6795,51 +6795,51 @@
       <c r="AS42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>81</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
-          <t>6675Про перейменування вулиць Айвазовського, Бориса Захарченка, Братів Савченків, Василини, Галини Буркацької  та провулків Бєлінського, Богдана Хмельницького, Богданівського, Гастелло у</t>
+          <t>6675Про перейменування вулиць Айвазовського, Бориса Захарченка, Братів Савченків, Василини, Галини Буркацької  та провулків Бєлінського, Богдана Хмельницького, Богданівського, Гастелло у місті Черкаси</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>60</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43">
         <v>32</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>55</v>
@@ -8003,51 +8003,51 @@
       <c r="AS50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>89</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
-          <t>6687Про перейменування вулиць Гвардійської, Генерала Коротєєва, Генерала Путейка, Генерала Рибалка, Гризодубової та провулків Гвардійського, Грибоєдова, Гризодубової та Громова у місті</t>
+          <t>6687Про перейменування вулиць Гвардійської, Генерала Коротєєва, Генерала Путейка, Генерала Рибалка, Гризодубової та провулків Гвардійського, Грибоєдова, Гризодубової та Громова у місті Черкаси</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>51</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51">
         <v>25</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>3</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>64</v>
@@ -8607,51 +8607,51 @@
       <c r="AS54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW54" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>93</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
-          <t>6691Про перейменування вулиці 30-річчя Перемоги, алеї імені Генерала М.К. Путейка, скверів: на площі 700-річчя, біля будинків № 20, 22, 24 по вулиці Пацаєва, по вулиці Героїв Майдану біля будинку № 8, по</t>
+          <t>6691Про перейменування вулиці 30-річчя Перемоги, алеї імені Генерала М.К. Путейка, скверів: на площі 700-річчя, біля будинків № 20, 22, 24 по вулиці Пацаєва, по вулиці Героїв Майдану біля будинку № 8, по вулиці Козацькій вздовж будинку № 5, на розі вулиць Руставі та Прикордонника Лазаренка, на розі вулиць Юрія Іллєнка та Сергія Амброса у місті Черкаси</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>51</v>
       </c>
       <c r="E55" t="s">
         <v>68</v>
       </c>
       <c r="F55">
         <v>18</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>53</v>
@@ -8758,51 +8758,51 @@
       <c r="AS55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>94</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>6693Про перейменування вулиці 30-річчя Перемоги, алеї імені Генерала М.К. Путейка, скверів: на площі 700-річчя, біля будинків № 20, 22, 24 по вулиці Пацаєва, по вулиці Героїв Майдану біля будинку № 8, по</t>
+          <t>6693Про перейменування вулиці 30-річчя Перемоги, алеї імені Генерала М.К. Путейка, скверів: на площі 700-річчя, біля будинків № 20, 22, 24 по вулиці Пацаєва, по вулиці Героїв Майдану біля будинку № 8, по вулиці Козацькій вздовж будинку № 5, на розі вулиць Руставі та Прикордонника Лазаренка, на розі вулиць Юрія Іллєнка та Сергія Амброса у місті Черкаси</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>51</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56">
         <v>29</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>55</v>
@@ -22344,51 +22344,51 @@
       <c r="AS145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU145" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV145" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW145" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>100</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
-          <t>6785Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, яка перебуває в оренді ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ФАВОРИТ»</t>
+          <t>6785Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, яка перебуває в оренді ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ФАВОРИТ» та надання її частини в оренду ПП «ТВФ «ЗОЛОТА ПІДКОВА»</t>
         </is>
       </c>
       <c r="D146" t="s">
         <v>60</v>
       </c>
       <c r="E146" t="s">
         <v>52</v>
       </c>
       <c r="F146">
         <v>28</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K146" t="s" s="5">
         <v>55</v>
@@ -22495,51 +22495,51 @@
       <c r="AS146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU146" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW146" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>100</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
-          <t>6786Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, яка перебуває в оренді ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ФАВОРИТ»</t>
+          <t>6786Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, яка перебуває в оренді ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ФАВОРИТ» та надання її частини в оренду ТОВ «ЛАТ-Е»</t>
         </is>
       </c>
       <c r="D147" t="s">
         <v>60</v>
       </c>
       <c r="E147" t="s">
         <v>52</v>
       </c>
       <c r="F147">
         <v>28</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K147" t="s" s="5">
         <v>55</v>
@@ -23999,51 +23999,51 @@
       <c r="AS156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV156" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW156" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>100</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
-          <t>6796Про відмову КП «ЕКОЛОГІЯ» у наданні дозволу на розроблення документації із землеустрою на розі вул. Пацаєва та вул. Субботіна та по вул. Пацаєва, між вул. Субботіна та вул. Зінченка (вільні</t>
+          <t>6796Про відмову КП «ЕКОЛОГІЯ» у наданні дозволу на розроблення документації із землеустрою на розі вул. Пацаєва та вул. Субботіна та по вул. Пацаєва, між вул. Субботіна та вул. Зінченка (вільні земельні ділянки)</t>
         </is>
       </c>
       <c r="D157" t="s">
         <v>60</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157">
         <v>28</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J157" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K157" t="s" s="5">
         <v>55</v>