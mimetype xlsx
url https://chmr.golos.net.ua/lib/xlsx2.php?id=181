--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -3246,51 +3246,51 @@
       <c r="AS19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>6604Про внесення змін до рішення міської ради від 23.12.2021 № 16-1 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову й</t>
+          <t>6604Про внесення змін до рішення міської ради від 23.12.2021 № 16-1 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову й військову службу у 2022-2024 роках»</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20">
         <v>35</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>54</v>
@@ -3548,51 +3548,51 @@
       <c r="AS21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>6606Про внесення змін до Програми організації харчування у закладах загальної середньої освіти комунальної власності міста Черкаси на 2022-2024 роки, затвердженої рішенням Черкаської міської ради</t>
+          <t>6606Про внесення змін до Програми організації харчування у закладах загальної середньої освіти комунальної власності міста Черкаси на 2022-2024 роки, затвердженої рішенням Черкаської міської ради від 09.11.2021 № 13-13, зі змінами, внесеними рішенням Черкаської міської ради від 09.12.2021 № 15-24 та рішенням виконавчого комітету Черкаської міської ради від 30.08.2022 № 666</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>57</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22">
         <v>35</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>54</v>
@@ -4299,51 +4299,51 @@
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>73</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>6612Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності</t>
+          <t>6612Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей - жителів м.Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27">
         <v>33</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>54</v>