--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1434,51 +1434,51 @@
       <c r="AS5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>6287Про безоплатну передачу у власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал» мережі водовідведення від багатоквартирного будинку по вул.</t>
+          <t>6287Про безоплатну передачу у власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал» мережі водовідведення від багатоквартирного будинку по вул. Нарбутівській, 20</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>61</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6">
         <v>30</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>55</v>
@@ -1887,51 +1887,51 @@
       <c r="AS8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>6290Про затвердження міської програми «Забезпечення проведення профілактичних медичних оглядів працівників установ та закладів освіти, культури, фізичної культури і спорту, підпорядкованих</t>
+          <t>6290Про затвердження міської програми «Забезпечення проведення профілактичних медичних оглядів працівників установ та закладів освіти, культури, фізичної культури і спорту, підпорядкованих департаменту освіти та гуманітарної політики Черкаської міської ради на  2023-2027 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>62</v>
       </c>
       <c r="F9">
         <v>30</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>55</v>
@@ -5644,51 +5644,51 @@
       <c r="AS33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>6322Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Архітектурному, 17 громадянину Шурубурі Ю. В. (учасник бойових дій, вільна земельна</t>
+          <t>6322Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Архітектурному, 17 громадянину Шурубурі Ю. В. (учасник бойових дій, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>61</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34">
         <v>28</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>54</v>
@@ -5946,51 +5946,51 @@
       <c r="AS35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>88</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>6324Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гагаріна та Грузевича громадянину Снісару В. С. (вільна земельна ділянка, учасник</t>
+          <t>6324Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гагаріна та Грузевича громадянину Снісару В. С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36">
         <v>28</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>54</v>
@@ -6097,51 +6097,51 @@
       <c r="AS36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>88</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>6325Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гагаріна та узвозу Стрілецького громадянину Снісару В. С. (вільна земельна ділянка,</t>
+          <t>6325Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гагаріна та узвозу Стрілецького громадянину Снісару В. С. (вільна земельна ділянка, учасник АТО)  </t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37">
         <v>28</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>54</v>
@@ -6248,51 +6248,51 @@
       <c r="AS37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>88</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>6326Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва (біля будинку № 14/2) громадянину Пацьорі О. С. (вільна земельна ділянка, учасник</t>
+          <t>6326Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва (біля будинку № 14/2) громадянину Пацьорі О. С. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>61</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38">
         <v>28</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>54</v>
@@ -6399,51 +6399,51 @@
       <c r="AS38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>6327Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова (перспективна адреса № 24) громадянину Венгерському М. О. (вільна земельна</t>
+          <t>6327Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова (перспективна адреса № 24) громадянину Венгерському М. О. (вільна земельна ділянка, учасник АТО, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>61</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39">
         <v>28</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>54</v>
@@ -6550,51 +6550,51 @@
       <c r="AS39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>88</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>6328Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння № 16/2 громадянину Венгерському М. О. (вільна земельна</t>
+          <t>6328Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння № 16/2 громадянину Венгерському М. О. (вільна земельна ділянка, учасник АТО, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>61</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40">
         <v>28</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>54</v>
@@ -9564,51 +9564,51 @@
       <c r="AS59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>88</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>6348Про надання ТОВ «СТІМ-ІНВЕСТ» згоди на передачу частини земельної ділянки в суборенду та надання дозволу на розроблення технічної документація із землеустрою щодо встановлення меж частини</t>
+          <t>6348Про надання ТОВ «СТІМ-ІНВЕСТ» згоди на передачу частини земельної ділянки в суборенду та надання дозволу на розроблення технічної документація із землеустрою щодо встановлення меж частини земельної ділянки, на яку поширюються права суборенди по вул. Сурікова, 12/2в</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>61</v>
       </c>
       <c r="E60" t="s">
         <v>62</v>
       </c>
       <c r="F60">
         <v>28</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>54</v>
@@ -10470,51 +10470,51 @@
       <c r="AS65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>88</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>6354Про відмову у наданні ОБСЛУГОВУЮЧОМУ КООПЕРАТИВУ «ГАРАЖНО-БУДІВЕЛЬНИЙ КООПЕРАТИВ «АВТОСТОП ЧЕРКАСИ» дозволу на розроблення документації із землеустрою в районі вул. Академіка Корольова</t>
+          <t>6354Про відмову у наданні ОБСЛУГОВУЮЧОМУ КООПЕРАТИВУ «ГАРАЖНО-БУДІВЕЛЬНИЙ КООПЕРАТИВ «АВТОСТОП ЧЕРКАСИ» дозволу на розроблення документації із землеустрою в районі вул. Академіка Корольова та вул. Оборонної (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>61</v>
       </c>
       <c r="E66" t="s">
         <v>62</v>
       </c>
       <c r="F66">
         <v>28</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>54</v>
@@ -10621,51 +10621,51 @@
       <c r="AS66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>92</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>6355Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах постійного користування УПРАВЛІННЯ ЧЕРКАСЬКОЇ</t>
+          <t>6355Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах постійного користування УПРАВЛІННЯ ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ по вул. Надпільній, 212, для суспільних потреб – створення міського парку</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>61</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67">
         <v>26</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>55</v>
@@ -10923,51 +10923,51 @@
       <c r="AS68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW68" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>94</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
-          <t>6363Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 62) громадянину Береговенку О.П. (вільна земельна ділянка,</t>
+          <t>6363Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 62) громадянину Береговенку О.П. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>51</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69">
         <v>23</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>56</v>
@@ -11074,51 +11074,51 @@
       <c r="AS69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW69" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>95</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
-          <t>6364Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, між домоволодіннями 37-39 громадянину Яковчуку І.В. (вільна земельна</t>
+          <t>6364Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, між домоволодіннями 37-39 громадянину Яковчуку І.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>84</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70">
         <v>25</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>56</v>
@@ -11225,51 +11225,51 @@
       <c r="AS70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>96</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>6365Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка,</t>
+          <t>6365Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>61</v>
       </c>
       <c r="E71" t="s">
         <v>62</v>
       </c>
       <c r="F71">
         <v>24</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>56</v>
@@ -11678,51 +11678,51 @@
       <c r="AS73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW73" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>99</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
-          <t>6369Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка,</t>
+          <t>6369Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>84</v>
       </c>
       <c r="E74" t="s">
         <v>62</v>
       </c>
       <c r="F74">
         <v>26</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>56</v>
@@ -11978,51 +11978,51 @@
       <c r="AS75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>102</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
-          <t>6371Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6371Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>51</v>
       </c>
       <c r="E76" t="s">
         <v>52</v>
       </c>
       <c r="F76">
         <v>14</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>56</v>
@@ -12129,51 +12129,51 @@
       <c r="AS76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW76" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>103</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
-          <t>6372Про скасування рішення Черкаської міської ради від 14.07.2022 № 26-90 та про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних</t>
+          <t>6372Про скасування рішення Черкаської міської ради від 14.07.2022 № 26-90 та про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. 30-річчя Перемоги (біля ділянки № 13/7)</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>61</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
       <c r="F77">
         <v>26</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>56</v>
@@ -12280,51 +12280,51 @@
       <c r="AS77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>104</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
-          <t>6373Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6373Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>61</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78">
         <v>20</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>56</v>
@@ -13337,51 +13337,51 @@
       <c r="AS84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW84" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>111</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
-          <t>6381Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6381Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>61</v>
       </c>
       <c r="E85" t="s">
         <v>62</v>
       </c>
       <c r="F85">
         <v>23</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>56</v>
@@ -13639,51 +13639,51 @@
       <c r="AS86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW86" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>113</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
-          <t>6383Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6383Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Оборонній (біля будівлі № 16/1)</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>51</v>
       </c>
       <c r="E87" t="s">
         <v>52</v>
       </c>
       <c r="F87">
         <v>16</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>56</v>
@@ -14394,51 +14394,51 @@
       <c r="AS91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>118</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
-          <t>6388Про надання ДОШКІЛЬНОМУ НАВЧАЛЬНОМУ ЗАКЛАДУ (ЯСЛА-САДОК) №50 «СВІТЛОФОРЧИК» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул.</t>
+          <t>6388Про надання ДОШКІЛЬНОМУ НАВЧАЛЬНОМУ ЗАКЛАДУ (ЯСЛА-САДОК) №50 «СВІТЛОФОРЧИК» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Верхній Горовій, 65/1</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>51</v>
       </c>
       <c r="E92" t="s">
         <v>62</v>
       </c>
       <c r="F92">
         <v>23</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>56</v>
@@ -14998,51 +14998,51 @@
       <c r="AS95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW95" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>122</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
-          <t>6393Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ТОВ «ЛАТ-Е» права</t>
+          <t>6393Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ТОВ «ЛАТ-Е» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>51</v>
       </c>
       <c r="E96" t="s">
         <v>62</v>
       </c>
       <c r="F96">
         <v>24</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K96" t="s" s="5">
         <v>56</v>
@@ -15149,51 +15149,51 @@
       <c r="AS96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>123</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
-          <t>6394Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ПП «ТВФ «ЗОЛОТА ПІДКОВА»</t>
+          <t>6394Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ПП «ТВФ «ЗОЛОТА ПІДКОВА» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>51</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97">
         <v>22</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>56</v>
@@ -18002,51 +18002,51 @@
       <c r="AS115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT115" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW115" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>150</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
-          <t>6415Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по</t>
+          <t>6415Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по вул. Онопрієнка (біля будинку № 8) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D116" t="s">
         <v>51</v>
       </c>
       <c r="E116" t="s">
         <v>52</v>
       </c>
       <c r="F116">
         <v>21</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K116" t="s" s="5">
         <v>56</v>
@@ -19361,51 +19361,51 @@
       <c r="AS124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT124" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU124" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV124" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW124" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>159</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
-          <t>6424Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого</t>
+          <t>6424Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D125" t="s">
         <v>51</v>
       </c>
       <c r="E125" t="s">
         <v>52</v>
       </c>
       <c r="F125">
         <v>10</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J125" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K125" t="s" s="5">
         <v>56</v>
@@ -19512,51 +19512,51 @@
       <c r="AS125" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT125" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU125" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV125" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW125" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>160</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
-          <t>6425Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Братів Савченків (між домоволодіннями № 5 та № 7) громадянці Бобровській І.С.</t>
+          <t>6425Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Братів Савченків (між домоволодіннями № 5 та № 7) громадянці Бобровській І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D126" t="s">
         <v>51</v>
       </c>
       <c r="E126" t="s">
         <v>62</v>
       </c>
       <c r="F126">
         <v>22</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J126" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K126" t="s" s="5">
         <v>56</v>
@@ -21475,51 +21475,51 @@
       <c r="AS138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT138" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU138" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV138" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW138" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>174</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
-          <t>6438Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров.</t>
+          <t>6438Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D139" t="s">
         <v>51</v>
       </c>
       <c r="E139" t="s">
         <v>52</v>
       </c>
       <c r="F139">
         <v>17</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>6</v>
       </c>
       <c r="I139" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J139" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K139" t="s" s="5">
         <v>56</v>
@@ -21775,51 +21775,51 @@
       <c r="AS140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT140" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU140" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV140" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW140" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>177</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
-          <t>6440Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва</t>
+          <t>6440Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва «Європейський» (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D141" t="s">
         <v>171</v>
       </c>
       <c r="E141" t="s">
         <v>62</v>
       </c>
       <c r="F141">
         <v>23</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J141" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K141" t="s" s="5">
         <v>56</v>