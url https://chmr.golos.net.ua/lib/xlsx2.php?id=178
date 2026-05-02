--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -531,51 +531,51 @@
       <c r="AS1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AT1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AU1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>47</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>48</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>49</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>6242Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9)</t>
+          <t>6242Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>50</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2">
         <v>11</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>9</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>52</v>