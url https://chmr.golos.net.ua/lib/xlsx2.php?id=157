--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2002,51 +2002,51 @@
       <c r="AU10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>4411Про внесення змін у рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими   нагородами» та від 16.09.2021 № 9-145 «Про нагородження Дипломами</t>
+          <t>4411Про внесення змін у рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими   нагородами» та від 16.09.2021 № 9-145 «Про нагородження Дипломами Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11">
         <v>30</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>55</v>
@@ -2940,51 +2940,51 @@
       <c r="AU16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY16" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>4417Про розгляд електронної  петиції щодо капітального ремонту вулиці Байди Вишневецького (тротуар від вулиці Надпільної до вулиці Оборонної) та встановлення засобів заспокоєння дорожнього</t>
+          <t>4417Про розгляд електронної  петиції щодо капітального ремонту вулиці Байди Вишневецького (тротуар від вулиці Надпільної до вулиці Оборонної) та встановлення засобів заспокоєння дорожнього руху по вулиці Байди Вишневецького в м. Черкаси</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17">
         <v>26</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>55</v>
@@ -3723,51 +3723,51 @@
       <c r="AU21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY21" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>4423Про розгляд електронної петиції щодо капітального ремонту вулиці 30 років Перемоги (облаштування безпечного пішохідного переходу в районі зупинки громадського транспорту «Вулиця</t>
+          <t>4423Про розгляд електронної петиції щодо капітального ремонту вулиці 30 років Перемоги (облаштування безпечного пішохідного переходу в районі зупинки громадського транспорту «Вулиця Сумгаїтська») в м. Черкаси</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>54</v>
       </c>
       <c r="F22">
         <v>28</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>55</v>
@@ -4349,51 +4349,51 @@
       <c r="AU25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>4427Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення</t>
+          <t>4427Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>62</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26">
         <v>27</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>