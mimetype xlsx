--- v0 (2025-12-05)
+++ v1 (2026-09-18)
@@ -59,50 +59,53 @@
   <si>
     <t>Diskant Roman Volodymyrovych</t>
   </si>
   <si>
     <t>Karas Pavlo Mykolayovych</t>
   </si>
   <si>
     <t>Melnyk Oleksiy Oleksiyovych</t>
   </si>
   <si>
     <t>Minyaylo Valeriy Volodymyrovych</t>
   </si>
   <si>
     <t>Savenko Oleksandr Serhiyovych</t>
   </si>
   <si>
     <t>Sukharkov Ivan Vasylovych</t>
   </si>
   <si>
     <t>Trenkin Yuriy Vasylovych</t>
   </si>
   <si>
     <t>Bondarenko Anatoliy Vasylovych</t>
   </si>
   <si>
+    <t>Shmyhol Serhiy Olehovych</t>
+  </si>
+  <si>
     <t>Abramova Karyna Serhiyivna</t>
   </si>
   <si>
     <t>Ahapova Olena Mykhaylivna</t>
   </si>
   <si>
     <t>Bandura Inna Valeriyivna</t>
   </si>
   <si>
     <t>Batyr Ruslan Anatoliyovych</t>
   </si>
   <si>
     <t>Buryak Svitlana Vyacheslavivna</t>
   </si>
   <si>
     <t>Voloshyn Anatoliy Ivanovych</t>
   </si>
   <si>
     <t>Hladkyy Heorhiy Anatoliyovych</t>
   </si>
   <si>
     <t>Drumashko Volodymyr Hryhorovych</t>
   </si>
   <si>
     <t>Dudka Serhiy Volodymyrovych</t>
@@ -153,53 +156,50 @@
     <t>Mushiyek Andriy Mykhaylovych</t>
   </si>
   <si>
     <t>Pohostinska Yuliya Oleksandrivna</t>
   </si>
   <si>
     <t>Pryadka Serhiy Mykolayovych</t>
   </si>
   <si>
     <t>Ruban Serhiy Leonidovych</t>
   </si>
   <si>
     <t>Salina Yuliya Ivanivna</t>
   </si>
   <si>
     <t>Tronts Tymofiy Volodymyrovych</t>
   </si>
   <si>
     <t>Kholupnyak Kateryna Oleksandrivna</t>
   </si>
   <si>
     <t>Shabatura Serhiy Volodymyrovych</t>
   </si>
   <si>
     <t>Shevchenko Hennadiy Yuriyovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shmyhol Serhiy Olehovych</t>
   </si>
   <si>
     <t>Pustovar Vladyslav Volodymyrovych</t>
   </si>
   <si>
     <t>Zadnipryanyy Oleksandr Vasylovych</t>
   </si>
   <si>
     <t>07.10.21  09:19:54</t>
   </si>
   <si>
     <t>4361Про порядок денний</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>За</t>
   </si>
@@ -529,147 +529,147 @@
       <c r="I2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W2" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="W2" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="X2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ2" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="AQ2" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AR2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>59</v>
       </c>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3">
@@ -708,102 +708,102 @@
       <c r="Q3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>55</v>
       </c>
@@ -862,117 +862,117 @@
       <c r="P4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X4" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s" s="5">
         <v>63</v>
       </c>
-      <c r="Y4" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="Z4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN4" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO4" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="AO4" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AP4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS4" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT4" t="s" s="5">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>55</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>