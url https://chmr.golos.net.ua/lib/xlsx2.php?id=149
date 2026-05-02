--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -955,51 +955,51 @@
       <c r="AU3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>4251Про розміщення підрозділів департаменту освіти та        гуманітарної політики в       комунальних підприємствах, закладах освіти, культури та спорту, які  знаходяться в   його</t>
+          <t>4251Про розміщення підрозділів департаменту освіти та        гуманітарної політики в       комунальних підприємствах, закладах освіти, культури та спорту, які  знаходяться в   його підпорядкуванні та     користування приміщеннями між цими закладами</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4">
         <v>31</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
@@ -1583,51 +1583,51 @@
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>4247Про розгляд електронної петиції  від 12.07.2021 № Че/1538-еп щодо заборони торгівлі вздовж тротуарів на головних проходах до Центрального ринку по вулиці Смілянській (від бульв. Шевченка до вул.</t>
+          <t>4247Про розгляд електронної петиції  від 12.07.2021 № Че/1538-еп щодо заборони торгівлі вздовж тротуарів на головних проходах до Центрального ринку по вулиці Смілянській (від бульв. Шевченка до вул. Благовісна)</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8">
         <v>33</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>61</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
@@ -2523,51 +2523,51 @@
       <c r="AU13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>73</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>4240Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по</t>
+          <t>4240Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14">
         <v>19</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14">
         <v>12</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
@@ -2680,51 +2680,51 @@
       <c r="AU14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>4239Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по</t>
+          <t>4239Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>20</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>60</v>
@@ -4405,51 +4405,51 @@
       <c r="AU25" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>4308Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна</t>
+          <t>4308Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>24</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>60</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
@@ -4562,51 +4562,51 @@
       <c r="AU26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY26" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>4309Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна</t>
+          <t>4309Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27">
         <v>34</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>54</v>
@@ -8487,51 +8487,51 @@
       <c r="AU51" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY51" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>112</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
-          <t>4335Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>4335Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>58</v>
       </c>
       <c r="E52" t="s">
         <v>59</v>
       </c>
       <c r="F52">
         <v>2</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
         <v>19</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>55</v>
@@ -8644,51 +8644,51 @@
       <c r="AU52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AX52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY52" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>113</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
-          <t>4336Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>4336Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>52</v>
       </c>
       <c r="E53" t="s">
         <v>53</v>
       </c>
       <c r="F53">
         <v>31</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>54</v>