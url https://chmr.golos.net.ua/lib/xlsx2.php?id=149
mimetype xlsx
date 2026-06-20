--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -59,147 +59,147 @@
   <si>
     <t>Diskant Roman Volodymyrovych</t>
   </si>
   <si>
     <t>Karas Pavlo Mykolayovych</t>
   </si>
   <si>
     <t>Melnyk Oleksiy Oleksiyovych</t>
   </si>
   <si>
     <t>Minyaylo Valeriy Volodymyrovych</t>
   </si>
   <si>
     <t>Savenko Oleksandr Serhiyovych</t>
   </si>
   <si>
     <t>Sukharkov Ivan Vasylovych</t>
   </si>
   <si>
     <t>Trenkin Yuriy Vasylovych</t>
   </si>
   <si>
     <t>Bondarenko Anatoliy Vasylovych</t>
   </si>
   <si>
+    <t>Abramova Karyna Serhiyivna</t>
+  </si>
+  <si>
+    <t>Ahapova Olena Mykhaylivna</t>
+  </si>
+  <si>
+    <t>Bandura Inna Valeriyivna</t>
+  </si>
+  <si>
+    <t>Batyr Ruslan Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Buryak Svitlana Vyacheslavivna</t>
+  </si>
+  <si>
+    <t>Voloshyn Anatoliy Ivanovych</t>
+  </si>
+  <si>
+    <t>Hladkyy Heorhiy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Drumashko Volodymyr Hryhorovych</t>
+  </si>
+  <si>
+    <t>Dudka Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Zamyraylo Oleksandr Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Yevpak Viktor Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ivashkova Nadiya Yevhenivna</t>
+  </si>
+  <si>
+    <t>Kazaryan Narek Petrosovych</t>
+  </si>
+  <si>
+    <t>Kashko Oleh Mykolayovych</t>
+  </si>
+  <si>
+    <t>Kotolup Yuriy Yuriyovych</t>
+  </si>
+  <si>
+    <t>Krasyuk Vitaliy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Kudaktin Serhiy Viktorovych</t>
+  </si>
+  <si>
+    <t>Levytskyy Yaroslav Yevheniyovych</t>
+  </si>
+  <si>
+    <t>Mayboroda Lyubov Volodymyrivna</t>
+  </si>
+  <si>
+    <t>Melikova Oksana Petrivna</t>
+  </si>
+  <si>
+    <t>Mkrtchyan Araik Rafikovych</t>
+  </si>
+  <si>
+    <t>Moysiyenko Vasyl Mykolayovych</t>
+  </si>
+  <si>
+    <t>Motornyy Roman Vasylovych</t>
+  </si>
+  <si>
+    <t>Mushiyek Andriy Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Pohostinska Yuliya Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Pryadka Serhiy Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ruban Serhiy Leonidovych</t>
+  </si>
+  <si>
+    <t>Salina Yuliya Ivanivna</t>
+  </si>
+  <si>
+    <t>Tronts Tymofiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Kholupnyak Kateryna Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Shabatura Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Shevchenko Hennadiy Yuriyovych</t>
+  </si>
+  <si>
     <t>Shmyhol Serhiy Olehovych</t>
-  </si>
-[...94 lines deleted...]
-    <t>Shevchenko Hennadiy Yuriyovych</t>
   </si>
   <si>
     <t>Pustovar Vladyslav Volodymyrovych</t>
   </si>
   <si>
     <t>Zadnipryanyy Oleksandr Vasylovych</t>
   </si>
   <si>
     <t>30.09.21  14:11:25</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
@@ -693,129 +693,129 @@
       <c r="L2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Y2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AF2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z2" t="s" s="5">
-[...28 lines deleted...]
-      </c>
       <c r="AJ2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR2" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS2" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK2" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
@@ -844,144 +844,144 @@
       <c r="J3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>60</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="V3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X3" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="W3" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="Y3" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="Z3" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="Z3" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AA3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB3" t="s" s="5">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AF3" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AG3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH3" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AI3" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AJ3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK3" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL3" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM3" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN3" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AO3" t="s" s="5">
         <v>61</v>
-      </c>
-[...25 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AQ3" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AR3" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="AR3" t="s" s="5">
+      <c r="AS3" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT3" t="s" s="5">
+        <v>61</v>
+      </c>
+      <c r="AU3" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AS3" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AV3" t="s" s="5">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>4251Про розміщення підрозділів департаменту освіти та        гуманітарної політики в       комунальних підприємствах, закладах освіти, культури та спорту, які  знаходяться в   його підпорядкуванні та     користування приміщеннями між цими закладами</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
@@ -998,138 +998,138 @@
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN4" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR4" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS4" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK4" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
@@ -1182,111 +1182,111 @@
       <c r="R5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI5" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS5" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK5" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT5" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>64</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
@@ -1321,135 +1321,135 @@
       <c r="L6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AD6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS6" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK6" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT6" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>4248Про розгляд електронної петиції щодо організації графіку роботи дитячих садочків м. Черкаси з 7.00 до 19.00 годин</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>58</v>
@@ -1499,108 +1499,108 @@
       <c r="S7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA7" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG7" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI7" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS7" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK7" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>66</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
@@ -1629,144 +1629,144 @@
       <c r="J8" t="s" s="5">
         <v>61</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI8" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS8" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK8" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT8" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
       <c r="C9" t="s" s="4">
         <v>68</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>59</v>
       </c>
       <c r="F9">
@@ -1781,138 +1781,138 @@
       <c r="I9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>60</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>61</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R9" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U9" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC9" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD9" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AE9" t="s" s="5">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AF9" t="s" s="5">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI9" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK9" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AN9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AP9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ9" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AR9" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS9" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK9" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT9" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>69</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
@@ -1938,147 +1938,147 @@
       <c r="I10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>61</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O10" t="s" s="5">
         <v>61</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R10" t="s" s="5">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="S10" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="T10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U10" t="s" s="5">
         <v>61</v>
       </c>
-      <c r="T10" t="s" s="5">
+      <c r="V10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W10" t="s" s="5">
+        <v>61</v>
+      </c>
+      <c r="X10" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="U10" t="s" s="5">
-[...2 lines deleted...]
-      <c r="V10" t="s" s="5">
+      <c r="Y10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB10" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="AC10" t="s" s="5">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AE10" t="s" s="5">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AI10" t="s" s="5">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="AJ10" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM10" t="s" s="5">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AP10" t="s" s="5">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="AQ10" t="s" s="5">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AR10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS10" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AU10" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AS10" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AV10" t="s" s="5">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>61</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>4243Про внесення змін та доповнень до рішення міської ради від 11.03.2021 №4-274 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2021 році»</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
@@ -2095,141 +2095,141 @@
       <c r="I11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R11" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="Y11" t="s" s="5">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="Z11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC11" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI11" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL11" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS11" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK11" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT11" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU11" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>71</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>4242Про внесення змін та доповнень до рішення міської ради від 11.03.2021 №4-274 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2021 році»</t>
         </is>
@@ -2255,141 +2255,141 @@
       <c r="J12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI12" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AR12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS12" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK12" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>72</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>4241Про внесення змін до рішення Черкаської міської ради від 24.12.2020 №2-50 «Про деякі питання оренди комунального майна територіальної громади міста Черкаси»</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>58</v>
@@ -2412,144 +2412,144 @@
       <c r="J13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE13" t="s" s="5">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="AF13" t="s" s="5">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="AG13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI13" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS13" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="AK13" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AT13" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>73</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>4240Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
@@ -2569,144 +2569,144 @@
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="R14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="S14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="U14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="V14" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="S14" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="W14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X14" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="Z14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA14" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AC14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE14" t="s" s="5">
+        <v>61</v>
+      </c>
+      <c r="AF14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI14" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AJ14" t="s" s="5">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AK14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AL14" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AM14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AN14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP14" t="s" s="5">
+        <v>61</v>
+      </c>
+      <c r="AQ14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AR14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AS14" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT14" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AN14" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="AU14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AV14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AW14" t="s" s="5">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>4239Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
@@ -2723,147 +2723,147 @@
       <c r="I15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="R15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="R15" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="S15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T15" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="V15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="W15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="W15" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="Y15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Z15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="Z15" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AA15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AB15" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AE15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AF15" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AG15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AI15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AJ15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AJ15" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AN15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO15" t="s" s="5">
         <v>60</v>
       </c>
-      <c r="AO15" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AP15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AQ15" t="s" s="5">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>60</v>
       </c>
       <c r="AS15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AU15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AV15" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AW15" t="s" s="5">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>4238Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2022 роки”</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
@@ -2895,117 +2895,117 @@
       <c r="N16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI16" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ16" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AN16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AR16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY16" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
@@ -3052,126 +3052,126 @@
       <c r="N17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AE17" t="s" s="5">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AF17" t="s" s="5">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="AG17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ17" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AN17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AR17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AU17" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>4275Про передачу земельної ділянки у власність по вул. Академіка Сергія Єфремова, 31 громадянці Кучеренко В.І. (вільна земельна ділянка)</t>
         </is>
@@ -3194,147 +3194,147 @@
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P18" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q18" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X18" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Y18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Z18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA18" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AF18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH18" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI18" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z18" t="s" s="5">
-[...28 lines deleted...]
-      </c>
       <c r="AJ18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s" s="4">
         <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19">
@@ -3403,69 +3403,69 @@
       <c r="AA19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ19" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN19" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO19" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>54</v>
       </c>
@@ -3481,5512 +3481,2502 @@
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>4294Про передачу земельної ділянки у власність по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянину Луценку М.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
         <v>32</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
-      <c r="I20" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>4303Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Соболю М.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>58</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21">
         <v>33</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
-      <c r="I21" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>4304Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Березенку Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>58</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>24</v>
       </c>
-      <c r="I22" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>4305Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Березенку Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>52</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23">
         <v>32</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
-      <c r="I23" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23"/>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>4306Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному, 20 громадянину Прядці С.М. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>58</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24">
         <v>34</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
-      <c r="I24" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>4307Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Юрченку В.М. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25">
         <v>12</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>12</v>
       </c>
-      <c r="I25" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4308Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>24</v>
       </c>
-      <c r="I26" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4309Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27">
         <v>34</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
-      <c r="I27" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4310Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 19/2 громадянці Герасименко Т.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>58</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28">
         <v>28</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>2</v>
       </c>
-      <c r="I28" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>4311Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Соснівській громадянину Кіріллічеву А.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29">
         <v>30</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>5</v>
       </c>
-      <c r="I29" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4312Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній (перспективний № 3) громадянину Волосовському В. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>58</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30">
         <v>26</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>3</v>
       </c>
-      <c r="I30" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>4313Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 1)  громадянину Медянику І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>58</v>
       </c>
       <c r="E31" t="s">
         <v>59</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31">
         <v>28</v>
       </c>
-      <c r="I31" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4314Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 1)  громадянину Медянику І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>52</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32">
         <v>34</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
-      <c r="I32" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4315Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 1) громадянину Циганюку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>58</v>
       </c>
       <c r="E33" t="s">
         <v>59</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
         <v>27</v>
       </c>
-      <c r="I33" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33"/>
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33"/>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33"/>
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33"/>
+      <c r="AN33"/>
+      <c r="AO33"/>
+      <c r="AP33"/>
+      <c r="AQ33"/>
+      <c r="AR33"/>
+      <c r="AS33"/>
+      <c r="AT33"/>
+      <c r="AU33"/>
+      <c r="AV33"/>
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33"/>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4316Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 1) громадянину Циганюку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34">
         <v>29</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
-      <c r="I34" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4317Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Правика, громадянці Красовскі О.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>58</v>
       </c>
       <c r="E35" t="s">
         <v>59</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>22</v>
       </c>
-      <c r="I35" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>96</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>4318Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Правика, громадянці Красовскі О.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>52</v>
       </c>
       <c r="E36" t="s">
         <v>53</v>
       </c>
       <c r="F36">
         <v>31</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
-      <c r="I36" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>4319Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Правика, громадянці Красовскі О.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>25</v>
       </c>
-      <c r="I37" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>98</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>4320Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Правика, громадянці Красовскі О.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>52</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38">
         <v>29</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
-      <c r="I38" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>4321Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 8/4 громадянину Медянику І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>58</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>24</v>
       </c>
-      <c r="I39" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39"/>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>100</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>4322Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 8/4 громадянину Медянику І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>52</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40">
         <v>28</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
-      <c r="I40" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40"/>
+      <c r="AF40"/>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40"/>
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40"/>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40"/>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянці Огніченко М.Ю. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>58</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>27</v>
       </c>
-      <c r="I41" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>102</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4324Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянці Огніченко М.Ю. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>52</v>
       </c>
       <c r="E42" t="s">
         <v>53</v>
       </c>
       <c r="F42">
         <v>30</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
-      <c r="I42" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42"/>
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42"/>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>103</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4325Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективний № 11) громадянину Плазу О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>58</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43">
         <v>24</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>4</v>
       </c>
-      <c r="I43" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>104</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>4326Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Стасю А. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>58</v>
       </c>
       <c r="E44" t="s">
         <v>59</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>29</v>
       </c>
-      <c r="I44" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>105</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4327Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Абрикосовій, 34 громадянину  Олійнику А.О. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>58</v>
       </c>
       <c r="E45" t="s">
         <v>59</v>
       </c>
       <c r="F45">
         <v>7</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>13</v>
       </c>
-      <c r="I45" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>106</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>4328Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Абрикосовій, 32 громадянину  Волошину В.В. (вільна земельна ділянка, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>58</v>
       </c>
       <c r="E46" t="s">
         <v>59</v>
       </c>
       <c r="F46">
         <v>20</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
-      <c r="I46" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46"/>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>107</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>4329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 102 громадянці Засядько Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>58</v>
       </c>
       <c r="E47" t="s">
         <v>59</v>
       </c>
       <c r="F47">
         <v>18</v>
       </c>
       <c r="G47">
         <v>2</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
-      <c r="I47" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>108</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>4330Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Соснівській, 19 громадянки Міхняк Л. М.</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>58</v>
       </c>
       <c r="E48" t="s">
         <v>59</v>
       </c>
       <c r="F48">
         <v>4</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>13</v>
       </c>
-      <c r="I48" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48"/>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48"/>
+      <c r="AS48"/>
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48"/>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>4331Про відмову в передачі громадянину Артеменку С. О. земельної ділянки в оренду по вул. Грузиненка, 9 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>58</v>
       </c>
       <c r="E49" t="s">
         <v>59</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>12</v>
       </c>
-      <c r="I49" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>110</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>4332Про відмову в передачі громадянину Артеменку С. О. земельної ділянки в оренду по вул. Грузиненка, 9 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>52</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50">
         <v>27</v>
       </c>
       <c r="G50">
         <v>2</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
-      <c r="I50" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>111</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>4333Про відмову у передачі земельної ділянки у власність по вул. Грибній, 47 громадянину Крисіну М. В. (вільна земельна ділянка, ветеран праці)</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>58</v>
       </c>
       <c r="E51" t="s">
         <v>59</v>
       </c>
       <c r="F51">
         <v>2</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
         <v>18</v>
       </c>
-      <c r="I51" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>112</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>4335Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>58</v>
       </c>
       <c r="E52" t="s">
         <v>59</v>
       </c>
       <c r="F52">
         <v>2</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
         <v>19</v>
       </c>
-      <c r="I52" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>113</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>4336Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>52</v>
       </c>
       <c r="E53" t="s">
         <v>53</v>
       </c>
       <c r="F53">
         <v>31</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
-      <c r="I53" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>114</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>4337Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній, 20 громадянину Янюку В. Ю. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>58</v>
       </c>
       <c r="E54" t="s">
         <v>53</v>
       </c>
       <c r="F54">
         <v>24</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
-      <c r="I54" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>