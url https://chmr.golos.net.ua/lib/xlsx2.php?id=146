--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1981,51 +1981,51 @@
       <c r="AU9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>4157Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник</t>
+          <t>4157Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10">
         <v>5</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>8</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
@@ -2138,51 +2138,51 @@
       <c r="AU10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>69</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>4156Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>4156Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>59</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11">
         <v>27</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>54</v>
@@ -2295,51 +2295,51 @@
       <c r="AU11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>4155Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>4155Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>11</v>
       </c>
       <c r="H12">
         <v>6</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>61</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>54</v>
@@ -4022,51 +4022,51 @@
       <c r="AU22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY22" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>4107Про відмову у надання ТОВ «ДІГЕР-2004» земельної ділянки в оренду по вул. Золотоніській, 2 та надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної</t>
+          <t>4107Про відмову у надання ТОВ «ДІГЕР-2004» земельної ділянки в оренду по вул. Золотоніській, 2 та надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Золотоніській, 2, з метою подальшого оформлення ТОВ «ДІГЕР-2004» права користування її частиною</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23">
         <v>22</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>56</v>
@@ -4179,51 +4179,51 @@
       <c r="AU23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>4106Про відмову у надання ТОВ «ДІГЕР-2004» земельної ділянки в оренду по вул. Золотоніській, 2 та надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної</t>
+          <t>4106Про відмову у надання ТОВ «ДІГЕР-2004» земельної ділянки в оренду по вул. Золотоніській, 2 та надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Золотоніській, 2, з метою подальшого оформлення ТОВ «ДІГЕР-2004» права користування її частиною</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>57</v>
@@ -5592,51 +5592,51 @@
       <c r="AU32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY32" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>4096Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>4096Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. 30-річчя Перемоги (біля будинку № 8)  та на проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>52</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
       <c r="F33">
         <v>26</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>56</v>
@@ -5749,51 +5749,51 @@
       <c r="AU33" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>4095Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із</t>
+          <t>4095Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки  земельної ділянки по вул. Гагаріна, 128</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>52</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34">
         <v>19</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>4</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>56</v>
@@ -5906,51 +5906,51 @@
       <c r="AU34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY34" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>4094Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із</t>
+          <t>4094Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки  земельної ділянки по вул. Гагаріна, 128</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>52</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35">
         <v>12</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>7</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>56</v>
@@ -7003,51 +7003,51 @@
       <c r="AU41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY41" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>101</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
-          <t>4084Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного, біля будинку № 14/1 громадянину Насікану О.В. (вільна земельна ділянка, учасник</t>
+          <t>4084Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного, біля будинку № 14/1 громадянину Насікану О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>52</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
       <c r="F42">
         <v>28</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>56</v>
@@ -8259,51 +8259,51 @@
       <c r="AU49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>109</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>4076Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння    № 8, громадянину Витріщаку А.П. (вільна земельна ділянка,</t>
+          <t>4076Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння    № 8, громадянину Витріщаку А.П. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>59</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50">
         <v>27</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>56</v>
@@ -8416,51 +8416,51 @@
       <c r="AU50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>110</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
-          <t>4075Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння    № 8, громадянину Витріщаку А.П. (вільна земельна ділянка,</t>
+          <t>4075Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння    № 8, громадянину Витріщаку А.П. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>52</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>2</v>
       </c>
       <c r="H51">
         <v>14</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>56</v>
@@ -9829,51 +9829,51 @@
       <c r="AU59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY59" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>119</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>4066Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>4066Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>52</v>
       </c>
       <c r="E60" t="s">
         <v>53</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>18</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>57</v>
@@ -9986,51 +9986,51 @@
       <c r="AU60" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY60" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>120</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>4061Про внесення змін до рішення Черкаської міської ради від 24.01.2019 № 2-3754 «Про затвердження Програми забезпечення техногенної та пожежної безпеки на території м. Черкаси, захисту населення від</t>
+          <t>4061Про внесення змін до рішення Черкаської міської ради від 24.01.2019 № 2-3754 «Про затвердження Програми забезпечення техногенної та пожежної безпеки на території м. Черкаси, захисту населення від надзвичайних ситуацій техногенного, природного, соціального, воєнного характеру на 2019-2022 роки» із змінами»</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>52</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
       <c r="F61">
         <v>10</v>
       </c>
       <c r="G61">
         <v>4</v>
       </c>
       <c r="H61">
         <v>7</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>61</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>57</v>
@@ -10143,51 +10143,51 @@
       <c r="AU61" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY61" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>121</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>4059Про внесення змін до рішення Черкаської міської ради від 24.01.2019 № 2-3754 «Про затвердження Програми забезпечення техногенної та пожежної безпеки на території м. Черкаси, захисту населення від</t>
+          <t>4059Про внесення змін до рішення Черкаської міської ради від 24.01.2019 № 2-3754 «Про затвердження Програми забезпечення техногенної та пожежної безпеки на території м. Черкаси, захисту населення від надзвичайних ситуацій техногенного, природного, соціального, воєнного характеру на 2019-2022 роки» із змінами»</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>52</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62">
         <v>21</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>61</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>57</v>
@@ -10771,51 +10771,51 @@
       <c r="AU65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>125</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>4055Про внесення змін до рішення міської ради від 24.12.2020 № 2-44 «Про затвердження Програми будівництва, реконструкції, ремонту та утримання об’єктів вулично-дорожньої мережі міста Черкаси на 2021</t>
+          <t>4055Про внесення змін до рішення міської ради від 24.12.2020 № 2-44 «Про затвердження Програми будівництва, реконструкції, ремонту та утримання об’єктів вулично-дорожньої мережі міста Черкаси на 2021 – 2025 роки»</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>52</v>
       </c>
       <c r="E66" t="s">
         <v>65</v>
       </c>
       <c r="F66">
         <v>27</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>57</v>
@@ -12182,51 +12182,51 @@
       <c r="AU74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY74" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>136</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
-          <t>4039Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату</t>
+          <t>4039Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>59</v>
       </c>
       <c r="E75" t="s">
         <v>65</v>
       </c>
       <c r="F75">
         <v>28</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>5</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>56</v>
@@ -12339,51 +12339,51 @@
       <c r="AU75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY75" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>137</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
-          <t>4038Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату</t>
+          <t>4038Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>135</v>
       </c>
       <c r="E76" t="s">
         <v>65</v>
       </c>
       <c r="F76">
         <v>33</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>56</v>