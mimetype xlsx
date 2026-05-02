--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2975,51 +2975,51 @@
       <c r="AU14" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>3993Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Чигиринській, 11/1, з метою подальшого оформлення гр.  Гарбар Л.П. права</t>
+          <t>3993Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Чигиринській, 11/1, з метою подальшого оформлення гр.  Гарбар Л.П. права користування її частиною</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15">
         <v>11</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>56</v>
@@ -3603,51 +3603,51 @@
       <c r="AU18" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>72</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>3989Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та</t>
+          <t>3989Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19">
         <v>8</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>5</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>56</v>
@@ -3760,51 +3760,51 @@
       <c r="AU19" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>3988Про надання ПП «Констракт-Реалті» дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул.</t>
+          <t>3988Про надання ПП «Констракт-Реалті» дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. В’ячеслава Чорновола, 51/1</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20">
         <v>23</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>57</v>
@@ -3917,51 +3917,51 @@
       <c r="AU20" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>3987Про надання ПП «Констракт-Реалті» дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул.</t>
+          <t>3987Про надання ПП «Констракт-Реалті» дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. В’ячеслава Чорновола, 51/1</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>53</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>20</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>56</v>
@@ -10195,51 +10195,51 @@
       <c r="AU60" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY60" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>3944Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>3944Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>53</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61">
         <v>5</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>11</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>56</v>
@@ -10823,51 +10823,51 @@
       <c r="AU64" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY64" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>129</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
-          <t>3940Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Євгена Кухарця, біля будинку № 6  громадянці Сафіновій Л. Ф. (вільна земельна ділянка під</t>
+          <t>3940Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Євгена Кухарця, біля будинку № 6  громадянці Сафіновій Л. Ф. (вільна земельна ділянка під гараж)</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>53</v>
       </c>
       <c r="E65" t="s">
         <v>68</v>
       </c>
       <c r="F65">
         <v>31</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>57</v>
@@ -13021,51 +13021,51 @@
       <c r="AU78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY78" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>143</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
-          <t>3926Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Менделєєва та вул. Мечникова громадянину Ботвіновському Р.А. (вільна земельна</t>
+          <t>3926Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Менделєєва та вул. Мечникова громадянину Ботвіновському Р.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>53</v>
       </c>
       <c r="E79" t="s">
         <v>68</v>
       </c>
       <c r="F79">
         <v>33</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>57</v>
@@ -13492,51 +13492,51 @@
       <c r="AU81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>146</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>3923Про розгляд заяви ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА «ЧЕРКАСЬКИЙ ЗАВОД ТЕЛЕГРАФНОЇ АПАРАТУРИ» щодо надання дозволу на розроблення документації із землеустрою по вул. Гоголя, 1, на</t>
+          <t>3923Про розгляд заяви ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА «ЧЕРКАСЬКИЙ ЗАВОД ТЕЛЕГРАФНОЇ АПАРАТУРИ» щодо надання дозволу на розроблення документації із землеустрою по вул. Гоголя, 1, на виконання рішення Черкаського окружного адміністративного суду від 30.09.2020 року (справа № 580/2602/20)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>67</v>
       </c>
       <c r="E82" t="s">
         <v>68</v>
       </c>
       <c r="F82">
         <v>31</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>57</v>
@@ -13649,51 +13649,51 @@
       <c r="AU82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>147</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>3922Про розгляд заяви ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА «ЧЕРКАСЬКИЙ ЗАВОД ТЕЛЕГРАФНОЇ АПАРАТУРИ» щодо надання дозволу на розроблення документації із землеустрою по вул. Гоголя, 1, на</t>
+          <t>3922Про розгляд заяви ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА «ЧЕРКАСЬКИЙ ЗАВОД ТЕЛЕГРАФНОЇ АПАРАТУРИ» щодо надання дозволу на розроблення документації із землеустрою по вул. Гоголя, 1, на виконання рішення Черкаського окружного адміністративного суду від 30.09.2020 року (справа № 580/2602/20)</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>53</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83">
         <v>2</v>
       </c>
       <c r="G83">
         <v>5</v>
       </c>
       <c r="H83">
         <v>19</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>56</v>
@@ -13806,51 +13806,51 @@
       <c r="AU83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX83" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>148</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
-          <t>3921Про надання ПАРАФІЇ ПОКРОВИ ПРЕСВЯТОЇ БОГОРОДИЦІ КИЄВО-ВИШГОРОДСЬКОЇ ЕКЗАРХІЇ УКРАЇНСЬКОЇ ГРЕКО-КАТОЛИЦЬКОЇ ЦЕРКВИ МІСТА ЧЕРКАСИ земельної ділянки у постійне користування по вул. Героїв</t>
+          <t>3921Про надання ПАРАФІЇ ПОКРОВИ ПРЕСВЯТОЇ БОГОРОДИЦІ КИЄВО-ВИШГОРОДСЬКОЇ ЕКЗАРХІЇ УКРАЇНСЬКОЇ ГРЕКО-КАТОЛИЦЬКОЇ ЦЕРКВИ МІСТА ЧЕРКАСИ земельної ділянки у постійне користування по вул. Героїв Дніпра (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>53</v>
       </c>
       <c r="E84" t="s">
         <v>68</v>
       </c>
       <c r="F84">
         <v>25</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>57</v>
@@ -14740,51 +14740,51 @@
       <c r="AU89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY89" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>158</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
-          <t>3915Про надання ПП «Пушинка» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул.</t>
+          <t>3915Про надання ПП «Пушинка» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. В. Чорновола, 112/3</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>53</v>
       </c>
       <c r="E90" t="s">
         <v>68</v>
       </c>
       <c r="F90">
         <v>33</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J90" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K90" t="s" s="5">
         <v>57</v>
@@ -19134,51 +19134,51 @@
       <c r="AU117" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV117" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW117" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX117" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY117" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>187</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
-          <t>3827Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, біля будинку № 22/2 громадянину Булаві С.С. (вільна земельна ділянка, учасник АТО,</t>
+          <t>3827Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, біля будинку № 22/2 громадянину Булаві С.С. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>53</v>
       </c>
       <c r="E118" t="s">
         <v>68</v>
       </c>
       <c r="F118">
         <v>26</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>3</v>
       </c>
       <c r="I118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K118" t="s" s="5">
         <v>57</v>
@@ -19291,51 +19291,51 @@
       <c r="AU118" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX118" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY118" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>188</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
-          <t>3826Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, біля будинку № 22/2 громадянину Булаві С.С. (вільна земельна ділянка, учасник АТО,</t>
+          <t>3826Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, біля будинку № 22/2 громадянину Булаві С.С. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>53</v>
       </c>
       <c r="E119" t="s">
         <v>54</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J119" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K119" t="s" s="5">
         <v>56</v>
@@ -22745,51 +22745,51 @@
       <c r="AU140" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV140" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW140" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX140" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY140" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>210</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
-          <t>3793Про внесення змін до рішення міської ради від 27.06.2019  № 2-4698 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову</t>
+          <t>3793Про внесення змін до рішення міської ради від 27.06.2019  № 2-4698 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову військову службу у 2017-2021 в новій редакції»</t>
         </is>
       </c>
       <c r="D141" t="s">
         <v>67</v>
       </c>
       <c r="E141" t="s">
         <v>68</v>
       </c>
       <c r="F141">
         <v>31</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J141" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K141" t="s" s="5">
         <v>57</v>
@@ -22902,51 +22902,51 @@
       <c r="AU141" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV141" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW141" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX141" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY141" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>211</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
-          <t>3792Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>3792Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D142" t="s">
         <v>67</v>
       </c>
       <c r="E142" t="s">
         <v>68</v>
       </c>
       <c r="F142">
         <v>32</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J142" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K142" t="s" s="5">
         <v>57</v>
@@ -23059,51 +23059,51 @@
       <c r="AU142" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV142" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW142" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX142" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY142" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>212</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
-          <t>3791Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>3791Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D143" t="s">
         <v>53</v>
       </c>
       <c r="E143" t="s">
         <v>54</v>
       </c>
       <c r="F143">
         <v>16</v>
       </c>
       <c r="G143">
         <v>2</v>
       </c>
       <c r="H143">
         <v>6</v>
       </c>
       <c r="I143" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J143" t="s" s="5">
         <v>72</v>
       </c>
       <c r="K143" t="s" s="5">
         <v>57</v>
@@ -23216,51 +23216,51 @@
       <c r="AU143" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW143" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX143" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY143" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>213</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
-          <t>3788Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>3788Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D144" t="s">
         <v>214</v>
       </c>
       <c r="E144" t="s">
         <v>68</v>
       </c>
       <c r="F144">
         <v>27</v>
       </c>
       <c r="G144">
         <v>2</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J144" t="s" s="5">
         <v>72</v>
       </c>
       <c r="K144" t="s" s="5">
         <v>57</v>
@@ -23373,51 +23373,51 @@
       <c r="AU144" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV144" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW144" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX144" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AY144" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>215</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
-          <t>3787Про внесення змін до рішення міської ради від 24.12.2020 № 2-38 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних</t>
+          <t>3787Про внесення змін до рішення міської ради від 24.12.2020 № 2-38 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних гарантій медичного обслуговування населення, на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>53</v>
       </c>
       <c r="E145" t="s">
         <v>54</v>
       </c>
       <c r="F145">
         <v>15</v>
       </c>
       <c r="G145">
         <v>2</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J145" t="s" s="5">
         <v>72</v>
       </c>
       <c r="K145" t="s" s="5">
         <v>57</v>