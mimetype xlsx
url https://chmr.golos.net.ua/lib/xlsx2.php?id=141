--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -491,51 +491,51 @@
       <c r="AU1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>47</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>48</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>49</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>51</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх</t>
+          <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх прибудинкових територій (крім ОСББ та ЖБК) у місті Черкаси на 2019-2022рік»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>52</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>4</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>