--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -35,177 +35,177 @@
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
+    <t>Diskant Roman Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Karas Pavlo Mykolayovych</t>
+  </si>
+  <si>
+    <t>Melnyk Oleksiy Oleksiyovych</t>
+  </si>
+  <si>
+    <t>Minyaylo Valeriy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Savenko Oleksandr Serhiyovych</t>
+  </si>
+  <si>
+    <t>Sukharkov Ivan Vasylovych</t>
+  </si>
+  <si>
+    <t>Trenkin Yuriy Vasylovych</t>
+  </si>
+  <si>
+    <t>Bondarenko Anatoliy Vasylovych</t>
+  </si>
+  <si>
+    <t>Shmyhol Serhiy Olehovych</t>
+  </si>
+  <si>
+    <t>Abramova Karyna Serhiyivna</t>
+  </si>
+  <si>
+    <t>Ahapova Olena Mykhaylivna</t>
+  </si>
+  <si>
+    <t>Bandura Inna Valeriyivna</t>
+  </si>
+  <si>
+    <t>Batyr Ruslan Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Buryak Svitlana Vyacheslavivna</t>
+  </si>
+  <si>
+    <t>Voloshyn Anatoliy Ivanovych</t>
+  </si>
+  <si>
+    <t>Hladkyy Heorhiy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Drumashko Volodymyr Hryhorovych</t>
+  </si>
+  <si>
+    <t>Dudka Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Zamyraylo Oleksandr Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Yevpak Viktor Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ivashkova Nadiya Yevhenivna</t>
+  </si>
+  <si>
+    <t>Kazaryan Narek Petrosovych</t>
+  </si>
+  <si>
+    <t>Kashko Oleh Mykolayovych</t>
+  </si>
+  <si>
+    <t>Kotolup Yuriy Yuriyovych</t>
+  </si>
+  <si>
+    <t>Krasyuk Vitaliy Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Kudaktin Serhiy Viktorovych</t>
+  </si>
+  <si>
+    <t>Levytskyy Yaroslav Yevheniyovych</t>
+  </si>
+  <si>
+    <t>Mayboroda Lyubov Volodymyrivna</t>
+  </si>
+  <si>
+    <t>Melikova Oksana Petrivna</t>
+  </si>
+  <si>
+    <t>Mkrtchyan Araik Rafikovych</t>
+  </si>
+  <si>
+    <t>Moysiyenko Vasyl Mykolayovych</t>
+  </si>
+  <si>
+    <t>Motornyy Roman Vasylovych</t>
+  </si>
+  <si>
+    <t>Mushiyek Andriy Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Pohostinska Yuliya Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Pryadka Serhiy Mykolayovych</t>
+  </si>
+  <si>
+    <t>Ruban Serhiy Leonidovych</t>
+  </si>
+  <si>
+    <t>Salina Yuliya Ivanivna</t>
+  </si>
+  <si>
+    <t>Tronts Tymofiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Kholupnyak Kateryna Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Shabatura Serhiy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Shevchenko Hennadiy Yuriyovych</t>
+  </si>
+  <si>
+    <t>Pustovar Vladyslav Volodymyrovych</t>
+  </si>
+  <si>
     <t>Zadnipryanyy Oleksandr Vasylovych</t>
-  </si>
-[...124 lines deleted...]
-    <t>Diskant Roman Volodymyrovych</t>
   </si>
   <si>
     <t>22.07.21  10:22:46</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>22.07.21  10:18:02</t>
   </si>
@@ -323,52 +323,52 @@
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
     <col min="41" max="41" width="15"/>
     <col min="42" max="42" width="15"/>
     <col min="43" max="43" width="15"/>
     <col min="44" max="44" width="15"/>
     <col min="45" max="45" width="15"/>
     <col min="46" max="46" width="15"/>
     <col min="47" max="47" width="15"/>
     <col min="48" max="48" width="15"/>
     <col min="49" max="49" width="15"/>
-    <col min="50" max="50" width="25"/>
-    <col min="51" max="51" width="29"/>
+    <col min="50" max="50" width="34"/>
+    <col min="51" max="51" width="34"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
@@ -513,794 +513,794 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх прибудинкових територій (крім ОСББ та ЖБК) у місті Черкаси на 2019-2022рік»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>52</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>4</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>3772Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>59</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3">
         <v>34</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>3771Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AQ4" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>3770Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>59</v>
       </c>
       <c r="E5" t="s">
         <v>61</v>
       </c>
       <c r="F5">
         <v>21</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AU5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s" s="4">
         <v>64</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6">
         <v>29</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AP6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>54</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>