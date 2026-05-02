--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1503,51 +1503,51 @@
       <c r="AU2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3">
         <v>20</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>5</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
@@ -2598,51 +2598,51 @@
       <c r="AU9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ»</t>
+          <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ» права користування її частиною</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10">
         <v>13</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
@@ -4953,51 +4953,51 @@
       <c r="AU24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25">
         <v>7</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>55</v>
@@ -5110,51 +5110,51 @@
       <c r="AU25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
@@ -5738,51 +5738,51 @@
       <c r="AU29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та</t>
+          <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>17</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>55</v>
@@ -5895,51 +5895,51 @@
       <c r="AU30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY30" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
-          <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>61</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31">
         <v>16</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>4</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>55</v>
@@ -6052,51 +6052,51 @@
       <c r="AU31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY31" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та</t>
+          <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>61</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32">
         <v>10</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>55</v>
@@ -6521,51 +6521,51 @@
       <c r="AU34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY34" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>52</v>
       </c>
       <c r="E35" t="s">
         <v>69</v>
       </c>
       <c r="F35">
         <v>26</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>55</v>
@@ -6678,51 +6678,51 @@
       <c r="AU35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY35" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>53</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>3</v>
       </c>
       <c r="H36">
         <v>23</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>55</v>
@@ -6835,51 +6835,51 @@
       <c r="AU36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY36" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>98</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>52</v>
       </c>
       <c r="E37" t="s">
         <v>69</v>
       </c>
       <c r="F37">
         <v>24</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>55</v>
@@ -6992,51 +6992,51 @@
       <c r="AU37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>61</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>3</v>
       </c>
       <c r="H38">
         <v>24</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>57</v>
@@ -10760,51 +10760,51 @@
       <c r="AU61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY61" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>123</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна</t>
+          <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>52</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62">
         <v>19</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>4</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>55</v>
@@ -10917,51 +10917,51 @@
       <c r="AU62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY62" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>124</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
-          <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна</t>
+          <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>61</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <v>17</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>55</v>
@@ -13900,51 +13900,51 @@
       <c r="AU81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>143</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна</t>
+          <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>52</v>
       </c>
       <c r="E82" t="s">
         <v>69</v>
       </c>
       <c r="F82">
         <v>33</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>56</v>
@@ -14057,51 +14057,51 @@
       <c r="AU82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>144</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна</t>
+          <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>61</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
         <v>31</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>55</v>
@@ -18296,51 +18296,51 @@
       <c r="AU109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>171</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>61</v>
       </c>
       <c r="E110" t="s">
         <v>53</v>
       </c>
       <c r="F110">
         <v>19</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>56</v>
@@ -19395,51 +19395,51 @@
       <c r="AU116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY116" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>178</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
-          <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2,</t>
+          <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>61</v>
       </c>
       <c r="E117" t="s">
         <v>53</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>22</v>
       </c>
       <c r="I117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K117" t="s" s="5">
         <v>55</v>
@@ -24262,51 +24262,51 @@
       <c r="AU147" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV147" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW147" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX147" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY147" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>209</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
-          <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник</t>
+          <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D148" t="s">
         <v>61</v>
       </c>
       <c r="E148" t="s">
         <v>69</v>
       </c>
       <c r="F148">
         <v>39</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K148" t="s" s="5">
         <v>56</v>
@@ -24731,51 +24731,51 @@
       <c r="AU150" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY150" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>213</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
-          <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка,</t>
+          <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D151" t="s">
         <v>61</v>
       </c>
       <c r="E151" t="s">
         <v>53</v>
       </c>
       <c r="F151">
         <v>17</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K151" t="s" s="5">
         <v>55</v>
@@ -25202,51 +25202,51 @@
       <c r="AU153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY153" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>216</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
-          <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка,</t>
+          <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>61</v>
       </c>
       <c r="E154" t="s">
         <v>53</v>
       </c>
       <c r="F154">
         <v>15</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K154" t="s" s="5">
         <v>56</v>
@@ -29127,51 +29127,51 @@
       <c r="AU178" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW178" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX178" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY178" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>241</v>
       </c>
       <c r="C179" t="inlineStr" s="4">
         <is>
-          <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2,</t>
+          <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D179" t="s">
         <v>61</v>
       </c>
       <c r="E179" t="s">
         <v>53</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>26</v>
       </c>
       <c r="I179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K179" t="s" s="5">
         <v>57</v>
@@ -30383,51 +30383,51 @@
       <c r="AU186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY186" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>249</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
-          <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво</t>
+          <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D187" t="s">
         <v>52</v>
       </c>
       <c r="E187" t="s">
         <v>69</v>
       </c>
       <c r="F187">
         <v>28</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J187" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K187" t="s" s="5">
         <v>56</v>
@@ -30540,51 +30540,51 @@
       <c r="AU187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY187" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>250</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
-          <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового</t>
+          <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D188" t="s">
         <v>52</v>
       </c>
       <c r="E188" t="s">
         <v>69</v>
       </c>
       <c r="F188">
         <v>29</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J188" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K188" t="s" s="5">
         <v>56</v>
@@ -31325,51 +31325,51 @@
       <c r="AU192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY192" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>255</v>
       </c>
       <c r="C193" t="inlineStr" s="4">
         <is>
-          <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка,</t>
+          <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D193" t="s">
         <v>52</v>
       </c>
       <c r="E193" t="s">
         <v>69</v>
       </c>
       <c r="F193">
         <v>31</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K193" t="s" s="5">
         <v>56</v>
@@ -31482,51 +31482,51 @@
       <c r="AU193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY193" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>256</v>
       </c>
       <c r="C194" t="inlineStr" s="4">
         <is>
-          <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка,</t>
+          <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D194" t="s">
         <v>61</v>
       </c>
       <c r="E194" t="s">
         <v>53</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194">
         <v>3</v>
       </c>
       <c r="I194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J194" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K194" t="s" s="5">
         <v>55</v>
@@ -31639,51 +31639,51 @@
       <c r="AU194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY194" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>257</v>
       </c>
       <c r="C195" t="inlineStr" s="4">
         <is>
-          <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого</t>
+          <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D195" t="s">
         <v>61</v>
       </c>
       <c r="E195" t="s">
         <v>69</v>
       </c>
       <c r="F195">
         <v>26</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>2</v>
       </c>
       <c r="I195" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K195" t="s" s="5">
         <v>56</v>
@@ -31796,51 +31796,51 @@
       <c r="AU195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY195" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>258</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
-          <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника</t>
+          <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D196" t="s">
         <v>61</v>
       </c>
       <c r="E196" t="s">
         <v>69</v>
       </c>
       <c r="F196">
         <v>28</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>2</v>
       </c>
       <c r="I196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J196" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K196" t="s" s="5">
         <v>56</v>
@@ -32581,51 +32581,51 @@
       <c r="AU200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW200" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY200" t="s" s="5">
         <v>62</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>263</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
-          <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка,</t>
+          <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D201" t="s">
         <v>61</v>
       </c>
       <c r="E201" t="s">
         <v>53</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>17</v>
       </c>
       <c r="I201" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J201" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K201" t="s" s="5">
         <v>55</v>
@@ -32738,51 +32738,51 @@
       <c r="AU201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX201" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY201" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>264</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
-          <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник</t>
+          <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D202" t="s">
         <v>61</v>
       </c>
       <c r="E202" t="s">
         <v>53</v>
       </c>
       <c r="F202">
         <v>9</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202">
         <v>21</v>
       </c>
       <c r="I202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J202" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K202" t="s" s="5">
         <v>56</v>
@@ -35093,51 +35093,51 @@
       <c r="AU216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY216" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>279</v>
       </c>
       <c r="C217" t="inlineStr" s="4">
         <is>
-          <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул.</t>
+          <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул. Козацькій, для суспільних потреб – створення міського парку (набережної)</t>
         </is>
       </c>
       <c r="D217" t="s">
         <v>61</v>
       </c>
       <c r="E217" t="s">
         <v>69</v>
       </c>
       <c r="F217">
         <v>25</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>4</v>
       </c>
       <c r="I217" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J217" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K217" t="s" s="5">
         <v>55</v>
@@ -35878,51 +35878,51 @@
       <c r="AU221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW221" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY221" t="s" s="5">
         <v>62</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>284</v>
       </c>
       <c r="C222" t="inlineStr" s="4">
         <is>
-          <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна</t>
+          <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D222" t="s">
         <v>61</v>
       </c>
       <c r="E222" t="s">
         <v>69</v>
       </c>
       <c r="F222">
         <v>32</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J222" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K222" t="s" s="5">
         <v>56</v>
@@ -36035,51 +36035,51 @@
       <c r="AU222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY222" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>285</v>
       </c>
       <c r="C223" t="inlineStr" s="4">
         <is>
-          <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D223" t="s">
         <v>52</v>
       </c>
       <c r="E223" t="s">
         <v>53</v>
       </c>
       <c r="F223">
         <v>7</v>
       </c>
       <c r="G223">
         <v>5</v>
       </c>
       <c r="H223">
         <v>22</v>
       </c>
       <c r="I223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J223" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K223" t="s" s="5">
         <v>57</v>
@@ -36192,51 +36192,51 @@
       <c r="AU223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY223" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>286</v>
       </c>
       <c r="C224" t="inlineStr" s="4">
         <is>
-          <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D224" t="s">
         <v>61</v>
       </c>
       <c r="E224" t="s">
         <v>53</v>
       </c>
       <c r="F224">
         <v>2</v>
       </c>
       <c r="G224">
         <v>5</v>
       </c>
       <c r="H224">
         <v>25</v>
       </c>
       <c r="I224" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J224" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K224" t="s" s="5">
         <v>57</v>
@@ -37291,51 +37291,51 @@
       <c r="AU230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV230" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY230" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>293</v>
       </c>
       <c r="C231" t="inlineStr" s="4">
         <is>
-          <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника</t>
+          <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D231" t="s">
         <v>61</v>
       </c>
       <c r="E231" t="s">
         <v>53</v>
       </c>
       <c r="F231">
         <v>3</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>24</v>
       </c>
       <c r="I231" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J231" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K231" t="s" s="5">
         <v>55</v>
@@ -37919,51 +37919,51 @@
       <c r="AU234" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV234" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW234" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX234" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY234" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>297</v>
       </c>
       <c r="C235" t="inlineStr" s="4">
         <is>
-          <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D235" t="s">
         <v>61</v>
       </c>
       <c r="E235" t="s">
         <v>53</v>
       </c>
       <c r="F235">
         <v>6</v>
       </c>
       <c r="G235">
         <v>2</v>
       </c>
       <c r="H235">
         <v>23</v>
       </c>
       <c r="I235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K235" t="s" s="5">
         <v>55</v>
@@ -38076,51 +38076,51 @@
       <c r="AU235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV235" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW235" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY235" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>298</v>
       </c>
       <c r="C236" t="inlineStr" s="4">
         <is>
-          <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна</t>
+          <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D236" t="s">
         <v>61</v>
       </c>
       <c r="E236" t="s">
         <v>53</v>
       </c>
       <c r="F236">
         <v>2</v>
       </c>
       <c r="G236">
         <v>2</v>
       </c>
       <c r="H236">
         <v>23</v>
       </c>
       <c r="I236" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J236" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K236" t="s" s="5">
         <v>55</v>
@@ -39489,51 +39489,51 @@
       <c r="AU244" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV244" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX244" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY244" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>307</v>
       </c>
       <c r="C245" t="inlineStr" s="4">
         <is>
-          <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D245" t="s">
         <v>52</v>
       </c>
       <c r="E245" t="s">
         <v>53</v>
       </c>
       <c r="F245">
         <v>21</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>2</v>
       </c>
       <c r="I245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K245" t="s" s="5">
         <v>55</v>
@@ -39646,51 +39646,51 @@
       <c r="AU245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV245" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY245" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>308</v>
       </c>
       <c r="C246" t="inlineStr" s="4">
         <is>
-          <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D246" t="s">
         <v>61</v>
       </c>
       <c r="E246" t="s">
         <v>53</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246">
         <v>24</v>
       </c>
       <c r="I246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K246" t="s" s="5">
         <v>55</v>
@@ -39803,51 +39803,51 @@
       <c r="AU246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV246" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY246" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>309</v>
       </c>
       <c r="C247" t="inlineStr" s="4">
         <is>
-          <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D247" t="s">
         <v>61</v>
       </c>
       <c r="E247" t="s">
         <v>53</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>14</v>
       </c>
       <c r="I247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K247" t="s" s="5">
         <v>55</v>
@@ -41055,51 +41055,51 @@
       <c r="AU254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV254" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY254" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>320</v>
       </c>
       <c r="C255" t="inlineStr" s="4">
         <is>
-          <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою</t>
+          <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D255" t="s">
         <v>61</v>
       </c>
       <c r="E255" t="s">
         <v>69</v>
       </c>
       <c r="F255">
         <v>32</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J255" t="s" s="5">
         <v>62</v>
       </c>
       <c r="K255" t="s" s="5">
         <v>56</v>
@@ -42935,51 +42935,51 @@
       <c r="AU266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY266" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>334</v>
       </c>
       <c r="C267" t="inlineStr" s="4">
         <is>
-          <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D267" t="s">
         <v>52</v>
       </c>
       <c r="E267" t="s">
         <v>69</v>
       </c>
       <c r="F267">
         <v>24</v>
       </c>
       <c r="G267">
         <v>0</v>
       </c>
       <c r="H267">
         <v>0</v>
       </c>
       <c r="I267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K267" t="s" s="5">
         <v>54</v>