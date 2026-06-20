--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -9,239 +9,95 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="302">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Diskant Roman Volodymyrovych</t>
-[...127 lines deleted...]
-  <si>
     <t>27.04.21  13:21:11</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.21  13:19:01</t>
   </si>
   <si>
     <t>27.04.21  13:18:00</t>
   </si>
   <si>
     <t>27.04.21  13:16:35</t>
   </si>
   <si>
     <t>В цілому</t>
-  </si>
-[...1 lines deleted...]
-    <t>Проти</t>
   </si>
   <si>
     <t>27.04.21  13:15:27</t>
   </si>
   <si>
     <t>27.04.21  13:14:18</t>
   </si>
   <si>
     <t>3577Про надання гр. Пилипенку Д.С. земельної ділянки в оренду по вул. Смілянській, 2</t>
   </si>
   <si>
     <t>27.04.21  13:13:00</t>
   </si>
   <si>
     <t>3576Про надання гр. Пилипенку Д.С. земельної ділянки в оренду по вул. Смілянській, 2</t>
   </si>
   <si>
     <t>27.04.21  13:11:01</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>27.04.21  13:09:46</t>
   </si>
@@ -1096,44068 +952,7899 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY280"/>
+  <dimension ref="A1:H280"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...43 lines deleted...]
-    <col min="51" max="51" width="34"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C2" t="inlineStr" s="4">
+        <v>8</v>
+      </c>
+      <c r="C2" t="inlineStr" s="3">
         <is>
           <t>3583Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, 33 громадянці Цокало Є.В (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F2">
         <v>11</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr" s="4">
+        <v>11</v>
+      </c>
+      <c r="C3" t="inlineStr" s="3">
         <is>
           <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F3">
         <v>20</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>3580Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, 33 громадянці Цокало Є.В (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F4">
         <v>20</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>13</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>3579Про надання Управлінню Служби безпеки України в Черкаській області дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>10</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>15</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>3578Про надання ТОВ «Рената-2017» дозволу на розроблення документації із землеустрою по вул. Припортовій, 44/1</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>3</v>
       </c>
       <c r="H6">
         <v>16</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>16</v>
+      </c>
+      <c r="C7" t="s" s="3">
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F7">
         <v>21</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="C8" t="s" s="3">
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F8">
         <v>9</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>11</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>20</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>3575Про поновлення фізичній особі-підприємцю Галущак Оксані Леонідівні договору оренди землі по вул. Гетьмана Сагайдачного, 243</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F9">
         <v>26</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
-      <c r="I9" t="s" s="5">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C10" t="inlineStr" s="4">
+        <v>22</v>
+      </c>
+      <c r="C10" t="inlineStr" s="3">
         <is>
           <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ» права користування її частиною</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F10">
         <v>13</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
-      <c r="I10" t="s" s="5">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>3573Про надання ТОВ «ДОБРОБУД-ПАРТНЕР» дозволу на розроблення документації із землеустрою по бульв. Шевченка, 292</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F11">
         <v>26</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>3571Про надання ТОВ «ДОБРОБУД-ПАРТНЕР» дозволу на розроблення документації із землеустрою по бульв. Шевченка, 292</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F12">
         <v>14</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>25</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>3570Про надання гр. Дзюбан Т.Г. та гр. Дзюбану В.В. дозволу на розроблення документації із землеустрою по вул. Богдана Хмельницького, 10/1</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F13">
         <v>12</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>8</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C14" t="inlineStr" s="4">
+        <v>26</v>
+      </c>
+      <c r="C14" t="inlineStr" s="3">
         <is>
           <t>3569Про поновлення громадянину Цибенку Юрію Павловичу договору оренди землі по проспекту Хіміків,  на зупинці громадського транспорту «вул. В`ячеслава Чорновола»</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F14">
         <v>22</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
-      <c r="I14" t="s" s="5">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>3568Про поновлення громадянину Цибенку Юрію Павловичу договору оренди землі по проспекту Хіміків,  на зупинці громадського транспорту «вул. В`ячеслава Чорновола»</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C16" t="inlineStr" s="3">
         <is>
           <t>3567Про зміну цільового призначення земельної ділянки по вул. Різдвяній, 3, яка перебуває у власності гр. Лепедату М.А.</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F16">
         <v>27</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>3566Про зміну цільового призначення земельної ділянки по вул. Різдвяній, 3, яка перебуває у власності гр. Лепедату М.А.</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>21</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>30</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>3565Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Поліщуку О.С. (вільна земельна ділянка, учасника АТО, інваліда 2 групи)</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F18">
         <v>31</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>31</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>3562Про зміну цільового призначення земельної ділянки по вул. Благовісній, 281, яка перебуває у власності гр. Духової О.В.</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F19">
         <v>10</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>18</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>3561Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F20">
         <v>7</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>13</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>33</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>3560Про зміну цільового призначення земельної ділянки по вул. Пушкіна, 59, яка перебуває у власності гр. Крапивіної Л.Л.</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F21">
         <v>20</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <v>7</v>
       </c>
-      <c r="I21" t="s" s="5">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>3559Про зміну цільового призначення земельної ділянки по бульв. Шевченка, 317, яка перебуває у власності гр. Бьют К.А.</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F22">
         <v>27</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>35</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>3557Про зміну цільового призначення земельної ділянки по бульв. Шевченка, 317, яка перебуває у власності гр. Бьют К.А.</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F23">
         <v>16</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>36</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>3555Про погодження технічної      документації із землеустрою щодо поділу земельної ділянки ТОВ «МАКК-ТРЕЙД» по вул. Гагаріна, 41/2</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F24">
         <v>31</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>37</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F25">
         <v>7</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>38</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>39</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>3493Про надання ДЕРЖАВНІЙ УСТАНОВІ «ЧЕРКАСЬКИЙ ОБЛАСНИЙ ЛАБОРАТОРНИЙ ЦЕНТР МІНІСТЕРСТВА ОХОРОНИ ЗДОРОВ`Я УКРАЇНИ» дозволу на розроблення документації із землеустрою по вул. Менделєєва, 2</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F27">
         <v>14</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>40</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>3492Про продаж на земельних торгах  права оренди земельної ділянки по вул. Героїв Дніпра (біля будинку № 73) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F28">
         <v>3</v>
       </c>
       <c r="G28">
         <v>8</v>
       </c>
       <c r="H28">
         <v>16</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C29" t="inlineStr" s="4">
+        <v>41</v>
+      </c>
+      <c r="C29" t="inlineStr" s="3">
         <is>
           <t>3491Про продаж на земельних торгах  права оренди земельної ділянки по вул. Героїв Дніпра (біля будинку № 73) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+        <v>42</v>
+      </c>
+      <c r="C30" t="inlineStr" s="3">
         <is>
           <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>17</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>43</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F31">
         <v>16</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>44</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F32">
         <v>10</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>45</v>
+      </c>
+      <c r="C33" t="s" s="3">
+        <v>46</v>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F33">
         <v>27</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>47</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>3486Про проведення експертної грошової оцінки земельної ділянки по вул. Сержанта Волкова, 172, 174</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F34">
         <v>12</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>48</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F35">
         <v>26</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>49</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>3</v>
       </c>
       <c r="H36">
         <v>23</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F37">
         <v>24</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C38" t="inlineStr" s="4">
+        <v>51</v>
+      </c>
+      <c r="C38" t="inlineStr" s="3">
         <is>
           <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>3</v>
       </c>
       <c r="H38">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>52</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>3481Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F39">
         <v>30</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>53</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>3480Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>4</v>
       </c>
       <c r="H40">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>54</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>3479Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянину Радзюну А.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F41">
         <v>31</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>55</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>3478Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянину Радзюну А.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>3477Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 36 громадянці Фурсенко Ю.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F43">
         <v>30</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C44" t="inlineStr" s="4">
+        <v>57</v>
+      </c>
+      <c r="C44" t="inlineStr" s="3">
         <is>
           <t>3476Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 36 громадянці Фурсенко Ю.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C45" t="inlineStr" s="4">
+        <v>58</v>
+      </c>
+      <c r="C45" t="inlineStr" s="3">
         <is>
           <t>3475Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Білан М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F45">
         <v>30</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>59</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>3474Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Білан М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>60</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>3473Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 18 громадянину Фурсенку С.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F47">
         <v>29</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>61</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>3472Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 18 громадянину Фурсенку С.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>62</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>3471Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Композитора Миколи Лисенка, 22 громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F49">
         <v>31</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>63</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>3470Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Композитора Миколи Лисенка, 22 громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>64</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>3469Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Дубовику О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E51" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F51">
         <v>32</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>3468Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Дубовику О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C53" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C53" t="inlineStr" s="3">
         <is>
           <t>3467Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Праслов’янської та вул. Набережної громадянину Дерюзі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F53">
         <v>17</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>3466Про надання дозволу на розроблення документації із землеустрою на земельну ділянку біля домоволодіння по вул. Генерала Рибалка, 37 громадянину Сушич Г.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F54">
         <v>24</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>68</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>3465Про надання дозволу на розроблення документації із землеустрою на земельну ділянку біля домоволодіння по вул. Генерала Рибалка, 37 громадянину Сушич Г.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>3464Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Шилу М. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F56">
         <v>30</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>3463Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Шилу М. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E57" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>71</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>3462Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Бичовому І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E58" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F58">
         <v>33</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>72</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>3461Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Бичовому І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>3460Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Ціолковського та вул. Соснівської громадянці Куцик Г.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F60">
         <v>28</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>3459Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Ціолковського та вул. Соснівської громадянці Куцик Г.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F62">
         <v>19</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>76</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <v>17</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C64" t="inlineStr" s="4">
+        <v>77</v>
+      </c>
+      <c r="C64" t="inlineStr" s="3">
         <is>
           <t>3456Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Дубовик В.І. (вільна земельна ділянка, ветеран праці)</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F64">
         <v>29</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>78</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>3455Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Дубовик В.І. (вільна земельна ділянка, ветеран праці)</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>27</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>79</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>3454Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Сіверянському громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F66">
         <v>31</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>80</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>3453Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Сіверянському громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>27</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>81</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>3452Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Борисову М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F68">
         <v>33</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>3451Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Борисову М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E69" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>83</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>3450Про надання дозволу на розроблення документації із землеустрою по пров. Західному, 1 громадянину Никітенку Р.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F70">
         <v>31</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>84</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>3449Про надання дозволу на розроблення документації із землеустрою по пров. Західному, 1 громадянину Никітенку Р.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>85</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>3448Про передачу земельної ділянки у власність по пров. Суботівському, 22, громадянці Вікторовій О.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F72">
         <v>28</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>3447Про передачу земельної ділянки у власність по вул. Сонячній біля будинку № 5 громадянці Федорченко С.С. (вільна земельна ділянка, член багатодітної сім’ї)</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E73" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F73">
         <v>30</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C74" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C74" t="inlineStr" s="3">
         <is>
           <t>3446Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній громадянці Рак М.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F74">
         <v>30</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>88</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>3445Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній громадянці Рак М.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E75" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
         <v>27</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>89</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>3444Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул.  Сонячній громадянину Федорченку В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F76">
         <v>28</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C77" t="inlineStr" s="4">
+        <v>90</v>
+      </c>
+      <c r="C77" t="inlineStr" s="3">
         <is>
           <t>3443Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул.  Сонячній громадянину Федорченку В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E77" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>91</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>3442Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F78">
         <v>31</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="C79" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C79" t="inlineStr" s="3">
         <is>
           <t>3441Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>93</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>3440Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянці Пшеченко К.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F80">
         <v>32</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>94</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>3439Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянці Пшеченко К.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E81" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>95</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F82">
         <v>33</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>96</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E83" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>97</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>3436Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння № 27 громадянці Омельницькій Н.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F84">
         <v>11</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>8</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>98</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>3435Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Запісочній С.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F85">
         <v>32</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>99</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>3434Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Запісочній С.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E86" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>100</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>3433Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Зінченка громадянину Протасенку І.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F87">
         <v>32</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>101</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>3432Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Зінченка громадянину Протасенку І.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>102</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>3431Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ворошилову А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F89">
         <v>34</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>103</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>3430Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ворошилову А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F90">
         <v>1</v>
       </c>
       <c r="G90">
         <v>2</v>
       </c>
       <c r="H90">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>104</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>3429Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ціолковського та вул. Геронимівської громадянці Радзюн А.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F91">
         <v>34</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>105</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>3428Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ціолковського та вул. Геронимівської громадянці Радзюн А.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E92" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>3</v>
       </c>
       <c r="H92">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>106</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>3427Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Макарову А.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F93">
         <v>32</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>107</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>3426Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Макарову А.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E94" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>108</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>3425Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Титова, 31  громадянці Сидоренко Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E95" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F95">
         <v>27</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>109</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>3424Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 5/4 громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E96" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F96">
         <v>35</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>110</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>3423Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 5/4 громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>3</v>
       </c>
       <c r="H97">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>111</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>3422Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E98" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F98">
         <v>30</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C99" t="inlineStr" s="4">
+        <v>112</v>
+      </c>
+      <c r="C99" t="inlineStr" s="3">
         <is>
           <t>3421Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E99" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F99">
         <v>1</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>23</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>113</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>3420Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Пічкуренко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E100" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F100">
         <v>31</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>114</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>3419Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Пічкуренко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E101" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F101">
         <v>1</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+        <v>115</v>
+      </c>
+      <c r="C102" t="inlineStr" s="3">
         <is>
           <t>3418Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E102" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F102">
         <v>31</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+        <v>116</v>
+      </c>
+      <c r="C103" t="inlineStr" s="3">
         <is>
           <t>3417Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E103" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103">
         <v>30</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>117</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>3416Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F104">
         <v>21</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>6</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>118</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>3415Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E105" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F105">
         <v>4</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>119</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>3414Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Толчинській Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F106">
         <v>34</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>120</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>3413Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Толчинській Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E107" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>121</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>3412Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F108">
         <v>32</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>122</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>3411Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>3</v>
       </c>
       <c r="H109">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>123</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F110">
         <v>19</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>124</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>3409Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E111" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F111">
         <v>28</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>125</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>3408Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E112" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>28</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>126</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>3407Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 12 громадянці Чулюк-Заграй Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E113" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F113">
         <v>27</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>127</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>3406Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 27/3, громадянці Хирній Т.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E114" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F114">
         <v>28</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>128</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>3405Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E115" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F115">
         <v>31</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C116" t="inlineStr" s="4">
+        <v>129</v>
+      </c>
+      <c r="C116" t="inlineStr" s="3">
         <is>
           <t>3404Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E116" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>2</v>
       </c>
       <c r="H116">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="C117" t="inlineStr" s="4">
+        <v>130</v>
+      </c>
+      <c r="C117" t="inlineStr" s="3">
         <is>
           <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E117" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C118" t="inlineStr" s="4">
+        <v>131</v>
+      </c>
+      <c r="C118" t="inlineStr" s="3">
         <is>
           <t>3402Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102, громадянці Бандуровій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F118">
         <v>25</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>132</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>3401Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Буковському А. М. (вільна земельна ділянка)  </t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F119">
         <v>23</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>133</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>3400Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Буковському А. М. (вільна земельна ділянка)  </t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E120" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F120">
         <v>5</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>134</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>3399Про надання дозволу на розроблення документації із землеустрою громадянці Івашині В.О. по пров. Західному (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E121" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F121">
         <v>35</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>135</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>3398Про надання дозволу на розроблення документації із землеустрою громадянці Івашині В.О. по пров. Західному (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E122" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F122">
         <v>1</v>
       </c>
       <c r="G122">
         <v>3</v>
       </c>
       <c r="H122">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>136</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>3397Про передачу земельної ділянки у власність по вул. Дахнівській, біля будівлі № 25 громадянці Козубенко М.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F123">
         <v>30</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="C124" t="inlineStr" s="4">
+        <v>137</v>
+      </c>
+      <c r="C124" t="inlineStr" s="3">
         <is>
           <t>3396Про передачу земельної ділянки у власність по вул. Дахнівській, біля будівлі № 25 громадянці Козубенко М.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E124" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>2</v>
       </c>
       <c r="H124">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="C125" t="inlineStr" s="4">
+        <v>138</v>
+      </c>
+      <c r="C125" t="inlineStr" s="3">
         <is>
           <t>3395Про передачу земельної ділянки у власність по вул. Архітектора Городецького, 13 громадянці Журбі І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E125" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F125">
         <v>22</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="C126" t="inlineStr" s="4">
+        <v>139</v>
+      </c>
+      <c r="C126" t="inlineStr" s="3">
         <is>
           <t>3394Про передачу земельної ділянки у власність по вул. Архітектора Городецького, 13 громадянці Журбі І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E126" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F126">
         <v>7</v>
       </c>
       <c r="G126">
         <v>2</v>
       </c>
       <c r="H126">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="C127" t="inlineStr" s="4">
+        <v>140</v>
+      </c>
+      <c r="C127" t="inlineStr" s="3">
         <is>
           <t>3393Про передачу земельної ділянки у власність по вул. Композитора Миколи Лисенка, 49, громадянці Шпарі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F127">
         <v>27</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="C128" t="inlineStr" s="4">
+        <v>141</v>
+      </c>
+      <c r="C128" t="inlineStr" s="3">
         <is>
           <t>3392Про передачу земельної ділянки у власність по вул. Композитора Миколи Лисенка, 49, громадянці Шпарі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E128" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>27</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="C129" t="inlineStr" s="4">
+        <v>142</v>
+      </c>
+      <c r="C129" t="inlineStr" s="3">
         <is>
           <t>3391Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Грибної та вул. Онопрієнка громадянці Джулай Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F129">
         <v>36</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="C130" t="inlineStr" s="4">
+        <v>143</v>
+      </c>
+      <c r="C130" t="inlineStr" s="3">
         <is>
           <t>3390Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Грибної та вул. Онопрієнка громадянці Джулай Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E130" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>2</v>
       </c>
       <c r="H130">
         <v>27</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="C131" t="inlineStr" s="4">
+        <v>144</v>
+      </c>
+      <c r="C131" t="inlineStr" s="3">
         <is>
           <t>3389Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 14/4, громадянці Сафоновій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E131" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F131">
         <v>32</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C132" t="inlineStr" s="4">
+        <v>145</v>
+      </c>
+      <c r="C132" t="inlineStr" s="3">
         <is>
           <t>3388Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. В’ячеслава Чорновола, 97, громадянину Зубачу М.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E132" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F132">
         <v>19</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C133" t="inlineStr" s="4">
+        <v>146</v>
+      </c>
+      <c r="C133" t="inlineStr" s="3">
         <is>
           <t>3387Про поновлення договору оренди землі громадянину Артеменку С. О. по вул. Грузиненка, 9 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E133" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F133">
         <v>22</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C134" t="inlineStr" s="4">
+        <v>147</v>
+      </c>
+      <c r="C134" t="inlineStr" s="3">
         <is>
           <t>3386Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 10/2 громадянці Онопрієнко О.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E134" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F134">
         <v>7</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>9</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C135" t="inlineStr" s="4">
+        <v>148</v>
+      </c>
+      <c r="C135" t="inlineStr" s="3">
         <is>
           <t>3385Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F135">
         <v>34</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C136" t="inlineStr" s="4">
+        <v>149</v>
+      </c>
+      <c r="C136" t="inlineStr" s="3">
         <is>
           <t>3384Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F136">
         <v>1</v>
       </c>
       <c r="G136">
         <v>3</v>
       </c>
       <c r="H136">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="C137" t="inlineStr" s="4">
+        <v>150</v>
+      </c>
+      <c r="C137" t="inlineStr" s="3">
         <is>
           <t>3383Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E137" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F137">
         <v>35</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="C138" t="inlineStr" s="4">
+        <v>151</v>
+      </c>
+      <c r="C138" t="inlineStr" s="3">
         <is>
           <t>3382Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E138" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F138">
         <v>2</v>
       </c>
       <c r="G138">
         <v>2</v>
       </c>
       <c r="H138">
         <v>29</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="C139" t="inlineStr" s="4">
+        <v>152</v>
+      </c>
+      <c r="C139" t="inlineStr" s="3">
         <is>
           <t>3381Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 32 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E139" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F139">
         <v>35</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C140" t="inlineStr" s="4">
+        <v>153</v>
+      </c>
+      <c r="C140" t="inlineStr" s="3">
         <is>
           <t>3380Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 32 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E140" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>31</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="C141" t="inlineStr" s="4">
+        <v>154</v>
+      </c>
+      <c r="C141" t="inlineStr" s="3">
         <is>
           <t>3379Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 26 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F141">
         <v>33</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="C142" t="inlineStr" s="4">
+        <v>155</v>
+      </c>
+      <c r="C142" t="inlineStr" s="3">
         <is>
           <t>3378Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 26 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E142" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142">
         <v>32</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="C143" t="inlineStr" s="4">
+        <v>156</v>
+      </c>
+      <c r="C143" t="inlineStr" s="3">
         <is>
           <t>3377Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному, 12, громадянину Каткову А.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E143" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F143">
         <v>33</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C144" t="inlineStr" s="4">
+        <v>157</v>
+      </c>
+      <c r="C144" t="inlineStr" s="3">
         <is>
           <t>3375Про передачу земельної ділянки у власність по вул. Ціолковського, 27/5 громадянці Круковській А.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E144" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F144">
         <v>30</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C145" t="inlineStr" s="4">
+        <v>158</v>
+      </c>
+      <c r="C145" t="inlineStr" s="3">
         <is>
           <t>3374Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E145" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F145">
         <v>24</v>
       </c>
       <c r="G145">
         <v>2</v>
       </c>
       <c r="H145">
         <v>8</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C146" t="inlineStr" s="4">
+        <v>159</v>
+      </c>
+      <c r="C146" t="inlineStr" s="3">
         <is>
           <t>3372Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E146" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F146">
         <v>21</v>
       </c>
       <c r="G146">
         <v>2</v>
       </c>
       <c r="H146">
         <v>11</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="C147" t="inlineStr" s="4">
+        <v>160</v>
+      </c>
+      <c r="C147" t="inlineStr" s="3">
         <is>
           <t>3371Про затвердження містобудівної документації «Внесення змін до генерального плану міста Черкаси (Актуалізація)»</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E147" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F147">
         <v>11</v>
       </c>
       <c r="G147">
         <v>3</v>
       </c>
       <c r="H147">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="C148" t="inlineStr" s="4">
+        <v>161</v>
+      </c>
+      <c r="C148" t="inlineStr" s="3">
         <is>
           <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E148" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F148">
         <v>39</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>162</v>
+      </c>
+      <c r="C149" t="s" s="3">
+        <v>163</v>
       </c>
       <c r="D149" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E149" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F149">
         <v>15</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C150" t="inlineStr" s="4">
+        <v>164</v>
+      </c>
+      <c r="C150" t="inlineStr" s="3">
         <is>
           <t>3330Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Титова, 31  громадянці Сидоренко Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E150" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F150">
         <v>18</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="C151" t="inlineStr" s="4">
+        <v>165</v>
+      </c>
+      <c r="C151" t="inlineStr" s="3">
         <is>
           <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E151" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F151">
         <v>17</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="C152" t="inlineStr" s="4">
+        <v>166</v>
+      </c>
+      <c r="C152" t="inlineStr" s="3">
         <is>
           <t>3327Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F152">
         <v>26</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="C153" t="inlineStr" s="4">
+        <v>167</v>
+      </c>
+      <c r="C153" t="inlineStr" s="3">
         <is>
           <t>3324Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E153" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F153">
         <v>21</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="C154" t="inlineStr" s="4">
+        <v>168</v>
+      </c>
+      <c r="C154" t="inlineStr" s="3">
         <is>
           <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E154" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F154">
         <v>15</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="C155" t="inlineStr" s="4">
+        <v>169</v>
+      </c>
+      <c r="C155" t="inlineStr" s="3">
         <is>
           <t>3321Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E155" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>16</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C156" t="inlineStr" s="4">
+        <v>170</v>
+      </c>
+      <c r="C156" t="inlineStr" s="3">
         <is>
           <t>3320Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Пахарів Хутір та пров. Західного громадянці Михайлевській В.Д. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E156" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F156">
         <v>26</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C157" t="inlineStr" s="4">
+        <v>171</v>
+      </c>
+      <c r="C157" t="inlineStr" s="3">
         <is>
           <t>3319Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кобзарській громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E157" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F157">
         <v>23</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C158" t="inlineStr" s="4">
+        <v>172</v>
+      </c>
+      <c r="C158" t="inlineStr" s="3">
         <is>
           <t>3318Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E158" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F158">
         <v>17</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C159" t="inlineStr" s="4">
+        <v>173</v>
+      </c>
+      <c r="C159" t="inlineStr" s="3">
         <is>
           <t>3252Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E159" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F159">
         <v>2</v>
       </c>
       <c r="G159">
         <v>7</v>
       </c>
       <c r="H159">
         <v>21</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="C160" t="inlineStr" s="4">
+        <v>174</v>
+      </c>
+      <c r="C160" t="inlineStr" s="3">
         <is>
           <t>3251Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E160" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F160">
         <v>18</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="C161" t="inlineStr" s="4">
+        <v>175</v>
+      </c>
+      <c r="C161" t="inlineStr" s="3">
         <is>
           <t>3250Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E161" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F161">
         <v>6</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="C162" t="inlineStr" s="4">
+        <v>176</v>
+      </c>
+      <c r="C162" t="inlineStr" s="3">
         <is>
           <t>3248Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E162" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F162">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162">
         <v>13</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="C163" t="inlineStr" s="4">
+        <v>177</v>
+      </c>
+      <c r="C163" t="inlineStr" s="3">
         <is>
           <t>3247Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E163" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F163">
         <v>21</v>
       </c>
       <c r="G163">
         <v>7</v>
       </c>
       <c r="H163">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="C164" t="inlineStr" s="4">
+        <v>178</v>
+      </c>
+      <c r="C164" t="inlineStr" s="3">
         <is>
           <t>3246Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E164" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F164">
         <v>1</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="C165" t="inlineStr" s="4">
+        <v>179</v>
+      </c>
+      <c r="C165" t="inlineStr" s="3">
         <is>
           <t>3317Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E165" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
       <c r="G165">
         <v>7</v>
       </c>
       <c r="H165">
         <v>19</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="C166" t="inlineStr" s="4">
+        <v>180</v>
+      </c>
+      <c r="C166" t="inlineStr" s="3">
         <is>
           <t>3316Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Омельченко О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F166">
         <v>26</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="C167" t="inlineStr" s="4">
+        <v>181</v>
+      </c>
+      <c r="C167" t="inlineStr" s="3">
         <is>
           <t>3315Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E167" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F167">
         <v>3</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167">
         <v>17</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="C168" t="inlineStr" s="4">
+        <v>182</v>
+      </c>
+      <c r="C168" t="inlineStr" s="3">
         <is>
           <t>3314Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D168" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E168" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F168">
         <v>18</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="C169" t="inlineStr" s="4">
+        <v>183</v>
+      </c>
+      <c r="C169" t="inlineStr" s="3">
         <is>
           <t>3313Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D169" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E169" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F169">
         <v>21</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="C170" t="inlineStr" s="4">
+        <v>184</v>
+      </c>
+      <c r="C170" t="inlineStr" s="3">
         <is>
           <t>3312Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 27 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E170" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F170">
         <v>27</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="C171" t="inlineStr" s="4">
+        <v>185</v>
+      </c>
+      <c r="C171" t="inlineStr" s="3">
         <is>
           <t>3311Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D171" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E171" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
         <v>3</v>
       </c>
       <c r="H171">
         <v>23</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="C172" t="inlineStr" s="4">
+        <v>186</v>
+      </c>
+      <c r="C172" t="inlineStr" s="3">
         <is>
           <t>3310Про передачу земельної ділянки у власність по вул. Галини Буркацької, 101, громадянину Байді В.П. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D172" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E172" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F172">
         <v>24</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="C173" t="inlineStr" s="4">
+        <v>187</v>
+      </c>
+      <c r="C173" t="inlineStr" s="3">
         <is>
           <t>3309Про передачу земельної ділянки у власність по вул. Галини Буркацької, 101, громадянину Байді В.П. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E173" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F173">
         <v>2</v>
       </c>
       <c r="G173">
         <v>4</v>
       </c>
       <c r="H173">
         <v>19</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="C174" t="inlineStr" s="4">
+        <v>188</v>
+      </c>
+      <c r="C174" t="inlineStr" s="3">
         <is>
           <t>3308Про передачу земельної ділянки у власність по вул. Богдана Хмельницького, 43а, громадянину Боровику М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E174" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F174">
         <v>28</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="C175" t="inlineStr" s="4">
+        <v>189</v>
+      </c>
+      <c r="C175" t="inlineStr" s="3">
         <is>
           <t>3307Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E175" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F175">
         <v>9</v>
       </c>
       <c r="G175">
         <v>2</v>
       </c>
       <c r="H175">
         <v>14</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="C176" t="inlineStr" s="4">
+        <v>190</v>
+      </c>
+      <c r="C176" t="inlineStr" s="3">
         <is>
           <t>3306Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського громадянці Перев’язко Н.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E176" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F176">
         <v>27</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="C177" t="inlineStr" s="4">
+        <v>191</v>
+      </c>
+      <c r="C177" t="inlineStr" s="3">
         <is>
           <t>3304Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянці Щербініній Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E177" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F177">
         <v>25</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="C178" t="inlineStr" s="4">
+        <v>192</v>
+      </c>
+      <c r="C178" t="inlineStr" s="3">
         <is>
           <t>3303Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянці Щербініній Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E178" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F178">
         <v>1</v>
       </c>
       <c r="G178">
         <v>5</v>
       </c>
       <c r="H178">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="C179" t="inlineStr" s="4">
+        <v>193</v>
+      </c>
+      <c r="C179" t="inlineStr" s="3">
         <is>
           <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E179" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="C180" t="inlineStr" s="4">
+        <v>194</v>
+      </c>
+      <c r="C180" t="inlineStr" s="3">
         <is>
           <t>3301Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102/1, громадянці Циганенко К.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E180" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F180">
         <v>24</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="C181" t="inlineStr" s="4">
+        <v>195</v>
+      </c>
+      <c r="C181" t="inlineStr" s="3">
         <is>
           <t>3299Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102, громадянці Бандуровій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E181" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F181">
         <v>20</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="C182" t="inlineStr" s="4">
+        <v>196</v>
+      </c>
+      <c r="C182" t="inlineStr" s="3">
         <is>
           <t>3298Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянину Щербініну О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F182">
         <v>27</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C183" t="inlineStr" s="4">
+        <v>197</v>
+      </c>
+      <c r="C183" t="inlineStr" s="3">
         <is>
           <t>3297Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянину Щербініну О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E183" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183">
         <v>11</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C184" t="inlineStr" s="4">
+        <v>198</v>
+      </c>
+      <c r="C184" t="inlineStr" s="3">
         <is>
           <t>3296Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. В’ячеслава Чорновола, 97, громадянину Зубачу М.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E184" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F184">
         <v>18</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="C185" t="inlineStr" s="4">
+        <v>199</v>
+      </c>
+      <c r="C185" t="inlineStr" s="3">
         <is>
           <t>3295Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Пацаєва та вул. Зінченка громадянці Коломієць Т.Ю. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F185">
         <v>27</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="C186" t="inlineStr" s="4">
+        <v>200</v>
+      </c>
+      <c r="C186" t="inlineStr" s="3">
         <is>
           <t>3294Про поновлення договору оренди землі громадянину Артеменку С. О. по вул. Грузиненка, 9 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E186" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F186">
         <v>18</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="C187" t="inlineStr" s="4">
+        <v>201</v>
+      </c>
+      <c r="C187" t="inlineStr" s="3">
         <is>
           <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D187" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E187" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F187">
         <v>28</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C188" t="inlineStr" s="4">
+        <v>202</v>
+      </c>
+      <c r="C188" t="inlineStr" s="3">
         <is>
           <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D188" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F188">
         <v>29</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="C189" t="inlineStr" s="4">
+        <v>203</v>
+      </c>
+      <c r="C189" t="inlineStr" s="3">
         <is>
           <t>3291Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Горіховій, 12  громадянці Коноваловій К.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D189" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F189">
         <v>28</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="C190" t="inlineStr" s="4">
+        <v>204</v>
+      </c>
+      <c r="C190" t="inlineStr" s="3">
         <is>
           <t>3290Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Горіховій, 12  громадянці Коноваловій К.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E190" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F190">
         <v>1</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C191" t="inlineStr" s="4">
+        <v>205</v>
+      </c>
+      <c r="C191" t="inlineStr" s="3">
         <is>
           <t>3289Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського громадянці Перев’язко Н.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E191" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F191">
         <v>16</v>
       </c>
       <c r="G191">
         <v>2</v>
       </c>
       <c r="H191">
         <v>9</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="C192" t="inlineStr" s="4">
+        <v>206</v>
+      </c>
+      <c r="C192" t="inlineStr" s="3">
         <is>
           <t>3288Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Кісільову О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E192" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F192">
         <v>3</v>
       </c>
       <c r="G192">
         <v>2</v>
       </c>
       <c r="H192">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="C193" t="inlineStr" s="4">
+        <v>207</v>
+      </c>
+      <c r="C193" t="inlineStr" s="3">
         <is>
           <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D193" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E193" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F193">
         <v>31</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="C194" t="inlineStr" s="4">
+        <v>208</v>
+      </c>
+      <c r="C194" t="inlineStr" s="3">
         <is>
           <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D194" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E194" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="C195" t="inlineStr" s="4">
+        <v>209</v>
+      </c>
+      <c r="C195" t="inlineStr" s="3">
         <is>
           <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E195" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F195">
         <v>26</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C196" t="inlineStr" s="4">
+        <v>210</v>
+      </c>
+      <c r="C196" t="inlineStr" s="3">
         <is>
           <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D196" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E196" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F196">
         <v>28</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="C197" t="inlineStr" s="4">
+        <v>211</v>
+      </c>
+      <c r="C197" t="inlineStr" s="3">
         <is>
           <t>3283Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Дахнівській, громадянину Вороному Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D197" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="C198" t="inlineStr" s="4">
+        <v>212</v>
+      </c>
+      <c r="C198" t="inlineStr" s="3">
         <is>
           <t>3282Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Дахнівській, громадянину Вороному Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D198" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E198" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F198">
         <v>2</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C199" t="inlineStr" s="4">
+        <v>213</v>
+      </c>
+      <c r="C199" t="inlineStr" s="3">
         <is>
           <t>3281Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля будинку № 8, громадянину Витріщаку А.П. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D199" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E199" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F199">
         <v>2</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199">
         <v>18</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="C200" t="inlineStr" s="4">
+        <v>214</v>
+      </c>
+      <c r="C200" t="inlineStr" s="3">
         <is>
           <t>3280Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D200" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F200">
         <v>26</v>
       </c>
       <c r="G200">
         <v>5</v>
       </c>
       <c r="H200">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="C201" t="inlineStr" s="4">
+        <v>215</v>
+      </c>
+      <c r="C201" t="inlineStr" s="3">
         <is>
           <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D201" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E201" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>17</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C202" t="inlineStr" s="4">
+        <v>216</v>
+      </c>
+      <c r="C202" t="inlineStr" s="3">
         <is>
           <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D202" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F202">
         <v>9</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202">
         <v>21</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="C203" t="inlineStr" s="4">
+        <v>217</v>
+      </c>
+      <c r="C203" t="inlineStr" s="3">
         <is>
           <t>3276Про передачу земельної ділянки у власність на розі вул. Грибної та вул. Онопрієнка громадянину Кириленку В.І. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D203" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E203" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F203">
         <v>29</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="C204" t="inlineStr" s="4">
+        <v>218</v>
+      </c>
+      <c r="C204" t="inlineStr" s="3">
         <is>
           <t>3274Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D204" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E204" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>20</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="C205" t="inlineStr" s="4">
+        <v>219</v>
+      </c>
+      <c r="C205" t="inlineStr" s="3">
         <is>
           <t>3273Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D205" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E205" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205">
         <v>21</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="C206" t="inlineStr" s="4">
+        <v>220</v>
+      </c>
+      <c r="C206" t="inlineStr" s="3">
         <is>
           <t>3272Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D206" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E206" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F206">
         <v>12</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="C207" t="inlineStr" s="4">
+        <v>221</v>
+      </c>
+      <c r="C207" t="inlineStr" s="3">
         <is>
           <t>3271Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D207" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E207" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F207">
         <v>3</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C208" t="inlineStr" s="4">
+        <v>222</v>
+      </c>
+      <c r="C208" t="inlineStr" s="3">
         <is>
           <t>3270Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Зінченка та вул. Пацаєва громадянину Чигрину С.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D208" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F208">
         <v>2</v>
       </c>
       <c r="G208">
         <v>3</v>
       </c>
       <c r="H208">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="C209" t="inlineStr" s="4">
+        <v>223</v>
+      </c>
+      <c r="C209" t="inlineStr" s="3">
         <is>
           <t>3269Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Тургенєва громадянину Прудкому О.М. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D209" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E209" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F209">
         <v>28</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="C210" t="inlineStr" s="4">
+        <v>224</v>
+      </c>
+      <c r="C210" t="inlineStr" s="3">
         <is>
           <t>3268Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D210" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E210" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
         <v>3</v>
       </c>
       <c r="H210">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="C211" t="inlineStr" s="4">
+        <v>225</v>
+      </c>
+      <c r="C211" t="inlineStr" s="3">
         <is>
           <t>3267Про відмову у передачі земельної ділянки у власність по вул. Грузиненка громадянину Гончарову О.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D211" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E211" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F211">
         <v>14</v>
       </c>
       <c r="G211">
         <v>4</v>
       </c>
       <c r="H211">
         <v>12</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="C212" t="inlineStr" s="4">
+        <v>226</v>
+      </c>
+      <c r="C212" t="inlineStr" s="3">
         <is>
           <t>3266Про відмову у передачі земельної ділянки у власність по вул. Грузиненка громадянину Гончарову О.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D212" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E212" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F212">
         <v>15</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212">
         <v>12</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="C213" t="inlineStr" s="4">
+        <v>227</v>
+      </c>
+      <c r="C213" t="inlineStr" s="3">
         <is>
           <t>3265Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D213" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E213" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F213">
         <v>9</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>7</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="C214" t="inlineStr" s="4">
+        <v>228</v>
+      </c>
+      <c r="C214" t="inlineStr" s="3">
         <is>
           <t>3264Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Карбишева,  громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D214" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E214" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F214">
         <v>19</v>
       </c>
       <c r="G214">
         <v>2</v>
       </c>
       <c r="H214">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="C215" t="inlineStr" s="4">
+        <v>229</v>
+      </c>
+      <c r="C215" t="inlineStr" s="3">
         <is>
           <t>3263Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Карбишева громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D215" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E215" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F215">
         <v>25</v>
       </c>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="C216" t="inlineStr" s="4">
+        <v>230</v>
+      </c>
+      <c r="C216" t="inlineStr" s="3">
         <is>
           <t>3261Про відмову Управлінню Служби безпеки України в Черкаській області у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D216" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E216" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F216">
         <v>23</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="C217" t="inlineStr" s="4">
+        <v>231</v>
+      </c>
+      <c r="C217" t="inlineStr" s="3">
         <is>
           <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул. Козацькій, для суспільних потреб – створення міського парку (набережної)</t>
         </is>
       </c>
       <c r="D217" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E217" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F217">
         <v>25</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="C218" t="inlineStr" s="4">
+        <v>232</v>
+      </c>
+      <c r="C218" t="inlineStr" s="3">
         <is>
           <t>3257Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Шевченку Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D218" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E218" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F218">
         <v>25</v>
       </c>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218">
         <v>6</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="C219" t="inlineStr" s="4">
+        <v>233</v>
+      </c>
+      <c r="C219" t="inlineStr" s="3">
         <is>
           <t>3256Про надання ТОВ «АТБ-МАРКЕТ» земельної ділянки в оренду по вул. Пацаєва, 8/вул. Нарбутівська, 208</t>
         </is>
       </c>
       <c r="D219" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E219" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F219">
         <v>33</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="C220" t="inlineStr" s="4">
+        <v>234</v>
+      </c>
+      <c r="C220" t="inlineStr" s="3">
         <is>
           <t>3255Про погодження технічної      документації із землеустрою щодо поділу земельної ділянки ТОВ «МАКК-ТРЕЙД» по вул. Гагаріна, 41/2</t>
         </is>
       </c>
       <c r="D220" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E220" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F220">
         <v>12</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>9</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="C221" t="inlineStr" s="4">
+        <v>235</v>
+      </c>
+      <c r="C221" t="inlineStr" s="3">
         <is>
           <t>3254Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D221" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E221" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F221">
         <v>27</v>
       </c>
       <c r="G221">
         <v>6</v>
       </c>
       <c r="H221">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="C222" t="inlineStr" s="4">
+        <v>236</v>
+      </c>
+      <c r="C222" t="inlineStr" s="3">
         <is>
           <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D222" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E222" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F222">
         <v>32</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="C223" t="inlineStr" s="4">
+        <v>237</v>
+      </c>
+      <c r="C223" t="inlineStr" s="3">
         <is>
           <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D223" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E223" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F223">
         <v>7</v>
       </c>
       <c r="G223">
         <v>5</v>
       </c>
       <c r="H223">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="C224" t="inlineStr" s="4">
+        <v>238</v>
+      </c>
+      <c r="C224" t="inlineStr" s="3">
         <is>
           <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D224" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E224" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F224">
         <v>2</v>
       </c>
       <c r="G224">
         <v>5</v>
       </c>
       <c r="H224">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="C225" t="inlineStr" s="4">
+        <v>239</v>
+      </c>
+      <c r="C225" t="inlineStr" s="3">
         <is>
           <t>3241Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166а (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D225" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E225" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F225">
         <v>22</v>
       </c>
       <c r="G225">
         <v>3</v>
       </c>
       <c r="H225">
         <v>10</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="C226" t="inlineStr" s="4">
+        <v>240</v>
+      </c>
+      <c r="C226" t="inlineStr" s="3">
         <is>
           <t>3240Про розроблення детального плану території в межах вул. Верхня Горова, пров. Грузевича, вул. Гагаріна та Небесної Сотні в місті Черкаси</t>
         </is>
       </c>
       <c r="D226" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E226" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F226">
         <v>32</v>
       </c>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="C227" t="inlineStr" s="4">
+        <v>241</v>
+      </c>
+      <c r="C227" t="inlineStr" s="3">
         <is>
           <t>3239Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D227" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E227" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F227">
         <v>7</v>
       </c>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227">
         <v>21</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="C228" t="inlineStr" s="4">
+        <v>242</v>
+      </c>
+      <c r="C228" t="inlineStr" s="3">
         <is>
           <t>3238Про надання дозволу на розробку проєкту землеустрою з організації та встановлення меж території природно-заповідного фонду «Лісова пісня»</t>
         </is>
       </c>
       <c r="D228" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E228" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F228">
         <v>11</v>
       </c>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228">
         <v>16</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="C229" t="inlineStr" s="4">
+        <v>243</v>
+      </c>
+      <c r="C229" t="inlineStr" s="3">
         <is>
           <t>3237Про розроблення детального плану території в межах бул. Шевченка, вул. Кривалівська, Припортова, Волкова та В’ячеслава Чорновола в місті Черкаси</t>
         </is>
       </c>
       <c r="D229" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E229" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F229">
         <v>25</v>
       </c>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="C230" t="inlineStr" s="4">
+        <v>244</v>
+      </c>
+      <c r="C230" t="inlineStr" s="3">
         <is>
           <t>3236Про внесення змін до детального плану території між вулицею 30-річчя Перемоги та аеропортом в місті Черкаси</t>
         </is>
       </c>
       <c r="D230" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E230" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F230">
         <v>25</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="C231" t="inlineStr" s="4">
+        <v>245</v>
+      </c>
+      <c r="C231" t="inlineStr" s="3">
         <is>
           <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D231" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E231" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F231">
         <v>3</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C232" t="inlineStr" s="4">
+        <v>246</v>
+      </c>
+      <c r="C232" t="inlineStr" s="3">
         <is>
           <t>3647Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Захлестуну В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D232" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E232" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F232">
         <v>30</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="C233" t="inlineStr" s="4">
+        <v>247</v>
+      </c>
+      <c r="C233" t="inlineStr" s="3">
         <is>
           <t>3646Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Захлестуну В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D233" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E233" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F233">
         <v>3</v>
       </c>
       <c r="G233">
         <v>3</v>
       </c>
       <c r="H233">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C234" t="inlineStr" s="4">
+        <v>248</v>
+      </c>
+      <c r="C234" t="inlineStr" s="3">
         <is>
           <t>3645Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Вовченку Р.В. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D234" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E234" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F234">
         <v>4</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234">
         <v>26</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="C235" t="inlineStr" s="4">
+        <v>249</v>
+      </c>
+      <c r="C235" t="inlineStr" s="3">
         <is>
           <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D235" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E235" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F235">
         <v>6</v>
       </c>
       <c r="G235">
         <v>2</v>
       </c>
       <c r="H235">
         <v>23</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="C236" t="inlineStr" s="4">
+        <v>250</v>
+      </c>
+      <c r="C236" t="inlineStr" s="3">
         <is>
           <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D236" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E236" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F236">
         <v>2</v>
       </c>
       <c r="G236">
         <v>2</v>
       </c>
       <c r="H236">
         <v>23</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="C237" t="inlineStr" s="4">
+        <v>251</v>
+      </c>
+      <c r="C237" t="inlineStr" s="3">
         <is>
           <t>3640Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D237" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F237">
         <v>30</v>
       </c>
       <c r="G237">
         <v>0</v>
       </c>
       <c r="H237">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="C238" t="inlineStr" s="4">
+        <v>252</v>
+      </c>
+      <c r="C238" t="inlineStr" s="3">
         <is>
           <t>3639Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D238" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E238" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F238">
         <v>2</v>
       </c>
       <c r="G238">
         <v>3</v>
       </c>
       <c r="H238">
         <v>25</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="C239" t="inlineStr" s="4">
+        <v>253</v>
+      </c>
+      <c r="C239" t="inlineStr" s="3">
         <is>
           <t>3638Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D239" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E239" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>0</v>
       </c>
       <c r="H239">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="C240" t="inlineStr" s="4">
+        <v>254</v>
+      </c>
+      <c r="C240" t="inlineStr" s="3">
         <is>
           <t>3637Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D240" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E240" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F240">
         <v>30</v>
       </c>
       <c r="G240">
         <v>0</v>
       </c>
       <c r="H240">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="C241" t="inlineStr" s="4">
+        <v>255</v>
+      </c>
+      <c r="C241" t="inlineStr" s="3">
         <is>
           <t>3636Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D241" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E241" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F241">
         <v>2</v>
       </c>
       <c r="G241">
         <v>5</v>
       </c>
       <c r="H241">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="C242" t="inlineStr" s="4">
+        <v>256</v>
+      </c>
+      <c r="C242" t="inlineStr" s="3">
         <is>
           <t>3635Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D242" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E242" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F242">
         <v>20</v>
       </c>
       <c r="G242">
         <v>0</v>
       </c>
       <c r="H242">
         <v>12</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="C243" t="inlineStr" s="4">
+        <v>257</v>
+      </c>
+      <c r="C243" t="inlineStr" s="3">
         <is>
           <t>3634Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D243" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E243" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F243">
         <v>32</v>
       </c>
       <c r="G243">
         <v>0</v>
       </c>
       <c r="H243">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="C244" t="inlineStr" s="4">
+        <v>258</v>
+      </c>
+      <c r="C244" t="inlineStr" s="3">
         <is>
           <t>3632Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D244" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E244" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F244">
         <v>9</v>
       </c>
       <c r="G244">
         <v>2</v>
       </c>
       <c r="H244">
         <v>17</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="C245" t="inlineStr" s="4">
+        <v>259</v>
+      </c>
+      <c r="C245" t="inlineStr" s="3">
         <is>
           <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D245" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E245" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F245">
         <v>21</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>2</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C246" t="inlineStr" s="4">
+        <v>260</v>
+      </c>
+      <c r="C246" t="inlineStr" s="3">
         <is>
           <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D246" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E246" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="C247" t="inlineStr" s="4">
+        <v>261</v>
+      </c>
+      <c r="C247" t="inlineStr" s="3">
         <is>
           <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D247" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E247" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>0</v>
       </c>
       <c r="H247">
         <v>14</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="C248" t="inlineStr" s="4">
+        <v>262</v>
+      </c>
+      <c r="C248" t="inlineStr" s="3">
         <is>
           <t>3628Про надання дозволу на розробку проєкту землеустрою з організації та встановлення меж території природно-заповідного фонду «Лісова пісня»</t>
         </is>
       </c>
       <c r="D248" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E248" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F248">
         <v>5</v>
       </c>
       <c r="G248">
         <v>0</v>
       </c>
       <c r="H248">
         <v>22</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>263</v>
+      </c>
+      <c r="C249" t="s" s="3">
+        <v>264</v>
       </c>
       <c r="D249" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E249" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F249">
         <v>38</v>
       </c>
       <c r="G249">
         <v>0</v>
       </c>
       <c r="H249">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>265</v>
+      </c>
+      <c r="C250" t="s" s="3">
+        <v>266</v>
       </c>
       <c r="D250" t="s">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="E250" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F250">
         <v>39</v>
       </c>
       <c r="G250">
         <v>0</v>
       </c>
       <c r="H250">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="C251" t="inlineStr" s="4">
+        <v>268</v>
+      </c>
+      <c r="C251" t="inlineStr" s="3">
         <is>
           <t>3613Про затвердження містобудівної документації «Внесення змін до генерального плану міста Черкаси (Актуалізація)»</t>
         </is>
       </c>
       <c r="D251" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E251" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F251">
         <v>23</v>
       </c>
       <c r="G251">
         <v>5</v>
       </c>
       <c r="H251">
         <v>4</v>
-      </c>
-[...127 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="C252" t="inlineStr" s="4">
+        <v>269</v>
+      </c>
+      <c r="C252" t="inlineStr" s="3">
         <is>
           <t>3610Про розгляд електронної петиції щодо демонтажу пам’ятного знаку учасникам операції «Дунай» по бульвару Шевченка</t>
         </is>
       </c>
       <c r="D252" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E252" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F252">
         <v>22</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>9</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="C253" t="inlineStr" s="4">
+        <v>270</v>
+      </c>
+      <c r="C253" t="inlineStr" s="3">
         <is>
           <t>3608Про розгляд електронної петиції щодо демонтажу пам’ятного знаку учасникам операції «Дунай» по бульвару Шевченка</t>
         </is>
       </c>
       <c r="D253" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E253" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F253">
         <v>2</v>
       </c>
       <c r="G253">
         <v>0</v>
       </c>
       <c r="H253">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="C254" t="inlineStr" s="4">
+        <v>271</v>
+      </c>
+      <c r="C254" t="inlineStr" s="3">
         <is>
           <t>3607Про розгляд електронної петиції щодо капітального ремонту об’їзного шляху з вул. Генерала Момота</t>
         </is>
       </c>
       <c r="D254" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E254" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F254">
         <v>16</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="C255" t="inlineStr" s="4">
+        <v>272</v>
+      </c>
+      <c r="C255" t="inlineStr" s="3">
         <is>
           <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D255" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E255" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F255">
         <v>32</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="C256" t="inlineStr" s="4">
+        <v>273</v>
+      </c>
+      <c r="C256" t="inlineStr" s="3">
         <is>
           <t>3605Про внесення змін до рішення Черкаської міської ради від 13.05.2016 № 2-579 «Про затвердження Програми забезпечення правопорядку в місті Черкаси на 2016-2021 роки»</t>
         </is>
       </c>
       <c r="D256" t="s">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="E256" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F256">
         <v>17</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256">
         <v>13</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="C257" t="inlineStr" s="4">
+        <v>274</v>
+      </c>
+      <c r="C257" t="inlineStr" s="3">
         <is>
           <t>3604Про створення ініціативної групи з підготовки установчих зборів для формування Молодіжної ради при Черкаській міській раді</t>
         </is>
       </c>
       <c r="D257" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E257" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F257">
         <v>30</v>
       </c>
       <c r="G257">
         <v>2</v>
       </c>
       <c r="H257">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="C258" t="inlineStr" s="4">
+        <v>275</v>
+      </c>
+      <c r="C258" t="inlineStr" s="3">
         <is>
           <t>3603Про внесення змін до рішення Черкаської міської ради від 15.03.2016 № 2-299 «Про затвердження стипендії міської ради та міського голови провідним спортсменам м. Черкаси»</t>
         </is>
       </c>
       <c r="D258" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E258" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F258">
         <v>36</v>
       </c>
       <c r="G258">
         <v>0</v>
       </c>
       <c r="H258">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="C259" t="inlineStr" s="4">
+        <v>276</v>
+      </c>
+      <c r="C259" t="inlineStr" s="3">
         <is>
           <t>3602Про внесення змін до рішення Черкаської міської ради від 24.12.2020 №2-50 «Про деякі питання оренди комунального майна територіальної громади міста Черкаси»</t>
         </is>
       </c>
       <c r="D259" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E259" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F259">
         <v>33</v>
       </c>
       <c r="G259">
         <v>0</v>
       </c>
       <c r="H259">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>277</v>
+      </c>
+      <c r="C260" t="s" s="3">
+        <v>278</v>
       </c>
       <c r="D260" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E260" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F260">
         <v>38</v>
       </c>
       <c r="G260">
         <v>0</v>
       </c>
       <c r="H260">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>279</v>
+      </c>
+      <c r="C261" t="s" s="3">
+        <v>280</v>
       </c>
       <c r="D261" t="s">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="E261" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F261">
         <v>37</v>
       </c>
       <c r="G261">
         <v>0</v>
       </c>
       <c r="H261">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="C262" t="inlineStr" s="4">
+        <v>281</v>
+      </c>
+      <c r="C262" t="inlineStr" s="3">
         <is>
           <t>3592Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Підгірній громадянину Сороці І.О. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D262" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E262" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F262">
         <v>29</v>
       </c>
       <c r="G262">
         <v>0</v>
       </c>
       <c r="H262">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="C263" t="inlineStr" s="4">
+        <v>282</v>
+      </c>
+      <c r="C263" t="inlineStr" s="3">
         <is>
           <t>3588Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грибній, 84, громадянці Чумак В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D263" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E263" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F263">
         <v>21</v>
       </c>
       <c r="G263">
         <v>0</v>
       </c>
       <c r="H263">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C264" t="inlineStr" s="4">
+        <v>283</v>
+      </c>
+      <c r="C264" t="inlineStr" s="3">
         <is>
           <t>3587Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грибній, 84, громадянці Чумак В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D264" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E264" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F264">
         <v>4</v>
       </c>
       <c r="G264">
         <v>0</v>
       </c>
       <c r="H264">
         <v>10</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="C265" t="inlineStr" s="4">
+        <v>284</v>
+      </c>
+      <c r="C265" t="inlineStr" s="3">
         <is>
           <t>3586Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянці Крись Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D265" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E265" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F265">
         <v>13</v>
       </c>
       <c r="G265">
         <v>0</v>
       </c>
       <c r="H265">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="C266" t="inlineStr" s="4">
+        <v>285</v>
+      </c>
+      <c r="C266" t="inlineStr" s="3">
         <is>
           <t>3585Про відмову в передачі земельної ділянки у власність по пров. Медичному, 10/1 громадянці Шапарєвій О.В. (існуюче домоволодіння, земельна ділянка перебуває у користуванні)</t>
         </is>
       </c>
       <c r="D266" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E266" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F266">
         <v>13</v>
       </c>
       <c r="G266">
         <v>0</v>
       </c>
       <c r="H266">
         <v>7</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C267" t="inlineStr" s="4">
+        <v>286</v>
+      </c>
+      <c r="C267" t="inlineStr" s="3">
         <is>
           <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D267" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E267" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F267">
         <v>24</v>
       </c>
       <c r="G267">
         <v>0</v>
       </c>
       <c r="H267">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="C268" t="inlineStr" s="4">
+        <v>287</v>
+      </c>
+      <c r="C268" t="inlineStr" s="3">
         <is>
           <t>3164Про зміну назви комунального підприємства «Придніпровська служба утримання будинків» Черкаської міської ради та затвердження його Статуту в новій редакції</t>
         </is>
       </c>
       <c r="D268" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E268" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F268">
         <v>25</v>
       </c>
       <c r="G268">
         <v>0</v>
       </c>
       <c r="H268">
         <v>6</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="C269" t="inlineStr" s="4">
+        <v>288</v>
+      </c>
+      <c r="C269" t="inlineStr" s="3">
         <is>
           <t>3163Про розгляд електронної петиції від 13.12.2020 № Че/1371-еп щодо перейменування вулиці Василини на вулицю Василя Стуса</t>
         </is>
       </c>
       <c r="D269" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E269" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F269">
         <v>20</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="C270" t="inlineStr" s="4">
+        <v>289</v>
+      </c>
+      <c r="C270" t="inlineStr" s="3">
         <is>
           <t>3162Про розгляд електронної петиції від 13.12.2020 № Че/1371-еп щодо перейменування вулиці Василини на вулицю Василя Стуса</t>
         </is>
       </c>
       <c r="D270" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E270" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
         <v>0</v>
       </c>
       <c r="H270">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C271" t="inlineStr" s="4">
+        <v>290</v>
+      </c>
+      <c r="C271" t="inlineStr" s="3">
         <is>
           <t>3161Про затвердження Положення про платні послуги, які надаються закладами охорони здоров’я - комунальними некомерційними підприємствами Черкаської міської ради</t>
         </is>
       </c>
       <c r="D271" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E271" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F271">
         <v>38</v>
       </c>
       <c r="G271">
         <v>0</v>
       </c>
       <c r="H271">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="C272" t="inlineStr" s="4">
+        <v>291</v>
+      </c>
+      <c r="C272" t="inlineStr" s="3">
         <is>
           <t>3160Про затвердження Програми боротьби з карантинними бур’янами у м. Черкаси на 2021 – 2027 роки</t>
         </is>
       </c>
       <c r="D272" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E272" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F272">
         <v>37</v>
       </c>
       <c r="G272">
         <v>0</v>
       </c>
       <c r="H272">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>292</v>
+      </c>
+      <c r="C273" t="s" s="3">
+        <v>293</v>
       </c>
       <c r="D273" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E273" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F273">
         <v>34</v>
       </c>
       <c r="G273">
         <v>0</v>
       </c>
       <c r="H273">
         <v>5</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="C274" t="inlineStr" s="4">
+        <v>294</v>
+      </c>
+      <c r="C274" t="inlineStr" s="3">
         <is>
           <t>3152Про затвердження Програми капітального ремонту, реконструкції багатоквартирних житлових будинків та їх прибудинкових територій  у місті Черкаси на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D274" t="s">
-        <v>315</v>
+        <v>267</v>
       </c>
       <c r="E274" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F274">
         <v>2</v>
       </c>
       <c r="G274">
         <v>3</v>
       </c>
       <c r="H274">
         <v>24</v>
-      </c>
-[...127 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="C275" t="inlineStr" s="4">
+        <v>295</v>
+      </c>
+      <c r="C275" t="inlineStr" s="3">
         <is>
           <t>3151Про розгляд електронної петиції від 28.05.2020 № Че/1108-еп про припинення свавілля «Нової якості»</t>
         </is>
       </c>
       <c r="D275" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E275" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F275">
         <v>11</v>
       </c>
       <c r="G275">
         <v>6</v>
       </c>
       <c r="H275">
         <v>3</v>
-      </c>
-[...127 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="C276" t="inlineStr" s="4">
+        <v>296</v>
+      </c>
+      <c r="C276" t="inlineStr" s="3">
         <is>
           <t>3150Про внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 `Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів`</t>
         </is>
       </c>
       <c r="D276" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E276" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F276">
         <v>41</v>
       </c>
       <c r="G276">
         <v>0</v>
       </c>
       <c r="H276">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="C277" t="inlineStr" s="4">
+        <v>297</v>
+      </c>
+      <c r="C277" t="inlineStr" s="3">
         <is>
           <t>3144Про доручення департаменту економіки та розвитку  Черкаської міської ради  стосовно здійснення виплат Барабосі О.В.</t>
         </is>
       </c>
       <c r="D277" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E277" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
         <v>32</v>
       </c>
       <c r="H277">
         <v>6</v>
-      </c>
-[...127 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="C278" t="inlineStr" s="4">
+        <v>298</v>
+      </c>
+      <c r="C278" t="inlineStr" s="3">
         <is>
           <t>3143Про внесення змін до рішення Черкаської міської ради від 16.06.2017 № 2-2202 «Про  затвердження Програми сприяння залученню інвестицій та розвитку підприємництва у м.Черкаси на 2017-2021 роки»</t>
         </is>
       </c>
       <c r="D278" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E278" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F278">
         <v>38</v>
       </c>
       <c r="G278">
         <v>0</v>
       </c>
       <c r="H278">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="C279" t="inlineStr" s="4">
+        <v>299</v>
+      </c>
+      <c r="C279" t="inlineStr" s="3">
         <is>
           <t>3140Про внесення змін до рішення Черкаської міської ради від 10.11.2017 № 2-2578 «Про затвердження міської соціальної програми «Турбота» на період з 2018 до 2022»</t>
         </is>
       </c>
       <c r="D279" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E279" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F279">
         <v>37</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279">
         <v>1</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>300</v>
+      </c>
+      <c r="C280" t="s" s="3">
+        <v>301</v>
       </c>
       <c r="D280" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E280" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="F280">
         <v>38</v>
       </c>
       <c r="G280">
         <v>0</v>
       </c>
       <c r="H280">
         <v>0</v>
-      </c>
-[...127 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>