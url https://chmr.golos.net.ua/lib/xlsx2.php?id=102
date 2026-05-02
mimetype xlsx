--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2905,51 +2905,51 @@
         <v>55</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX14"/>
       <c r="AY14" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>82</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>2697Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>2697Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. В’ячеслава Чорновола біля будівлі № 164 А  </t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15">
         <v>15</v>
       </c>
       <c r="G15">
         <v>7</v>
       </c>
       <c r="H15">
         <v>16</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>65</v>
@@ -3060,51 +3060,51 @@
         <v>55</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX15"/>
       <c r="AY15" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>83</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>2696Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>2696Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки на розі бул. Шевченка та вул. В’ячеслава Чорновола</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="F16">
         <v>10</v>
       </c>
       <c r="G16">
         <v>18</v>
       </c>
       <c r="H16">
         <v>9</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>65</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>65</v>
@@ -3370,51 +3370,51 @@
         <v>55</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX17"/>
       <c r="AY17" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>85</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>2694Про надання громадянці Моцар Ю. В. дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки та про проведення експертної грошової оцінки земельної</t>
+          <t>2694Про надання громадянці Моцар Ю. В. дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Лук’янова, 5/1 в  м. Черкаси</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18">
         <v>38</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
@@ -4610,51 +4610,51 @@
         <v>54</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX25"/>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>2686Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Смілянській біля житлового будинку № 117 (викопіювання від 27.11.2019) громадянину Нікітенку</t>
+          <t>2686Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Смілянській біля житлового будинку № 117 (викопіювання від 27.11.2019) громадянину Нікітенку О. О. (вільна земельна ділянка під гараж, учасник АТО)</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26">
         <v>28</v>
       </c>
       <c r="G26">
         <v>3</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>54</v>
@@ -4765,51 +4765,51 @@
         <v>54</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX26"/>
       <c r="AY26" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>2685Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Генерала Момота та вул. Смаглія (викопіювання від 09.04.2019) громадянину Мудрому Я. З.</t>
+          <t>2685Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Генерала Момота та вул. Смаглія (викопіювання від 09.04.2019) громадянину Мудрому Я. З. (вільна земельна ділянка під гараж, інвалід 2 групи, учасник АТО)</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>60</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27">
         <v>23</v>
       </c>
       <c r="G27">
         <v>5</v>
       </c>
       <c r="H27">
         <v>10</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>54</v>
@@ -5075,51 +5075,51 @@
         <v>54</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX28"/>
       <c r="AY28" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>96</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>2683Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Лукавенку В.О. (вільна земельна ділянка, учасник бойових</t>
+          <t>2683Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Лукавенку В.О. (вільна земельна ділянка, учасник бойових дій)</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>60</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29">
         <v>39</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>54</v>
@@ -6780,51 +6780,51 @@
         <v>55</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX39"/>
       <c r="AY39" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>2672Про надання Черкаській загальноосвітній школі І - ІІІ ступенів № 29 Черкаської міської ради Черкаської області земельної ділянки у постійне користування по вул. Карбишева, 5 (вільна земельна</t>
+          <t>2672Про надання Черкаській загальноосвітній школі І - ІІІ ступенів № 29 Черкаської міської ради Черкаської області земельної ділянки у постійне користування по вул. Карбишева, 5 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>60</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40">
         <v>36</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>54</v>
@@ -6935,51 +6935,51 @@
         <v>54</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX40"/>
       <c r="AY40" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>2671Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>2671Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гоголя біля будинку № 323</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>60</v>
       </c>
       <c r="E41" t="s">
         <v>64</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>3</v>
       </c>
       <c r="H41">
         <v>33</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>55</v>
@@ -7245,51 +7245,51 @@
         <v>54</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX42"/>
       <c r="AY42" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>110</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
-          <t>2669Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку біля будинку № 367/1 по бульв. Шевченка громадянину Пляшечку Ю. В. (інвалід 2 групи, вільна земельна</t>
+          <t>2669Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку біля будинку № 367/1 по бульв. Шевченка громадянину Пляшечку Ю. В. (інвалід 2 групи, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>60</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43">
         <v>38</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>54</v>
@@ -7706,51 +7706,51 @@
         <v>57</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX45"/>
       <c r="AY45" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
-          <t>2658Про розгляд електронної петиції від 28.09.2019 № Че/954-еп «Про зменшення вартості «Кошторису витрат на утримання будинків та прибудинкових територій» на суму ПДВ ТОВ «Управлінська компанія</t>
+          <t>2658Про розгляд електронної петиції від 28.09.2019 № Че/954-еп «Про зменшення вартості «Кошторису витрат на утримання будинків та прибудинкових територій» на суму ПДВ ТОВ «Управлінська компанія «Нова якість»</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>52</v>
       </c>
       <c r="E46" t="s">
         <v>53</v>
       </c>
       <c r="F46">
         <v>37</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>54</v>
@@ -8016,51 +8016,51 @@
         <v>54</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX47"/>
       <c r="AY47" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
-          <t>2656Про розгляд електронної петиції від 07.10.2020      № Че/1249-еп щодо ремонту прибудинкової проїзної частини в дворах та благоустрою для людей з обмеженими можливостями за адресами вул.</t>
+          <t>2656Про розгляд електронної петиції від 07.10.2020      № Че/1249-еп щодо ремонту прибудинкової проїзної частини в дворах та благоустрою для людей з обмеженими можливостями за адресами вул. В’ячеслава Галви, 39,41, вул. Самійла Кішки, 218, 218/1, 220 та просп. Хіміків, 45</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>52</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48">
         <v>25</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>12</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>54</v>
@@ -8171,51 +8171,51 @@
         <v>54</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX48"/>
       <c r="AY48" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>118</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
-          <t>2655Про розгляд електронної петиції від 07.10.2020      № Че/1249-еп щодо ремонту прибудинкової проїзної частини в дворах та благоустрою для людей з обмеженими можливостями за адресами вул.</t>
+          <t>2655Про розгляд електронної петиції від 07.10.2020      № Че/1249-еп щодо ремонту прибудинкової проїзної частини в дворах та благоустрою для людей з обмеженими можливостями за адресами вул. В’ячеслава Галви, 39,41, вул. Самійла Кішки, 218, 218/1, 220 та просп. Хіміків, 45</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>60</v>
       </c>
       <c r="E49" t="s">
         <v>64</v>
       </c>
       <c r="F49">
         <v>10</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>24</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>55</v>
@@ -9407,51 +9407,51 @@
         <v>54</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX56"/>
       <c r="AY56" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>128</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
-          <t>2644Про  відмову релігійній організації «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТОЇ ВЕЛИКОМУЧЕНИЦІ   ВАРВАРИ ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М.</t>
+          <t>2644Про  відмову релігійній організації «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТОЇ ВЕЛИКОМУЧЕНИЦІ   ВАРВАРИ ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М. ЧЕРКАСИ» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці  Руставі, будинок 25/1 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>52</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
       <c r="F57">
         <v>37</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>54</v>
@@ -9870,51 +9870,51 @@
         <v>54</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX59"/>
       <c r="AY59" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>132</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>2636Про звернення до Президента України, Верховної ради України та Кабінету Міністрів України щодо необґрунтованого збільшення вартості енергоносіїв та введення мораторію терміном на один</t>
+          <t>2636Про звернення до Президента України, Верховної ради України та Кабінету Міністрів України щодо необґрунтованого збільшення вартості енергоносіїв та введення мораторію терміном на один рік на підвищення тарифів на енергоносії</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>52</v>
       </c>
       <c r="E60" t="s">
         <v>53</v>
       </c>
       <c r="F60">
         <v>28</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60">
         <v>5</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>54</v>
@@ -10025,51 +10025,51 @@
         <v>54</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX60"/>
       <c r="AY60" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>133</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>2632Про звернення до Президента України, Верховної ради України та Кабінету Міністрів України щодо необґрунтованого збільшення вартості енергоносіїв та введення мораторію терміном на один</t>
+          <t>2632Про звернення до Президента України, Верховної ради України та Кабінету Міністрів України щодо необґрунтованого збільшення вартості енергоносіїв та введення мораторію терміном на один рік на підвищення тарифів на енергоносії</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>70</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
       <c r="F61">
         <v>35</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>54</v>
@@ -10337,51 +10337,51 @@
       <c r="AU62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY62" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>135</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
-          <t>2813Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Самійла Кішки біля будинку № 216 (викопіювання від 13.03.2020) громадянину Ворошилову А. А.</t>
+          <t>2813Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Самійла Кішки біля будинку № 216 (викопіювання від 13.03.2020) громадянину Ворошилову А. А. (вільна земельна ділянка під гараж)</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>60</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63">
         <v>34</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>54</v>
@@ -10651,51 +10651,51 @@
       <c r="AU64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY64" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>137</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
-          <t>2811Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні дозволу на розроблення документації із землеустрою по вул. Гагаріна, між узв. Білоцерківським та узв. Івана Франка (вільна</t>
+          <t>2811Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні дозволу на розроблення документації із землеустрою по вул. Гагаріна, між узв. Білоцерківським та узв. Івана Франка (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>52</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
       <c r="F65">
         <v>34</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>54</v>
@@ -10808,51 +10808,51 @@
       <c r="AU65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>138</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>2810Про відмову Громадській організації «Спілка інвалідів «Говерла» у наданні дозволу на розроблення документації із землеустрою на розі вул. Нижня Горова та вул. Сергія Амброса (вільна</t>
+          <t>2810Про відмову Громадській організації «Спілка інвалідів «Говерла» у наданні дозволу на розроблення документації із землеустрою на розі вул. Нижня Горова та вул. Сергія Амброса (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>60</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66">
         <v>33</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>54</v>
@@ -14254,51 +14254,51 @@
       <c r="AU87" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY87" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>164</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
-          <t>2788Про розгляд листа Представництва Американського Об’єднання Комітетів для Євреїв Бувшого Радянського Союзу щодо прохання надати дозвіл на виготовлення проєкту землеустрою щодо</t>
+          <t>2788Про розгляд листа Представництва Американського Об’єднання Комітетів для Євреїв Бувшого Радянського Союзу щодо прохання надати дозвіл на виготовлення проєкту землеустрою щодо організації і встановлення меж території давніх поховань – «Єврейський цвинтар» в районі вулиці Героїв Чорнобиля - бульвар Шевченка</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>52</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88">
         <v>37</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K88" t="s" s="5">
         <v>54</v>
@@ -15039,51 +15039,51 @@
       <c r="AU92" t="s" s="5">
         <v>65</v>
       </c>
       <c r="AV92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY92" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>169</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
-          <t>2781Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянам Макієвському О.П., Панченко Г.М., Макієвській М.О. (існуюче</t>
+          <t>2781Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянам Макієвському О.П., Панченко Г.М., Макієвській М.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>60</v>
       </c>
       <c r="E93" t="s">
         <v>64</v>
       </c>
       <c r="F93">
         <v>8</v>
       </c>
       <c r="G93">
         <v>2</v>
       </c>
       <c r="H93">
         <v>25</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K93" t="s" s="5">
         <v>55</v>
@@ -15353,51 +15353,51 @@
       <c r="AU94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY94" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>171</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
-          <t>2778Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянам Макієвському О.П., Панченко Г.М., Макієвській М.О. (існуюче</t>
+          <t>2778Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянам Макієвському О.П., Панченко Г.М., Макієвській М.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>52</v>
       </c>
       <c r="E95" t="s">
         <v>64</v>
       </c>
       <c r="F95">
         <v>10</v>
       </c>
       <c r="G95">
         <v>3</v>
       </c>
       <c r="H95">
         <v>21</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J95" t="s" s="5">
         <v>65</v>
       </c>
       <c r="K95" t="s" s="5">
         <v>55</v>
@@ -15981,51 +15981,51 @@
       <c r="AU98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY98" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>175</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
-          <t>2774Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кобзарській біля будинку № 1 (викопіювання від 27.12.2019) громадянину Стояненку В. В. (вільна</t>
+          <t>2774Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кобзарській біля будинку № 1 (викопіювання від 27.12.2019) громадянину Стояненку В. В. (вільна земельна ділянка під гараж, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D99" t="s">
         <v>60</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99">
         <v>38</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>54</v>
@@ -16295,51 +16295,51 @@
       <c r="AU100" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY100" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>177</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
-          <t>2772Про відмову у наданні ПрАТ «Черкаське обласне підприємство автобусних станцій» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166/1 (вільна земельна</t>
+          <t>2772Про відмову у наданні ПрАТ «Черкаське обласне підприємство автобусних станцій» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166/1 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>60</v>
       </c>
       <c r="E101" t="s">
         <v>53</v>
       </c>
       <c r="F101">
         <v>33</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>3</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>54</v>
@@ -18018,51 +18018,51 @@
       <c r="AU111" t="s" s="5">
         <v>65</v>
       </c>
       <c r="AV111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX111" t="s" s="5">
         <v>65</v>
       </c>
       <c r="AY111" t="s" s="5">
         <v>65</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>190</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
-          <t>2760Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 27 громадянці Борисовій О.В. (вільна земельна ділянка, член сім’ї</t>
+          <t>2760Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 27 громадянці Борисовій О.В. (вільна земельна ділянка, член сім’ї померлого учасника АТО)</t>
         </is>
       </c>
       <c r="D112" t="s">
         <v>60</v>
       </c>
       <c r="E112" t="s">
         <v>53</v>
       </c>
       <c r="F112">
         <v>39</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K112" t="s" s="5">
         <v>54</v>