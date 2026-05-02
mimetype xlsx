--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -9,1887 +9,380 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>I сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Діскант Роман Володимирович</t>
-[...127 lines deleted...]
-  <si>
     <t>10.12.20  10:48:55</t>
   </si>
   <si>
     <t>2543Про постійні комісії Черкаської міської ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 41</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>За</t>
-[...7 lines deleted...]
-  <si>
     <t>10.12.20  10:12:30</t>
   </si>
   <si>
     <t>2542Про порядок денний</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>Проти: 10</t>
   </si>
   <si>
     <t>Утримались: 2</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>10.12.20  11:08:34</t>
   </si>
   <si>
     <t>2555Про затвердження Регламенту Черкаської міської ради</t>
   </si>
   <si>
     <t>За: 39</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>10.12.20  11:06:26</t>
   </si>
   <si>
     <t>2554Про постійні комісії Черкаської міської ради</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>За: 35</t>
   </si>
   <si>
     <t>Утримались: 6</t>
-  </si>
-[...28 lines deleted...]
-    <t>Відсут.: 0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY10"/>
+  <dimension ref="A1:H10"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
-    <col min="8" max="8" width="15"/>
-[...42 lines deleted...]
-    <col min="51" max="51" width="45"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>54</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>63</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>63</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>73</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>