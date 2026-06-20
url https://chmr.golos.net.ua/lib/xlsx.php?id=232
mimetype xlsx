--- v1 (2026-03-17)
+++ v2 (2026-06-20)
@@ -9,232 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXXXI сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Діскант Роман Володимирович</t>
-[...118 lines deleted...]
-  <si>
     <t>26.06.25  10:42:45</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...7 lines deleted...]
-  <si>
     <t>11380Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>11381Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>26.06.25  10:47:49</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>26.06.25  10:48:35</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>26.06.25  10:49:32</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>26.06.25  11:02:44</t>
   </si>
   <si>
     <t>11456Про поновлення договору оренди землі ФОП Шуруповій Н.О по вул. Смілянській, 78</t>
   </si>
   <si>
     <t>11457Про надання гр. Каленчук Т.В. земельної ділянки в оренду по вул. Смілянській, 159/2</t>
   </si>
   <si>
     <t>11458Про надання ТОВ «БАСТЕТТІ» земельної ділянки в оренду по вул. Максима Залізняка, 146</t>
   </si>
   <si>
     <t>11459Про надання ТОВ «СОФІПРАЙМ» земельної ділянки в оренду по вул. Максима Залізняка, 146</t>
@@ -290,53 +158,50 @@
   <si>
     <t>За: 9</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>26.06.25  11:06:46</t>
   </si>
   <si>
     <t>За: 13</t>
   </si>
   <si>
     <t>26.06.25  11:07:34</t>
   </si>
   <si>
     <t>За основу і в цілому (2/3  від складу ради)</t>
   </si>
   <si>
     <t>За: 7</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>26.06.25  11:08:46</t>
   </si>
   <si>
     <t>26.06.25  11:09:59</t>
   </si>
   <si>
     <t>За: 3</t>
   </si>
   <si>
     <t>Утримались: 7</t>
   </si>
   <si>
     <t>26.06.25  11:11:19</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>26.06.25  11:12:07</t>
   </si>
   <si>
     <t>26.06.25  11:12:52</t>
   </si>
   <si>
     <t>За: 26</t>
@@ -441,24336 +306,4559 @@
     <t>26.06.25  11:38:10</t>
   </si>
   <si>
     <t>26.06.25  11:39:02</t>
   </si>
   <si>
     <t>11515Про надання ПАТ «ЧЕРКАСИОБЛЕНЕРГО» земельної ділянки в оренду</t>
   </si>
   <si>
     <t>26.06.25  11:39:46</t>
   </si>
   <si>
     <t>11516Про відмову у наданні земельної ділянки в постійне користування</t>
   </si>
   <si>
     <t>26.06.25  11:40:41</t>
   </si>
   <si>
     <t>26.06.25  11:42:07</t>
   </si>
   <si>
     <t>За: 21</t>
   </si>
   <si>
     <t>26.06.25  11:42:46</t>
-  </si>
-[...172 lines deleted...]
-    <t>Відсут.: 20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AV163"/>
+  <dimension ref="A1:H163"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...40 lines deleted...]
-    <col min="48" max="48" width="47"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>11359Про затвердження міської програми стимулювання педагогічних працівників закладів дошкільної освіти міста Черкаси на 2026-2028 роки</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>11360Про затвердження програми підтримки  об’єднань  співвласників багатоквартирних будинків (ОСББ, асоціацій ОСББ) у м. Черкаси  на 2025-2028 роки</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H3" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>11361Про внесення змін до рішення Черкаської міської ради від 05.12.2024 № 68-5 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2025-2027 роки»</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G4" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H4" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>11362Про внесення змін до рішення міської ради від 19.10.2023 №48-12 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2024–2026 роки»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>11363Про внесення змін до рішення Черкаської міської ради від 28.03.2024 № 55-9 «Про затвердження Програми забезпечення виконання судових рішень на 2024–2025 роки»</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G6" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H6" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>11364Про затвердження Програми  підтримки Головного управління ДПС у Черкаській області на 2025 рік</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G7" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>11365Про передачу у власність  Черкаської міської територіальної громади та у господарське відання, баланс КПТМ «Черкаситеплокомуненерго» теплових мереж</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G8" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>11366Про передачу у власність Черкаської міської територіальної громади та у господарське відання, баланс  КП «Черкасиводоканал» зовнішніх інженерних мереж водопостачання та водовідведення до багатоповерхових житлових будинків</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>11367Про передачу у власність Черкаської міської територіальної громади та у господарське відання, баланс  КП «Черкасиводоканал» зовнішніх інженерних мереж водопостачання та водовідведення до багатоповерхового житлового будинку</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>11368Про згоду щодо безоплатної передачі у власність Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>11369Про визначення балансоутримувачем спортивного майданчика біля гуртожитку по вул. Нарбутівська, 281 КП «Благоустрій» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>11370Про внесення змін та доповнень до рішення Черкаської міської ради від 13.05.2016 №2-570 «Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №5-531 «Про перелік об’єктів  права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне управління»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>11371Про затвердження в новій редакції Положення про управління інспектування Черкаської міської ради</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>11372Про розгляд електронної петиції від 06.05.2025 № Че/2480-еп «Ремонт дитячого майданчика на площі 700-річчя»</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>11373Про розгляд електронної петиції від 04.04.2025 №Че/2471-еп щодо ремонту дорожнього покриття міжквартального проїзду по вул. Нарбутівська, 158</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>11374Про затвердження Статуту комунального підприємства «Черкасиводоканал» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>11375Про надання дозволу на списання з балансу департаменту архітектури та містобудування основних засобів</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G18" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>11376Про перепрофілювання Черкаського фізико-математичного ліцею  (ФІМЛІ) Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G19" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>11377Про внесення змін до рішення Черкаської міської ради №79-40 від 22.05.2025 «Про затвердження статуту комунального підприємства «Черкасиелектротранс» Черкаської міської ради в новій редакції</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>11378Про внесення змін та доповнень до рішення міської ради від 04.02.2025 №73-5 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2025 році»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H21" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>11379Про звернення депутатів Черкаської міської ради до Верховної Ради України та Кабінету Міністрів України</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G22" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H22" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C23" t="s" s="4">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H23" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="C24" t="s" s="4">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G24" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H24" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>11382Про внесення змін до рішення міської ради від 24.12.2024 № 70-3 «Про бюджет Черкаської міської територіальної громади на 2025 рік (2357600000)</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E25" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H25" t="s">
-        <v>58</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>11383Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 «Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020–2025 роки»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E26" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H26" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>11384Про надання ДЕПАРТАМЕНТУ ЖИТЛОВО-КОМУНАЛЬНОГО КОМПЛЕКСУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розробку робочого проекту землеустрою земельної ділянки щодо зняття, перенесення, збереження та використання поверхневого шару ґрунту (родючого шару ґрунту) земельної ділянки, розташованої по вул. Промисловій</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H27" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>11389Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Михайла Грушевського, 34 громадянину Сердечному В.О.</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G28" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H28" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>11390Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Заводському, 72 громадянці Василенко Н.І.</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H29" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>11391Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Праведниці Шулежко, 61 громадянці Соловйовій Н.М.</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>11392Про передачу земельної ділянки у власність в межах існуючого домоволодіння по бульв. Шевченка, 32 громадянам Курилу І.Г., Курилу В.І.</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H31" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>11393Про передачу земельної ділянки у власність в межах існуючого домоволодіння по бульв. Шевченка, 37 громадянкам Зінченко І.В., Зінченко Н.В.</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H32" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>11394Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Набережній, 126/1 громадянам Бондаренку С.Ф., Бондаренко Н.В.</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E33" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G33" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H33" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>11395Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Казбетській, 40 громадянці Слюсар В.В.</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E34" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G34" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H34" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>11396Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Надпільній, 331/6 громадянину Щербакову А.Є.</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E35" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G35" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H35" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>11397Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Митрополита Липківського, 1/2 громадянам Мажановій Г.В., Мажанову О.В., Мажанову Б.В.</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G36" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H36" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>11398Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 231 громадянці Романенко Л.М.</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E37" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G37" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H37" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>11399Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Макара Мухи, 7 громадянам Шармару М.І., Шармар І.В.</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G38" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H38" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>11400Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Надпільній, 384 громадянці Коломієць Я.В.</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E39" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G39" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H39" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>11401Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Ярослава Чалого, 56 громадянці Тихоненко С.В.</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>11402Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Глібова, 8 громадянці Титаренко О.В.</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E41" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F41" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G41" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H41" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>11403Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Молоткова, 29 громадянці Уляніцькій Н.О.</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>11404Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду в межах існуючого домоволодіння по вул. Горіховій, 50 громадянину Боть А.М.</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E43" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G43" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H43" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>11405Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Гоголя, 53 громадянці Вороні О.В.</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E44" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G44" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H44" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>11406Про передачу земельних ділянок у власність в межах існуючого домоволодіння по вул. Надпільній, 653 громадянину Греку О.М.</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E45" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G45" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H45" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>11407Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Лісовій, 14 громадянці Рязанцевій Л.Д.</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G46" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H46" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>11408Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. В’ячеслава Галви, 14 громадянці Білій В.М.</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E47" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G47" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H47" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>11409Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Полтавській, 37 громадянці Суворовій І.Є.</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E48" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G48" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H48" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>11410Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Мальовничій, 14 громадянину Коваленку С.О.</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E49" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G49" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H49" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>11411Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Михайла Максимовича, 11-А громадянину Шевченку С.В.</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E50" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H50" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>11412Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Михайла Максимовича, 11 громадянці Яценко Л.В.</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E51" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G51" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H51" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>11413Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Героїв Чорнобиля, 77 громадянці Білокуровій О.Г.</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E52" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G52" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H52" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>11414Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Героїв Поліції, 13 громадянину Бєлих А.І.</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G53" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H53" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>11415Про передачу земельних ділянок у власність та в оренду в межах існуючого домоволодіння по вул. Максима Кривоноса, 15 громадянці Виговській М.Т.</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E54" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H54" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>11416Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Дмитра Гуні, 4 громадянину Тупицькому В.І.</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G55" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H55" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>11417Про надання громадянину Горошку С. В. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Святителя-хірурга Луки, біля домоволодіння № 22</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G56" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H56" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>11418Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по пров. Марії Мартинюк, 3 громадянкам Максимчук О.В., Максимчук А.В.</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E57" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G57" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H57" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>11419Про передачу земельної ділянки у власність в межах існуючого домоволодіння по пров. Мирному, 26 громадянам Гриценко І.І., Задворному О.М., Задворному М.Л.</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E58" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G58" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H58" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>11420Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Павла Поповича, 29 громадянці Павленко Н.Б.</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G59" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H59" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>11421Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. В’ячеслава Галви, 104 громадянці Сергушевій Л.В.</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G60" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H60" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>11422Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Молоткова, 29 громадянці Мальованій О.Т.</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E61" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G61" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H61" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>11423Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 203/пров. Михайла Драй-Хмари, 2 громадянці Чуркіній О.В.</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H62" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>11424Про надання громадянину Терлецькому А. С. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Петра Прокоповича, біля домоволодіння № 25 та № 27</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E63" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G63" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H63" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>11425Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Кривалівській, 109 громадянину Говорову С.В.</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E64" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G64" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H64" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>11426Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Князя Ольгерда, 1-А громадянці Осіпенко М.О.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E65" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G65" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H65" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>11427Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в межах існуючого домоволодіння по вул. Гоголя, 209 громадянину Казаряну А. А.</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E66" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G66" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H66" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>11428Про надання громадянці Качурі С. А. дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в межах домоволодіння по вул. Кавказькій, 266</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E67" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G67" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H67" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>11429Про передачу земельної ділянки у власність в межах існуючого домоволодіння по вул. Пастерівській, 231 громадянам Нечитайлу В.М., Нечитайло Ю.Г., Кисіль Я.В.</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E68" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G68" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H68" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>11430Про надання ОСББ «НОВЕ ЖИТТЯ 2008» земельної ділянки у постійне користування по вул. Захисників Азовсталі, 1</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E69" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G69" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H69" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>11431Про передачу ОСББ «ЗАМКОВИЙ УЗВІЗ 1» земельної ділянки у постійне користування по узвозу Замковому, 1</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E70" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G70" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H70" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>11432Про надання ОСББ «ХРЕЩАТИК 200» дозволу на розроблення документації із землеустрою по вул. Хрещатик, 200 (на виконання рішення Черкаського окружного адміністративного суду від 07 квітня 2025 року по справі № 580/1061/25)</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E71" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G71" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H71" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>11433Про виключення з переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Дахнівській (перспективна адреса вул. Дахнівська, 27)</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E72" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G72" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H72" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>11434Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Петра Прокоповича, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E73" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G73" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H73" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>11435Про продаж Кифак Олександрі Олександрівні земельної ділянки площею 0,61 га по проспекту Перемоги, 7/2</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E74" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H74" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>11436Про продаж Кифак Олександрі Олександрівні земельної ділянки площею 0,2233 га по проспекту Перемоги, 7/2</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E75" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G75" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H75" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>11437Про продаж громадянину Ляшку Андрію Сергійовичу земельної ділянки по проспекту Хіміків, 74</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E76" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G76" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H76" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>11438Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Спиридона Кириченка (біля будинку № 15), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E77" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G77" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H77" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>11439Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Смілянській (біля будівлі по вул. Смілянська, 164/4), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E78" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G78" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H78" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>11440Про проведення експертної грошової оцінки земельної ділянки площею 0,1174 га по проїзду Руськополянському, 14</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E79" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G79" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H79" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>11441Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки на розі вул. Михайла Старицького та вул. Онопрієнка (перспективна адреса вул. Михайла Старицького, 25) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E80" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G80" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H80" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>11442Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Івана Кулика (біля земельної ділянки № 51), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E81" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G81" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H81" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>11443Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки в районі вул. В’ячеслава Чорновола та бульв. Шевченка, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E82" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G82" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H82" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>11444Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. В’ячеслава Чорновола, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E83" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G83" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H83" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>11445Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Благовісній (біля будівлі № 383), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E84" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G84" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H84" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>11446Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по бульв. Шевченка (біля будівлі № 440), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E85" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G85" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H85" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>11447Про надання департаменту архітектури та містобудування Черкаської міської ради дозволу на розроблення проєкту землеустрою щодо відведення земельних ділянок по вул. Володимира Великого (перспективна адреса вул. Володимира Великого, 162)</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E86" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G86" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H86" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>11448Про продаж на земельних торгах  права оренди земельної ділянки по вул. Набережній та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E87" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G87" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H87" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>11449Про надання КП «ДИРЕКЦІЯ ПАРКІВ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки Черкаської міської ради, з метою можливості оформлення права користування її частиною по вул. Свято-Макаріївській</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E88" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G88" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H88" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>11450Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельних ділянок Черкаської міської ради в районі вул. Михайла Грушевського та вул. Оборонної та в районі вул. Олени Теліги та вул. Вернигори, з метою виконання рішення Господарського суду Черкаської області по справі № 925/232/15</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E89" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H89" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>11451Про внесення змін до рішення Черкаської міської ради від 03.04.2025 № 76-165 (в частині цільового призначення земельної ділянки)</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E90" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G90" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H90" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>11452Про надання гр. Бородаю Олександру Андрійовичу земельних ділянок в оренду по вул. Богдана Хмельницького, 55 зі зміною цільового призначення земельних ділянок площею 0,1892 га та площею 0,0896 га</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E91" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G91" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H91" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>11453Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки комунальної власності по вул. Святителя-хірурга Луки, 4</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E92" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G92" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H92" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>11454Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки, яка перебуває в постійному користуванні ТОВ «ЧЕРКАСЬКИЙ ЦЕНТРАЛЬНИЙ РИНОК» по вул. Небесної Сотні, 30</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E93" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H93" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>11455Про надання ТОВ «СОСНІВКА НОВА» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Мечникова, 5</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E94" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H94" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C95" t="s" s="4">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D95" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E95" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G95" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H95" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C96" t="s" s="4">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="D96" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E96" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G96" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H96" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C97" t="s" s="4">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="D97" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E97" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F97" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G97" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H97" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C98" t="s" s="4">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="D98" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E98" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G98" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H98" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>11460Про надання ТОВ «УКРАВІТ САЙЕНС ПАРК» земельної ділянки в оренду по вул. Лейтенанта Мукана, 9</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E99" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H99" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>11461Про надання гр. Кравченку С.М., гр. Гребенюку О.Є., гр. Поліщуку Д.В., гр. Боєву Д.О. дозволу на розроблення документації із землеустрою по вул. Петра Дорошенка, 53</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E100" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G100" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H100" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C101" t="s" s="4">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="D101" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E101" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F101" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G101" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H101" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>11463Про надання гр. Бородай Олені Андріївні земельних ділянок в оренду по вул. Богдана Хмельницького, 55</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E102" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H102" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>11464Про надання гр. Шмиголю О. Г. дозволу на розроблення документації із землеустрою по бульвару Шевченка, 65/3</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E103" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H103" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>11465Про надання ТОВ «ВБК «ПРОМІНБУД» дозволу на розроблення документації із землеустрою з метою відведення в оренду по проїзду Станційному, 4 та з метою встановлення земельного сервітуту на право проходу та проїзду по проїзду Станційному</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E104" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G104" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H104" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C105" t="s" s="4">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="D105" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E105" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H105" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>11467Про надання гр. Білянській О.С. дозволу на розроблення документації із землеустрою по вул. Будіндустрії, 11/3</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E106" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F106" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H106" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C107" t="s" s="4">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="D107" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E107" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G107" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H107" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C108" t="s" s="4">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E108" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G108" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H108" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C109" t="s" s="4">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="D109" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E109" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G109" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H109" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>11471Про надання гр. Казаряну Н. П. земельної ділянки в оренду по вул. Надпільній, 679/ вул. Подолинського, 7</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E110" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G110" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H110" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C111" t="s" s="4">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D111" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E111" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G111" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H111" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>11473Про надання гр. Банадисєвій А.Р. земельної ділянки в оренду по вул. Остафія Дашковича, 19</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E112" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G112" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H112" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>11474Про надання ТОВ «СИГНУМ» дозволу на розроблення документації із землеустрою по вул. Героїв Холодного Яру, 74</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E113" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G113" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H113" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C114" t="s" s="4">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="D114" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E114" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G114" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H114" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>11476Про надання гр. Галіцину М.І. дозволу на розроблення документації із землеустрою по вул. Смілянська, 42/3</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E115" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G115" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H115" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C116" t="s" s="4">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="D116" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E116" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G116" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H116" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>11478Про надання гр. Великій М.В. земельної ділянки в оренду по вул. Володимира Великого, 17/ вул. Сержанта Жужоми, 2</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E117" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F117" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G117" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H117" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>11479Про надання гр. Артеменко Н.А. земельної ділянки в оренду по вул. Володимира Великого, 17/ вул. Сержанта Жужоми, 2</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E118" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G118" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H118" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>11480Про відмову у наданні РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНЕ УПРАВЛІННЯ «ДНІПРОВСЬКА КОНФЕРЕНЦІЯ ЦЕРКВИ АДВЕНТИСТІВ СЬОМОГО ДНЯ В УКРАЇНІ» дозволу на розроблення документації із землеустрою по вул. Сінній, біля будинку № 2</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E119" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F119" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G119" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H119" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>11481Про відмову ГАРАЖНОМУ КООПЕРАТИВУ «ЗАЛІЗНИЧНИК» у наданні дозволу на розроблення документації із землеустрою по вул. Олександра Маламужа, 2</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E120" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G120" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H120" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>11482Про відмову у наданні ОКП «ГОТЕЛЬНИЙ КОМПЛЕКС «ДНІПРО» ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ земельної ділянки в оренду по вул. Святителя-хірурга Луки, 4</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E121" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F121" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G121" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H121" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>11483Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянину Мудрому Я.З. (вільна земельна ділянка, учасник бойових дій, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F122" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="G122" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H122" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>11484Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Кісільову О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F123" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="G123" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H123" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>11485Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 73/2 громадянину Стовбуру А.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F124" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="G124" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H124" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>11486Про передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F125" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="G125" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H125" t="s">
-        <v>86</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>11487Про розгляд питання щодо передачі земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F126" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G126" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H126" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>11488Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="E127" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F127" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="G127" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H127" t="s">
-        <v>58</v>
-[...119 lines deleted...]
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>11489Про надання дозволу на розроблення проєкту землеустрою щодо організації території земельних часток (паїв) на земельну ділянку в районі вул. Героїв Холодного Яру громадянину Залозному М. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G128" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H128" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>11490Про надання ФОП Дяченку І.М. земельної ділянки в оренду по вул. Володимира Великого, біля перехрестя зі спуском Б. Хмельницького (вільна земельна ділянка) на виконання вимог рішення суду по справі № 2а-7421/2011</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F129" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="G129" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H129" t="s">
-        <v>97</v>
-[...13 lines deleted...]
-      <c r="M129" t="s" s="5">
         <v>52</v>
-      </c>
-[...103 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>11491Про надання дозволу на розробку проекту землеустрою щодо організації і встановлення меж території природно-заповідного фонду – парку пам’ятки садово-паркового мистецтва місцевого значення «Співоче поле» в районі вул. Набережної між вул. Авіаторів Касяненків та вул. Спиридона Кириченка</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="G130" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H130" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>11492Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Героїв Дніпра, надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G131" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H131" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>11493Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону) земельної ділянки по вул. Дахнівській, 26/4 та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G132" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H132" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>11494Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Сумгаїтській (біля будинку № 21), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F133" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="G133" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H133" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>11495Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Сергія Амброса (біля будинку № 145), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="G134" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="H134" t="s">
-        <v>107</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>11496Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Набережній (біля будівлі № 34), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E135" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G135" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H135" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>11497Про включення до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Набережній (біля будівлі № 36), надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="E136" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G136" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H136" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>11498Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Геннадія Немцова (перспективний № 11), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="G137" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H137" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>11499Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Смілянській, та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H138" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>11500Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки на розі вул. Благовісної та вул. Сінної (перспективна адреса вул. Благовісна, 444), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F139" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="G139" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="H139" t="s">
-        <v>116</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>11501Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по пров. Мистецькому (перспективний № 2) та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F140" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="G140" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H140" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>11502Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Сумгаїтській, та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F141" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G141" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H141" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>11503Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Михайла Грушевського та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="E142" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F142" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G142" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H142" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>11504Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки на розі вул. Благовісної та вул. Юрія Іллєнка, та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="E143" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F143" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="G143" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H143" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>11505Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки на розі вул. Чехова та вул. Сергія Амброса, та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F144" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="G144" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H144" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>11506Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Козацькій вздовж будинку № 5 (сквер) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E145" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F145" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G145" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H145" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>11507Про надання КП «БЛАГОУСТРІЙ» земельної ділянки в постійне користування по вул. Петра Дорошенка, навпроти будинку № 22, № 24 (сквер) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F146" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="G146" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H146" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>11508Про надання КП «БЛАГОУСТРІЙ» земельної ділянки в постійне користування по вул. Героїв Майдану, біля будинку № 8 (сквер) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F147" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="G147" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H147" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>11509Про надання КП «ДИРЕКЦІЯ ПАРКІВ» дозволу на розроблення документації із землеустрою по вул. Надпільній (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F148" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="G148" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H148" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>11510Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Академіка Корольова, Оборонна та Андрія Мельника</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F149" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="G149" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H149" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>11511Про надання КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Академіка Корольова, Оборонна та Андрія Мельника</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F150" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G150" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H150" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>11512Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Смілянській, біля будинку № 94 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F151" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="G151" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H151" t="s">
-        <v>58</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>134</v>
+        <v>89</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>11513Про надання КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» дозволу на розроблення документації із землеустрою по вул. Святителя - хірурга Луки (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F152" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="G152" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H152" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>135</v>
+        <v>90</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>11514Про надання ПАТ «ЧЕРКАСИОБЛЕНЕРГО» дозволу на розроблення документації із землеустрою по вул. Одеській (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F153" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="G153" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H153" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="C154" t="s" s="4">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="D154" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F154" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="G154" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H154" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="C155" t="s" s="4">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="D155" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E155" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F155" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="G155" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H155" t="s">
-        <v>58</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>11517Про відмову КП «ЕКОЛОГІЯ» у наданні у постійне користування земельної ділянки по бульв. Шевченка біля будівлі № 307 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E156" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F156" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="G156" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H156" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>53</v>
+        <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>11518Про відмову ТОВ «САНСТРІТ ІНВЕСТ» у наданні дозволу на розроблення документації із землеустрою по вул. Смілянській, біля будівлі № 113/4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E157" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F157" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="G157" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H157" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>143</v>
+        <v>98</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>11519Про відмову ТОВ «САНСТРІТ ІНВЕСТ» у наданні дозволу на розроблення документації із землеустрою по вул. Смілянській, біля будівлі № 113/4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="E158" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="F158" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="G158" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H158" t="s">
-        <v>50</v>
-[...119 lines deleted...]
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159"/>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159"/>
-      <c r="I159" t="s">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="160">
       <c r="A160"/>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160"/>
-      <c r="I160" t="s">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="161">
       <c r="A161"/>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161"/>
-      <c r="I161" t="s">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="162">
       <c r="A162"/>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162"/>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162"/>
-      <c r="I162" t="s">
-[...118 lines deleted...]
-      </c>
     </row>
     <row r="163">
       <c r="A163"/>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163"/>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163"/>
-      <c r="I163" t="s">
-[...118 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>