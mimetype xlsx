--- v1 (2026-03-17)
+++ v2 (2026-09-18)
@@ -50,50 +50,53 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Шмиголь Сергій Олегович</t>
+  </si>
+  <si>
     <t>Абрамова Карина Сергіївна</t>
   </si>
   <si>
     <t>Агапова Олена Михайлівна</t>
   </si>
   <si>
     <t>Бандура Інна Валеріївна</t>
   </si>
   <si>
     <t>Батир Руслан Анатолійович</t>
   </si>
   <si>
     <t>Буряк Світлана Вячеславівна</t>
   </si>
   <si>
     <t>Волошин Анатолій Іванович</t>
   </si>
   <si>
     <t>Гладкий Георгій Анатолійович</t>
   </si>
   <si>
     <t>Друмашко Володимир Григорович</t>
   </si>
   <si>
     <t>Дудка Сергій Володимирович</t>
@@ -131,53 +134,50 @@
   <si>
     <t>Погостінська Юлія Олександрівна</t>
   </si>
   <si>
     <t>Прядка Сергій Миколайович</t>
   </si>
   <si>
     <t>Рубан Сергій Леонідович</t>
   </si>
   <si>
     <t>Саліна Юлія Іванівна</t>
   </si>
   <si>
     <t>Тронц Тимофій Володимирович</t>
   </si>
   <si>
     <t>Холупняк Катерина Олександрівна</t>
   </si>
   <si>
     <t>Шабатура Сергій Володимирович</t>
   </si>
   <si>
     <t>Шевченко Геннадій Юрійович</t>
   </si>
   <si>
-    <t>Шмиголь Сергій Олегович</t>
-[...1 lines deleted...]
-  <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шинкарьова Валерія Сергіївна</t>
   </si>
   <si>
     <t>Маслянко Оксана Анатоліївна</t>
   </si>
   <si>
     <t>Єфремов Юрій Валерійович</t>
   </si>
   <si>
     <t>05.12.24  10:10:00</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>Проти: 0</t>
@@ -227,78 +227,78 @@
   <si>
     <t>Утримались: 2</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>05.12.24  10:50:00</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>05.12.24  10:55:00</t>
   </si>
   <si>
     <t>За: 9</t>
   </si>
   <si>
     <t>За: 8</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
+    <t>За: 6</t>
+  </si>
+  <si>
     <t>За: 5</t>
   </si>
   <si>
-    <t>За: 6</t>
-[...1 lines deleted...]
-  <si>
     <t>Утр.: 0</t>
   </si>
   <si>
+    <t>Утр.: 2</t>
+  </si>
+  <si>
     <t>Утр.: 1</t>
   </si>
   <si>
-    <t>Утр.: 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
     <t>Відсут.: 9</t>
   </si>
   <si>
+    <t>Відсут.: 1</t>
+  </si>
+  <si>
     <t>Відсут.: 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -570,129 +570,129 @@
       <c r="J2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>10304Про внесення змін до рішення міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
@@ -715,114 +715,114 @@
       <c r="I3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
@@ -863,114 +863,114 @@
       <c r="I4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
@@ -1011,114 +1011,114 @@
       <c r="I5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Y5" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC5" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ5" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
@@ -1159,114 +1159,114 @@
       <c r="I6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q6" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Y6" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC6" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD6" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ6" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL6" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>52</v>
       </c>
@@ -1307,114 +1307,114 @@
       <c r="I7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>62</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R7" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X7" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Y7" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC7" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD7" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ7" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL7" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>52</v>
       </c>
@@ -1455,132 +1455,132 @@
       <c r="I8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X8" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Y8" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z8" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="AA8" t="s" s="5">
         <v>65</v>
       </c>
-      <c r="AA8" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AB8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC8" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD8" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ8" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL8" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR8" t="s" s="5">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>10310Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2024 роки”</t>
         </is>
@@ -1603,132 +1603,132 @@
       <c r="I9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="R9" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X9" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC9" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD9" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ9" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL9" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR9" t="s" s="5">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>10311Про затвердження Статуту комунального підприємства теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради в новій редакції</t>
         </is>
@@ -1751,114 +1751,114 @@
       <c r="I10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R10" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S10" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T10" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="W10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="X10" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Y10" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AA10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AC10" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD10" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AF10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AH10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AI10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AJ10" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AK10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AL10" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
@@ -1881,132 +1881,132 @@
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11" t="s">
         <v>70</v>
       </c>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>69</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>69</v>
       </c>
       <c r="O11" t="s">
         <v>69</v>
       </c>
       <c r="P11" t="s">
         <v>71</v>
       </c>
       <c r="Q11" t="s">
+        <v>72</v>
+      </c>
+      <c r="R11" t="s">
         <v>71</v>
       </c>
-      <c r="R11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S11" t="s">
+        <v>69</v>
+      </c>
+      <c r="T11" t="s">
         <v>71</v>
       </c>
-      <c r="T11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U11" t="s">
         <v>69</v>
       </c>
       <c r="V11" t="s">
         <v>69</v>
       </c>
       <c r="W11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="X11" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y11" t="s">
         <v>71</v>
       </c>
-      <c r="Y11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z11" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA11" t="s">
         <v>70</v>
       </c>
-      <c r="AA11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB11" t="s">
         <v>69</v>
       </c>
       <c r="AC11" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD11" t="s">
         <v>71</v>
       </c>
-      <c r="AD11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE11" t="s">
         <v>69</v>
       </c>
       <c r="AF11" t="s">
         <v>69</v>
       </c>
       <c r="AG11" t="s">
         <v>69</v>
       </c>
       <c r="AH11" t="s">
         <v>69</v>
       </c>
       <c r="AI11" t="s">
         <v>69</v>
       </c>
       <c r="AJ11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="AK11" t="s">
         <v>71</v>
       </c>
       <c r="AL11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AM11" t="s">
         <v>69</v>
       </c>
       <c r="AN11" t="s">
         <v>69</v>
       </c>
       <c r="AO11" t="s">
         <v>69</v>
       </c>
       <c r="AP11" t="s">
         <v>69</v>
       </c>
       <c r="AQ11" t="s">
         <v>69</v>
       </c>
       <c r="AR11" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="AS11" t="s">
         <v>69</v>
       </c>
       <c r="AT11" t="s">
         <v>71</v>
       </c>
       <c r="AU11" t="s">
         <v>69</v>
       </c>
       <c r="AV11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
         <v>49</v>
@@ -2141,132 +2141,132 @@
       <c r="I13" t="s">
         <v>74</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
       <c r="M13" t="s">
         <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>74</v>
       </c>
       <c r="O13" t="s">
         <v>74</v>
       </c>
       <c r="P13" t="s">
         <v>74</v>
       </c>
       <c r="Q13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>74</v>
       </c>
       <c r="T13" t="s">
         <v>74</v>
       </c>
       <c r="U13" t="s">
         <v>74</v>
       </c>
       <c r="V13" t="s">
         <v>74</v>
       </c>
       <c r="W13" t="s">
         <v>74</v>
       </c>
       <c r="X13" t="s">
         <v>74</v>
       </c>
       <c r="Y13" t="s">
         <v>74</v>
       </c>
       <c r="Z13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AA13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AB13" t="s">
         <v>74</v>
       </c>
       <c r="AC13" t="s">
         <v>74</v>
       </c>
       <c r="AD13" t="s">
         <v>74</v>
       </c>
       <c r="AE13" t="s">
         <v>74</v>
       </c>
       <c r="AF13" t="s">
         <v>74</v>
       </c>
       <c r="AG13" t="s">
         <v>74</v>
       </c>
       <c r="AH13" t="s">
         <v>74</v>
       </c>
       <c r="AI13" t="s">
         <v>74</v>
       </c>
       <c r="AJ13" t="s">
         <v>74</v>
       </c>
       <c r="AK13" t="s">
         <v>74</v>
       </c>
       <c r="AL13" t="s">
         <v>74</v>
       </c>
       <c r="AM13" t="s">
         <v>74</v>
       </c>
       <c r="AN13" t="s">
         <v>74</v>
       </c>
       <c r="AO13" t="s">
         <v>74</v>
       </c>
       <c r="AP13" t="s">
         <v>74</v>
       </c>
       <c r="AQ13" t="s">
         <v>74</v>
       </c>
       <c r="AR13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="AS13" t="s">
         <v>74</v>
       </c>
       <c r="AT13" t="s">
         <v>74</v>
       </c>
       <c r="AU13" t="s">
         <v>74</v>
       </c>
       <c r="AV13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
         <v>77</v>
@@ -2401,132 +2401,132 @@
       <c r="I15" t="s">
         <v>78</v>
       </c>
       <c r="J15" t="s">
         <v>78</v>
       </c>
       <c r="K15" t="s">
         <v>78</v>
       </c>
       <c r="L15" t="s">
         <v>78</v>
       </c>
       <c r="M15" t="s">
         <v>78</v>
       </c>
       <c r="N15" t="s">
         <v>78</v>
       </c>
       <c r="O15" t="s">
         <v>78</v>
       </c>
       <c r="P15" t="s">
         <v>79</v>
       </c>
       <c r="Q15" t="s">
+        <v>80</v>
+      </c>
+      <c r="R15" t="s">
         <v>79</v>
       </c>
-      <c r="R15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" t="s">
+        <v>78</v>
+      </c>
+      <c r="T15" t="s">
         <v>79</v>
       </c>
-      <c r="T15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U15" t="s">
         <v>78</v>
       </c>
       <c r="V15" t="s">
         <v>78</v>
       </c>
       <c r="W15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y15" t="s">
         <v>79</v>
       </c>
-      <c r="Y15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z15" t="s">
         <v>78</v>
       </c>
       <c r="AA15" t="s">
         <v>78</v>
       </c>
       <c r="AB15" t="s">
         <v>78</v>
       </c>
       <c r="AC15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD15" t="s">
         <v>79</v>
       </c>
-      <c r="AD15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE15" t="s">
         <v>78</v>
       </c>
       <c r="AF15" t="s">
         <v>78</v>
       </c>
       <c r="AG15" t="s">
         <v>78</v>
       </c>
       <c r="AH15" t="s">
         <v>78</v>
       </c>
       <c r="AI15" t="s">
         <v>78</v>
       </c>
       <c r="AJ15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AK15" t="s">
         <v>79</v>
       </c>
       <c r="AL15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AM15" t="s">
         <v>78</v>
       </c>
       <c r="AN15" t="s">
         <v>78</v>
       </c>
       <c r="AO15" t="s">
         <v>78</v>
       </c>
       <c r="AP15" t="s">
         <v>78</v>
       </c>
       <c r="AQ15" t="s">
         <v>78</v>
       </c>
       <c r="AR15" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="AS15" t="s">
         <v>78</v>
       </c>
       <c r="AT15" t="s">
         <v>79</v>
       </c>
       <c r="AU15" t="s">
         <v>78</v>
       </c>
       <c r="AV15" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>