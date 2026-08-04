--- v1 (2026-03-17)
+++ v2 (2026-08-04)
@@ -50,132 +50,132 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
     <t>Шмиголь Сергій Олегович</t>
-  </si>
-[...79 lines deleted...]
-    <t>Шевченко Геннадій Юрійович</t>
   </si>
   <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шинкарьова Валерія Сергіївна</t>
   </si>
   <si>
     <t>Маслянко Оксана Анатоліївна</t>
   </si>
   <si>
     <t>Єфремов Юрій Валерійович</t>
   </si>
   <si>
     <t>29.08.24  11:59:00</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
@@ -522,96 +522,96 @@
       <c r="O2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>52</v>
       </c>
@@ -668,96 +668,96 @@
       <c r="O3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
@@ -816,96 +816,96 @@
       <c r="O4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>52</v>
       </c>
@@ -946,96 +946,96 @@
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>56</v>
       </c>
       <c r="R5" t="s">
         <v>56</v>
       </c>
       <c r="S5" t="s">
         <v>56</v>
       </c>
       <c r="T5" t="s">
         <v>56</v>
       </c>
       <c r="U5" t="s">
         <v>56</v>
       </c>
       <c r="V5" t="s">
         <v>56</v>
       </c>
       <c r="W5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X5" t="s">
         <v>55</v>
       </c>
       <c r="Y5" t="s">
         <v>55</v>
       </c>
       <c r="Z5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB5" t="s">
         <v>55</v>
       </c>
-      <c r="AA5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI5" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AJ5" t="s">
         <v>55</v>
       </c>
       <c r="AK5" t="s">
         <v>55</v>
       </c>
       <c r="AL5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AM5" t="s">
         <v>56</v>
       </c>
       <c r="AN5" t="s">
         <v>56</v>
       </c>
       <c r="AO5" t="s">
         <v>56</v>
       </c>
       <c r="AP5" t="s">
         <v>56</v>
       </c>
       <c r="AQ5" t="s">
         <v>56</v>
       </c>
       <c r="AR5" t="s">
         <v>56</v>
       </c>
       <c r="AS5" t="s">
         <v>56</v>
       </c>
       <c r="AT5" t="s">
         <v>56</v>
       </c>
@@ -1466,96 +1466,96 @@
       <c r="O9" t="s">
         <v>60</v>
       </c>
       <c r="P9" t="s">
         <v>59</v>
       </c>
       <c r="Q9" t="s">
         <v>60</v>
       </c>
       <c r="R9" t="s">
         <v>60</v>
       </c>
       <c r="S9" t="s">
         <v>60</v>
       </c>
       <c r="T9" t="s">
         <v>60</v>
       </c>
       <c r="U9" t="s">
         <v>60</v>
       </c>
       <c r="V9" t="s">
         <v>60</v>
       </c>
       <c r="W9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X9" t="s">
         <v>59</v>
       </c>
       <c r="Y9" t="s">
         <v>59</v>
       </c>
       <c r="Z9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB9" t="s">
         <v>59</v>
       </c>
-      <c r="AA9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI9" t="s">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AJ9" t="s">
         <v>59</v>
       </c>
       <c r="AK9" t="s">
         <v>59</v>
       </c>
       <c r="AL9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AM9" t="s">
         <v>60</v>
       </c>
       <c r="AN9" t="s">
         <v>60</v>
       </c>
       <c r="AO9" t="s">
         <v>60</v>
       </c>
       <c r="AP9" t="s">
         <v>60</v>
       </c>
       <c r="AQ9" t="s">
         <v>60</v>
       </c>
       <c r="AR9" t="s">
         <v>60</v>
       </c>
       <c r="AS9" t="s">
         <v>60</v>
       </c>
       <c r="AT9" t="s">
         <v>60</v>
       </c>