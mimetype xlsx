--- v1 (2026-03-17)
+++ v2 (2026-08-04)
@@ -50,137 +50,137 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Замирайло Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
     <t>Шмиголь Сергій Олегович</t>
   </si>
   <si>
-    <t>Абрамова Карина Сергіївна</t>
-[...82 lines deleted...]
-  <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шинкарьова Валерія Сергіївна</t>
   </si>
   <si>
     <t>Маслянко Оксана Анатоліївна</t>
   </si>
   <si>
     <t>Єфремов Юрій Валерійович</t>
   </si>
   <si>
     <t>01.02.24  10:17:57</t>
   </si>
   <si>
     <t>8732Про зміни у складі постійних комісій</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 23</t>
@@ -311,84 +311,84 @@
   <si>
     <t>За: 13</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>За: 10</t>
   </si>
   <si>
     <t>За: 12</t>
   </si>
   <si>
     <t>За: 9</t>
   </si>
   <si>
     <t>За: 11</t>
   </si>
   <si>
     <t>За: 14</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
+    <t>Утр.: 3</t>
+  </si>
+  <si>
+    <t>Утр.: 4</t>
+  </si>
+  <si>
+    <t>Утр.: 1</t>
+  </si>
+  <si>
     <t>Утр.: 2</t>
   </si>
   <si>
-    <t>Утр.: 3</t>
-[...7 lines deleted...]
-  <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
     <t>Не голос.: 3</t>
-  </si>
-[...13 lines deleted...]
-    <t>Не голос.: 6</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
     <t>Відсут.: 4</t>
   </si>
   <si>
     <t>Відсут.: 2</t>
   </si>
   <si>
     <t>Відсут.: 15</t>
   </si>
   <si>
     <t>Відсут.: 3</t>
   </si>
   <si>
     <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -677,135 +677,135 @@
       <c r="I2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>8733Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-3 «Про затвердження Програми забезпечення законності та профілактики правопорушень у місті Черкаси на 2022-2026 роки»</t>
         </is>
@@ -828,135 +828,135 @@
       <c r="I3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AQ3" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>8734Про внесення змін до рішення міської ради від 01.12.2022 № 33-25 «Про затвердження міської цільової програми заходів та робіт з територіальної оборони м. Черкаси на 2022-2023 роки»</t>
         </is>
@@ -1006,87 +1006,87 @@
       <c r="R4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>53</v>
       </c>
@@ -1157,90 +1157,90 @@
       <c r="R5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC5" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI5" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK5" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="AN5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>53</v>
       </c>
@@ -1281,135 +1281,135 @@
       <c r="I6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X6" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R6" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA6" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z6" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR6" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS6" t="s" s="5">
         <v>56</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>70</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>8738Про затвердження міської Програми здійснення заходів, що не могли бути передбачені під час складання бюджету, та порядку надання матеріальної допомоги громадянам міста у новій редакції</t>
         </is>
@@ -1432,135 +1432,135 @@
       <c r="I7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="R7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X7" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R7" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA7" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="Z7" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AC7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK7" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP7" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR7" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS7" t="s" s="5">
         <v>56</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>8739Про внесення змін до рішення міської ради від 01.12.2022 №33-24 «Про Програму цифрового перетворення Черкаської міської територіальної громади «Цифрове місто Черкаси» на 2022 – 2025 роки</t>
         </is>
@@ -1592,105 +1592,105 @@
       <c r="L8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="V8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AC8" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK8" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL8" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>53</v>
       </c>
@@ -1761,87 +1761,87 @@
       <c r="R9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK9" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL9" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT9" t="s" s="5">
         <v>53</v>
       </c>
@@ -1912,87 +1912,87 @@
       <c r="R10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK10" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL10" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>53</v>
       </c>
@@ -2036,135 +2036,135 @@
       <c r="I11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="U11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Y11" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z11" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA11" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="Z11" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB11" t="s" s="5">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="AC11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AD11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE11" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AF11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK11" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL11" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS11" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>78</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>8753Про внесення змін до рішення міської ради від 22.12.2023 № 51-41 «Про бюджет Черкаської міської територіальної громади на 2024 рік (2357600000)»</t>
         </is>
@@ -2187,135 +2187,135 @@
       <c r="I12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="R12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X12" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="R12" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA12" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="Z12" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB12" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AE12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK12" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR12" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS12" t="s" s="5">
         <v>66</v>
-      </c>
-[...49 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>8754Про внесення змін до рішення міської ради від 27.01.2020  № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2023 роки”</t>
         </is>
@@ -2338,135 +2338,135 @@
       <c r="I13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="R13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="U13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X13" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="R13" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA13" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="Z13" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AB13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AE13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK13" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AQ13" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR13" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS13" t="s" s="5">
         <v>66</v>
-      </c>
-[...49 lines deleted...]
-        <v>55</v>
       </c>
       <c r="AT13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>83</v>
       </c>
       <c r="C14" t="s" s="4">
         <v>84</v>
       </c>
       <c r="D14" t="s">
@@ -2487,114 +2487,114 @@
       <c r="I14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="S14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK14" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL14" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>53</v>
       </c>
@@ -2636,114 +2636,114 @@
       <c r="I15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q15" t="s" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R15" t="s" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="S15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Y15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Z15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AC15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AE15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AF15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AH15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AI15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK15" t="s" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AL15" t="s" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>53</v>
       </c>
@@ -2787,534 +2787,534 @@
       <c r="I16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="R16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="S16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="U16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="V16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="W16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="X16" t="s" s="5">
         <v>56</v>
       </c>
-      <c r="R16" t="s" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="Y16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="Z16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA16" t="s" s="5">
+        <v>66</v>
+      </c>
+      <c r="AB16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AD16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AF16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AH16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AJ16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AK16" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AL16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AM16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AN16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AO16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AP16" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AR16" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="AS16" t="s" s="5">
         <v>56</v>
-      </c>
-[...58 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>90</v>
       </c>
       <c r="J17" t="s">
         <v>91</v>
       </c>
       <c r="K17" t="s">
         <v>92</v>
       </c>
       <c r="L17" t="s">
         <v>90</v>
       </c>
       <c r="M17" t="s">
         <v>90</v>
       </c>
       <c r="N17" t="s">
         <v>90</v>
       </c>
       <c r="O17" t="s">
         <v>90</v>
       </c>
       <c r="P17" t="s">
         <v>93</v>
       </c>
       <c r="Q17" t="s">
+        <v>94</v>
+      </c>
+      <c r="R17" t="s">
+        <v>90</v>
+      </c>
+      <c r="S17" t="s">
         <v>91</v>
       </c>
-      <c r="R17" t="s">
+      <c r="T17" t="s">
         <v>94</v>
       </c>
-      <c r="S17" t="s">
+      <c r="U17" t="s">
+        <v>95</v>
+      </c>
+      <c r="V17" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="W17" t="s">
         <v>90</v>
       </c>
       <c r="X17" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y17" t="s">
         <v>90</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="Z17" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA17" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB17" t="s">
         <v>91</v>
       </c>
       <c r="AC17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AD17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="AE17" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="AF17" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG17" t="s">
         <v>90</v>
       </c>
-      <c r="AG17" t="s">
+      <c r="AH17" t="s">
         <v>93</v>
       </c>
-      <c r="AH17" t="s">
+      <c r="AI17" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AJ17" t="s">
         <v>90</v>
       </c>
       <c r="AK17" t="s">
+        <v>93</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>98</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO17" t="s">
         <v>90</v>
       </c>
-      <c r="AL17" t="s">
-[...2 lines deleted...]
-      <c r="AM17" t="s">
+      <c r="AP17" t="s">
         <v>97</v>
       </c>
-      <c r="AN17" t="s">
+      <c r="AQ17" t="s">
+        <v>90</v>
+      </c>
+      <c r="AR17" t="s">
         <v>98</v>
       </c>
-      <c r="AO17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AS17" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="AT17" t="s">
         <v>95</v>
       </c>
       <c r="AU17" t="s">
         <v>92</v>
       </c>
       <c r="AV17" t="s">
         <v>95</v>
       </c>
       <c r="AW17" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>60</v>
       </c>
       <c r="J18" t="s">
         <v>60</v>
       </c>
       <c r="K18" t="s">
         <v>60</v>
       </c>
       <c r="L18" t="s">
         <v>60</v>
       </c>
       <c r="M18" t="s">
         <v>60</v>
       </c>
       <c r="N18" t="s">
         <v>60</v>
       </c>
       <c r="O18" t="s">
         <v>60</v>
       </c>
       <c r="P18" t="s">
         <v>60</v>
       </c>
       <c r="Q18" t="s">
+        <v>60</v>
+      </c>
+      <c r="R18" t="s">
+        <v>60</v>
+      </c>
+      <c r="S18" t="s">
+        <v>60</v>
+      </c>
+      <c r="T18" t="s">
+        <v>60</v>
+      </c>
+      <c r="U18" t="s">
+        <v>60</v>
+      </c>
+      <c r="V18" t="s">
+        <v>60</v>
+      </c>
+      <c r="W18" t="s">
+        <v>60</v>
+      </c>
+      <c r="X18" t="s">
         <v>69</v>
       </c>
-      <c r="R18" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y18" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AS18" t="s">
         <v>69</v>
-      </c>
-[...58 lines deleted...]
-        <v>60</v>
       </c>
       <c r="AT18" t="s">
         <v>60</v>
       </c>
       <c r="AU18" t="s">
         <v>60</v>
       </c>
       <c r="AV18" t="s">
         <v>60</v>
       </c>
       <c r="AW18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>99</v>
       </c>
       <c r="J19" t="s">
         <v>99</v>
       </c>
       <c r="K19" t="s">
         <v>99</v>
       </c>
       <c r="L19" t="s">
         <v>99</v>
       </c>
       <c r="M19" t="s">
         <v>99</v>
       </c>
       <c r="N19" t="s">
         <v>99</v>
       </c>
       <c r="O19" t="s">
         <v>99</v>
       </c>
       <c r="P19" t="s">
         <v>99</v>
       </c>
       <c r="Q19" t="s">
+        <v>99</v>
+      </c>
+      <c r="R19" t="s">
+        <v>99</v>
+      </c>
+      <c r="S19" t="s">
+        <v>99</v>
+      </c>
+      <c r="T19" t="s">
+        <v>99</v>
+      </c>
+      <c r="U19" t="s">
+        <v>99</v>
+      </c>
+      <c r="V19" t="s">
+        <v>99</v>
+      </c>
+      <c r="W19" t="s">
+        <v>99</v>
+      </c>
+      <c r="X19" t="s">
         <v>100</v>
       </c>
-      <c r="R19" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y19" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA19" t="s">
         <v>101</v>
       </c>
-      <c r="Z19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL19" t="s">
         <v>102</v>
       </c>
-      <c r="AC19" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AM19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>99</v>
+      </c>
+      <c r="AS19" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AT19" t="s">
         <v>99</v>
       </c>
       <c r="AU19" t="s">
         <v>99</v>
       </c>
       <c r="AV19" t="s">
         <v>99</v>
       </c>
       <c r="AW19" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>104</v>
@@ -3322,244 +3322,244 @@
       <c r="J20" t="s">
         <v>105</v>
       </c>
       <c r="K20" t="s">
         <v>104</v>
       </c>
       <c r="L20" t="s">
         <v>104</v>
       </c>
       <c r="M20" t="s">
         <v>104</v>
       </c>
       <c r="N20" t="s">
         <v>104</v>
       </c>
       <c r="O20" t="s">
         <v>104</v>
       </c>
       <c r="P20" t="s">
         <v>104</v>
       </c>
       <c r="Q20" t="s">
         <v>106</v>
       </c>
       <c r="R20" t="s">
+        <v>104</v>
+      </c>
+      <c r="S20" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T20" t="s">
         <v>108</v>
       </c>
       <c r="U20" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="V20" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="W20" t="s">
         <v>104</v>
       </c>
       <c r="X20" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y20" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Z20" t="s">
         <v>104</v>
       </c>
       <c r="AA20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AB20" t="s">
         <v>107</v>
       </c>
       <c r="AC20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD20" t="s">
         <v>110</v>
       </c>
       <c r="AE20" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="AF20" t="s">
         <v>104</v>
       </c>
       <c r="AG20" t="s">
         <v>104</v>
       </c>
       <c r="AH20" t="s">
         <v>104</v>
       </c>
       <c r="AI20" t="s">
         <v>104</v>
       </c>
       <c r="AJ20" t="s">
         <v>104</v>
       </c>
       <c r="AK20" t="s">
         <v>104</v>
       </c>
       <c r="AL20" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO20" t="s">
         <v>104</v>
       </c>
-      <c r="AM20" t="s">
+      <c r="AP20" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT20" t="s">
         <v>106</v>
       </c>
-      <c r="AN20" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AU20" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="AV20" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AW20" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>112</v>
       </c>
       <c r="J21" t="s">
         <v>113</v>
       </c>
       <c r="K21" t="s">
         <v>114</v>
       </c>
       <c r="L21" t="s">
         <v>112</v>
       </c>
       <c r="M21" t="s">
         <v>112</v>
       </c>
       <c r="N21" t="s">
         <v>112</v>
       </c>
       <c r="O21" t="s">
         <v>112</v>
       </c>
       <c r="P21" t="s">
         <v>115</v>
       </c>
       <c r="Q21" t="s">
+        <v>116</v>
+      </c>
+      <c r="R21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="S21" t="s">
         <v>112</v>
       </c>
       <c r="T21" t="s">
         <v>112</v>
       </c>
       <c r="U21" t="s">
+        <v>117</v>
+      </c>
+      <c r="V21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="W21" t="s">
         <v>112</v>
       </c>
       <c r="X21" t="s">
         <v>112</v>
       </c>
       <c r="Y21" t="s">
         <v>112</v>
       </c>
       <c r="Z21" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB21" t="s">
         <v>112</v>
       </c>
       <c r="AC21" t="s">
         <v>112</v>
       </c>
       <c r="AD21" t="s">
         <v>112</v>
       </c>
       <c r="AE21" t="s">
         <v>112</v>
       </c>
       <c r="AF21" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG21" t="s">
         <v>112</v>
       </c>
-      <c r="AG21" t="s">
+      <c r="AH21" t="s">
         <v>115</v>
       </c>
-      <c r="AH21" t="s">
+      <c r="AI21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ21" t="s">
         <v>112</v>
       </c>
       <c r="AK21" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AM21" t="s">
         <v>112</v>
       </c>
       <c r="AN21" t="s">
         <v>112</v>
       </c>
       <c r="AO21" t="s">
         <v>112</v>
       </c>
       <c r="AP21" t="s">
         <v>112</v>
       </c>
       <c r="AQ21" t="s">
         <v>112</v>
       </c>
       <c r="AR21" t="s">
         <v>112</v>
       </c>
       <c r="AS21" t="s">
         <v>112</v>
       </c>
       <c r="AT21" t="s">
         <v>117</v>
       </c>