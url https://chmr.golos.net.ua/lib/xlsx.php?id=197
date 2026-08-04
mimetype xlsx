--- v0 (2025-12-05)
+++ v1 (2026-08-04)
@@ -50,138 +50,138 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Замирайло Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Майборода Любов Володимирівна</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
     <t>Шмиголь Сергій Олегович</t>
-  </si>
-[...85 lines deleted...]
-    <t>Шевченко Геннадій Юрійович</t>
   </si>
   <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шинкарьова Валерія Сергіївна</t>
   </si>
   <si>
     <t>Маслянко Оксана Анатоліївна</t>
   </si>
   <si>
     <t>12.01.24  12:16:00</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
@@ -520,117 +520,117 @@
       <c r="I2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>53</v>
       </c>
@@ -671,117 +671,117 @@
       <c r="I3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>53</v>
       </c>
@@ -804,117 +804,117 @@
       <c r="I4" t="s">
         <v>57</v>
       </c>
       <c r="J4" t="s">
         <v>58</v>
       </c>
       <c r="K4" t="s">
         <v>58</v>
       </c>
       <c r="L4" t="s">
         <v>57</v>
       </c>
       <c r="M4" t="s">
         <v>57</v>
       </c>
       <c r="N4" t="s">
         <v>59</v>
       </c>
       <c r="O4" t="s">
         <v>58</v>
       </c>
       <c r="P4" t="s">
         <v>58</v>
       </c>
       <c r="Q4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="R4" t="s">
+        <v>58</v>
+      </c>
+      <c r="S4" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" t="s">
         <v>57</v>
       </c>
-      <c r="S4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4" t="s">
+        <v>58</v>
+      </c>
+      <c r="W4" t="s">
+        <v>58</v>
+      </c>
+      <c r="X4" t="s">
         <v>57</v>
       </c>
-      <c r="V4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="AA4" t="s">
         <v>57</v>
       </c>
       <c r="AB4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD4" t="s">
         <v>57</v>
       </c>
-      <c r="AC4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG4" t="s">
         <v>57</v>
       </c>
-      <c r="AF4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AH4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL4" t="s">
         <v>57</v>
       </c>
-      <c r="AI4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AM4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AN4" t="s">
         <v>58</v>
       </c>
       <c r="AO4" t="s">
         <v>58</v>
       </c>
       <c r="AP4" t="s">
         <v>58</v>
       </c>
       <c r="AQ4" t="s">
         <v>58</v>
       </c>
       <c r="AR4" t="s">
         <v>58</v>
       </c>
       <c r="AS4" t="s">
         <v>58</v>
       </c>
       <c r="AT4" t="s">
         <v>58</v>
       </c>
       <c r="AU4" t="s">
         <v>58</v>
       </c>
@@ -1336,117 +1336,117 @@
       <c r="I8" t="s">
         <v>63</v>
       </c>
       <c r="J8" t="s">
         <v>64</v>
       </c>
       <c r="K8" t="s">
         <v>64</v>
       </c>
       <c r="L8" t="s">
         <v>63</v>
       </c>
       <c r="M8" t="s">
         <v>63</v>
       </c>
       <c r="N8" t="s">
         <v>64</v>
       </c>
       <c r="O8" t="s">
         <v>64</v>
       </c>
       <c r="P8" t="s">
         <v>64</v>
       </c>
       <c r="Q8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="R8" t="s">
+        <v>64</v>
+      </c>
+      <c r="S8" t="s">
+        <v>64</v>
+      </c>
+      <c r="T8" t="s">
         <v>63</v>
       </c>
-      <c r="S8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U8" t="s">
+        <v>64</v>
+      </c>
+      <c r="V8" t="s">
+        <v>64</v>
+      </c>
+      <c r="W8" t="s">
+        <v>64</v>
+      </c>
+      <c r="X8" t="s">
         <v>63</v>
       </c>
-      <c r="V8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y8" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="AA8" t="s">
         <v>63</v>
       </c>
       <c r="AB8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD8" t="s">
         <v>63</v>
       </c>
-      <c r="AC8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG8" t="s">
         <v>63</v>
       </c>
-      <c r="AF8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AH8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL8" t="s">
         <v>63</v>
       </c>
-      <c r="AI8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AM8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AN8" t="s">
         <v>64</v>
       </c>
       <c r="AO8" t="s">
         <v>64</v>
       </c>
       <c r="AP8" t="s">
         <v>64</v>
       </c>
       <c r="AQ8" t="s">
         <v>64</v>
       </c>
       <c r="AR8" t="s">
         <v>64</v>
       </c>
       <c r="AS8" t="s">
         <v>64</v>
       </c>
       <c r="AT8" t="s">
         <v>64</v>
       </c>
       <c r="AU8" t="s">
         <v>64</v>
       </c>