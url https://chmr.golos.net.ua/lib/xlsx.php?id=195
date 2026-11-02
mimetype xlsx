--- v1 (2026-03-17)
+++ v2 (2026-11-02)
@@ -50,138 +50,138 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Замирайло Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Майборода Любов Володимирівна</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
     <t>Шмиголь Сергій Олегович</t>
-  </si>
-[...85 lines deleted...]
-    <t>Шевченко Геннадій Юрійович</t>
   </si>
   <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шинкарьова Валерія Сергіївна</t>
   </si>
   <si>
     <t>Маслянко Оксана Анатоліївна</t>
   </si>
   <si>
     <t>30.11.23  15:35:58</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
@@ -809,138 +809,138 @@
       <c r="I3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS3" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT3" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>8483Про внесення змін до рішення Черкаської міської ради від 26.01.2021 № 3-42 «Про затвердження програми соціальної підтримки сімей м. Черкаси на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>47</v>
@@ -960,138 +960,138 @@
       <c r="I4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS4" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT4" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>8484Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>47</v>
@@ -1111,138 +1111,138 @@
       <c r="I5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS5" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT5" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>8485Про внесення змін до рішення Черкаської міської ради від 14.02.2023 №36-19 «Про затвердження Програми співфінансування  капітального ремонту та реконструкції багатоквартирних житлових будинків (крім ОСББ) у місті Черкаси  на 2023-2025 роки»</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>63</v>
@@ -1262,138 +1262,138 @@
       <c r="I6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS6" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT6" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>8486Про внесення змін до рішення Черкаської міської ради від 09.11.2021 № 13-13 «Про затвердження Програми організації харчування у закладах загальної середньої освіти комунальної власності міста Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>47</v>
@@ -1413,138 +1413,138 @@
       <c r="I7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>68</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>68</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y7" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="Z7" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AA7" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB7" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AC7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF7" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AG7" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AH7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS7" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT7" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>8487Про доручення комунальному підприємству теплових мереж «Черкаситеплокомуненерго» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>47</v>
@@ -1564,138 +1564,138 @@
       <c r="I8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>68</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS8" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT8" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>70</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>8488Про внесення змін до рішення міської ради від 22.12.2022 № 34-34 «Про бюджет Черкаської міської територіальної громади на 2023 рік (2357600000)</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>63</v>
@@ -1715,138 +1715,138 @@
       <c r="I9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS9" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT9" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>8489Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 «Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2023 роки»</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>63</v>
@@ -1866,138 +1866,138 @@
       <c r="I10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="Y10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AB10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AG10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AH10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AI10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AJ10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AM10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AS10" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AT10" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>8490Про відмову ГАРАЖНОМУ АВТОКООПЕРАТИВУ «ТОПОЛЬОК» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Холодного Яру, 7</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>73</v>
@@ -2017,138 +2017,138 @@
       <c r="I11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>77</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>68</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="U11" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="V11" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="W11" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="Y11" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z11" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA11" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AC11" t="s" s="5">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="AD11" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AE11" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AF11" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AG11" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH11" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AI11" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AJ11" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK11" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AL11" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM11" t="s" s="5">
         <v>77</v>
       </c>
-      <c r="AE11" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AN11" t="s" s="5">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AR11" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AS11" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AT11" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>78</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>8491Про надання ДЕПАРТАМЕНТУ ЕКОНОМІКИ ТА РОЗВИТКУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення документації із землеустрою по вул. Вікентія Хвойки, 17/1</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>73</v>
@@ -2168,138 +2168,138 @@
       <c r="I12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>68</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P12" t="s" s="5">
         <v>68</v>
       </c>
       <c r="Q12" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="R12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T12" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="U12" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="V12" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="W12" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="X12" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="Y12" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z12" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA12" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB12" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AC12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE12" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AF12" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AG12" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AH12" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AI12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AJ12" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AK12" t="s" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AL12" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AM12" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AN12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP12" t="s" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AR12" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AS12" t="s" s="5">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="AT12" t="s" s="5">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>8492Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>73</v>
@@ -2319,138 +2319,138 @@
       <c r="I13" t="s" s="5">
         <v>77</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>77</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>68</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O13" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P13" t="s" s="5">
         <v>68</v>
       </c>
       <c r="Q13" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="R13" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="S13" t="s" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="T13" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="U13" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="V13" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="W13" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="X13" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="Y13" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="Z13" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="AA13" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AC13" t="s" s="5">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="AD13" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AE13" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AF13" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AG13" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH13" t="s" s="5">
         <v>77</v>
       </c>
-      <c r="AE13" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AI13" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AJ13" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AK13" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AL13" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM13" t="s" s="5">
         <v>77</v>
       </c>
-      <c r="AJ13" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AN13" t="s" s="5">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AQ13" t="s" s="5">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="AR13" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AS13" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AS13" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AT13" t="s" s="5">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>85</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>8493Про надання гр. Питель Л.П. дозволу на розроблення документації із землеустрою по вул. Молоткова, 87</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>73</v>
@@ -2470,271 +2470,271 @@
       <c r="I14" t="s" s="5">
         <v>77</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>59</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>59</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>77</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>68</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>52</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>68</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="S14" t="s" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="T14" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="U14" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="V14" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="W14" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="X14" t="s" s="5">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="Y14" t="s" s="5">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="Z14" t="s" s="5">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="AA14" t="s" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AB14" t="s" s="5">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="AC14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AD14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AE14" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AF14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AG14" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AH14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AI14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AJ14" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AL14" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AM14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AN14" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AD14" t="s" s="5">
-[...31 lines deleted...]
-      </c>
       <c r="AO14" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AP14" t="s" s="5">
+        <v>59</v>
+      </c>
+      <c r="AQ14" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AP14" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AR14" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="AS14" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AS14" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AT14" t="s" s="5">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>89</v>
       </c>
       <c r="J15" t="s">
         <v>90</v>
       </c>
       <c r="K15" t="s">
         <v>91</v>
       </c>
       <c r="L15" t="s">
         <v>91</v>
       </c>
       <c r="M15" t="s">
         <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>49</v>
       </c>
       <c r="O15" t="s">
         <v>49</v>
       </c>
       <c r="P15" t="s">
         <v>90</v>
       </c>
       <c r="Q15" t="s">
+        <v>92</v>
+      </c>
+      <c r="R15" t="s">
+        <v>93</v>
+      </c>
+      <c r="S15" t="s">
+        <v>89</v>
+      </c>
+      <c r="T15" t="s">
         <v>49</v>
       </c>
-      <c r="R15" t="s">
+      <c r="U15" t="s">
+        <v>89</v>
+      </c>
+      <c r="V15" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" t="s">
+        <v>90</v>
+      </c>
+      <c r="X15" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" t="s">
         <v>92</v>
       </c>
-      <c r="S15" t="s">
-[...2 lines deleted...]
-      <c r="T15" t="s">
+      <c r="Z15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>74</v>
+      </c>
+      <c r="AB15" t="s">
         <v>89</v>
-      </c>
-[...22 lines deleted...]
-        <v>74</v>
       </c>
       <c r="AC15" t="s">
         <v>89</v>
       </c>
       <c r="AD15" t="s">
         <v>89</v>
       </c>
       <c r="AE15" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="AF15" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG15" t="s">
         <v>49</v>
       </c>
-      <c r="AG15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH15" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="AI15" t="s">
         <v>90</v>
       </c>
       <c r="AJ15" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK15" t="s">
         <v>90</v>
       </c>
-      <c r="AK15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL15" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="AM15" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="AN15" t="s">
         <v>89</v>
       </c>
       <c r="AO15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AP15" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="AQ15" t="s">
         <v>90</v>
       </c>
       <c r="AR15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS15" t="s">
         <v>90</v>
       </c>
-      <c r="AS15" t="s">
+      <c r="AT15" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AU15" t="s">
         <v>74</v>
       </c>
       <c r="AV15" t="s">
         <v>89</v>
       </c>
       <c r="AW15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>87</v>
       </c>
       <c r="J16" t="s">
         <v>87</v>
@@ -2772,84 +2772,84 @@
       <c r="U16" t="s">
         <v>50</v>
       </c>
       <c r="V16" t="s">
         <v>50</v>
       </c>
       <c r="W16" t="s">
         <v>50</v>
       </c>
       <c r="X16" t="s">
         <v>50</v>
       </c>
       <c r="Y16" t="s">
         <v>50</v>
       </c>
       <c r="Z16" t="s">
         <v>50</v>
       </c>
       <c r="AA16" t="s">
         <v>50</v>
       </c>
       <c r="AB16" t="s">
         <v>50</v>
       </c>
       <c r="AC16" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="AD16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM16" t="s">
         <v>87</v>
       </c>
-      <c r="AE16" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AN16" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="AO16" t="s">
         <v>50</v>
       </c>
       <c r="AP16" t="s">
         <v>50</v>
       </c>
       <c r="AQ16" t="s">
         <v>50</v>
       </c>
       <c r="AR16" t="s">
         <v>50</v>
       </c>
       <c r="AS16" t="s">
         <v>50</v>
       </c>
       <c r="AT16" t="s">
         <v>50</v>
       </c>
       <c r="AU16" t="s">
         <v>50</v>
       </c>
       <c r="AV16" t="s">
         <v>50</v>
       </c>
@@ -2869,138 +2869,138 @@
       <c r="I17" t="s">
         <v>96</v>
       </c>
       <c r="J17" t="s">
         <v>96</v>
       </c>
       <c r="K17" t="s">
         <v>97</v>
       </c>
       <c r="L17" t="s">
         <v>98</v>
       </c>
       <c r="M17" t="s">
         <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>99</v>
       </c>
       <c r="O17" t="s">
         <v>99</v>
       </c>
       <c r="P17" t="s">
         <v>96</v>
       </c>
       <c r="Q17" t="s">
+        <v>100</v>
+      </c>
+      <c r="R17" t="s">
         <v>99</v>
       </c>
-      <c r="R17" t="s">
+      <c r="S17" t="s">
+        <v>98</v>
+      </c>
+      <c r="T17" t="s">
+        <v>99</v>
+      </c>
+      <c r="U17" t="s">
+        <v>98</v>
+      </c>
+      <c r="V17" t="s">
+        <v>99</v>
+      </c>
+      <c r="W17" t="s">
+        <v>97</v>
+      </c>
+      <c r="X17" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y17" t="s">
         <v>100</v>
       </c>
-      <c r="S17" t="s">
+      <c r="Z17" t="s">
         <v>99</v>
       </c>
-      <c r="T17" t="s">
+      <c r="AA17" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD17" t="s">
         <v>98</v>
       </c>
-      <c r="U17" t="s">
+      <c r="AE17" t="s">
         <v>99</v>
       </c>
-      <c r="V17" t="s">
+      <c r="AF17" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH17" t="s">
         <v>98</v>
       </c>
-      <c r="W17" t="s">
+      <c r="AI17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>96</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL17" t="s">
         <v>99</v>
       </c>
-      <c r="X17" t="s">
-[...5 lines deleted...]
-      <c r="Z17" t="s">
+      <c r="AM17" t="s">
+        <v>96</v>
+      </c>
+      <c r="AN17" t="s">
         <v>100</v>
-      </c>
-[...40 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AO17" t="s">
         <v>100</v>
       </c>
       <c r="AP17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ17" t="s">
         <v>100</v>
       </c>
-      <c r="AQ17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR17" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AS17" t="s">
+        <v>96</v>
+      </c>
+      <c r="AT17" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AU17" t="s">
         <v>100</v>
       </c>
       <c r="AV17" t="s">
         <v>98</v>
       </c>
       <c r="AW17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18" t="s">
         <v>103</v>
@@ -3035,238 +3035,238 @@
       <c r="T18" t="s">
         <v>102</v>
       </c>
       <c r="U18" t="s">
         <v>102</v>
       </c>
       <c r="V18" t="s">
         <v>102</v>
       </c>
       <c r="W18" t="s">
         <v>102</v>
       </c>
       <c r="X18" t="s">
         <v>102</v>
       </c>
       <c r="Y18" t="s">
         <v>102</v>
       </c>
       <c r="Z18" t="s">
         <v>102</v>
       </c>
       <c r="AA18" t="s">
         <v>102</v>
       </c>
       <c r="AB18" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AD18" t="s">
         <v>102</v>
       </c>
       <c r="AE18" t="s">
         <v>102</v>
       </c>
       <c r="AF18" t="s">
         <v>102</v>
       </c>
       <c r="AG18" t="s">
         <v>102</v>
       </c>
       <c r="AH18" t="s">
         <v>102</v>
       </c>
       <c r="AI18" t="s">
         <v>102</v>
       </c>
       <c r="AJ18" t="s">
         <v>102</v>
       </c>
       <c r="AK18" t="s">
         <v>102</v>
       </c>
       <c r="AL18" t="s">
         <v>102</v>
       </c>
       <c r="AM18" t="s">
         <v>102</v>
       </c>
       <c r="AN18" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AP18" t="s">
         <v>102</v>
       </c>
       <c r="AQ18" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR18" t="s">
         <v>102</v>
       </c>
-      <c r="AR18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS18" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AU18" t="s">
         <v>106</v>
       </c>
       <c r="AV18" t="s">
         <v>102</v>
       </c>
       <c r="AW18" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>107</v>
       </c>
       <c r="J19" t="s">
         <v>107</v>
       </c>
       <c r="K19" t="s">
         <v>107</v>
       </c>
       <c r="L19" t="s">
         <v>107</v>
       </c>
       <c r="M19" t="s">
         <v>108</v>
       </c>
       <c r="N19" t="s">
         <v>109</v>
       </c>
       <c r="O19" t="s">
         <v>109</v>
       </c>
       <c r="P19" t="s">
         <v>107</v>
       </c>
       <c r="Q19" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="R19" t="s">
         <v>107</v>
       </c>
       <c r="S19" t="s">
         <v>107</v>
       </c>
       <c r="T19" t="s">
+        <v>109</v>
+      </c>
+      <c r="U19" t="s">
         <v>107</v>
       </c>
-      <c r="U19" t="s">
+      <c r="V19" t="s">
         <v>109</v>
       </c>
-      <c r="V19" t="s">
+      <c r="W19" t="s">
         <v>107</v>
       </c>
-      <c r="W19" t="s">
+      <c r="X19" t="s">
         <v>109</v>
       </c>
-      <c r="X19" t="s">
+      <c r="Y19" t="s">
         <v>107</v>
       </c>
-      <c r="Y19" t="s">
+      <c r="Z19" t="s">
         <v>109</v>
       </c>
-      <c r="Z19" t="s">
+      <c r="AA19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB19" t="s">
         <v>107</v>
       </c>
       <c r="AC19" t="s">
         <v>107</v>
       </c>
       <c r="AD19" t="s">
         <v>107</v>
       </c>
       <c r="AE19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF19" t="s">
         <v>107</v>
       </c>
-      <c r="AF19" t="s">
+      <c r="AG19" t="s">
         <v>109</v>
       </c>
-      <c r="AG19" t="s">
+      <c r="AH19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AI19" t="s">
         <v>107</v>
       </c>
       <c r="AJ19" t="s">
         <v>107</v>
       </c>
       <c r="AK19" t="s">
         <v>107</v>
       </c>
       <c r="AL19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM19" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN19" t="s">
         <v>107</v>
       </c>
       <c r="AO19" t="s">
         <v>107</v>
       </c>
       <c r="AP19" t="s">
         <v>107</v>
       </c>
       <c r="AQ19" t="s">
         <v>107</v>
       </c>
       <c r="AR19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS19" t="s">
         <v>107</v>
       </c>
-      <c r="AS19" t="s">
+      <c r="AT19" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AU19" t="s">
         <v>110</v>
       </c>
       <c r="AV19" t="s">
         <v>107</v>
       </c>
       <c r="AW19" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>