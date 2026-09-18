--- v1 (2026-03-17)
+++ v2 (2026-09-18)
@@ -9,220 +9,88 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLII сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Діскант Роман Володимирович</t>
-[...121 lines deleted...]
-  <si>
     <t>13.07.23  10:55:25</t>
   </si>
   <si>
     <t>7553Про направлення депутатського запиту</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...7 lines deleted...]
-  <si>
     <t>13.07.23  11:31:31</t>
   </si>
   <si>
     <t>7554Про направлення депутатського запиту</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>13.07.23  11:32:14</t>
   </si>
   <si>
     <t>7555Про направлення депутатського запиту</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>13.07.23  11:51:42</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>За: 29</t>
@@ -254,71 +122,65 @@
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>13.07.23  12:03:05</t>
   </si>
   <si>
     <t>7598Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>13.07.23  12:04:03</t>
   </si>
   <si>
     <t>7599Про звернення Черкаської міської ради</t>
   </si>
   <si>
     <t>13.07.23  12:59:17</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>13.07.23  13:02:44</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>13.07.23  13:03:59</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>13.07.23  13:11:30</t>
   </si>
   <si>
     <t>За: 23</t>
   </si>
   <si>
     <t>13.07.23  13:18:03</t>
   </si>
   <si>
     <t>13.07.23  13:36:57</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>13.07.23  13:56:29</t>
   </si>
   <si>
     <t>Утримались: 2</t>
   </si>
   <si>
     <t>13.07.23  14:00:44</t>
   </si>
   <si>
     <t>13.07.23  14:01:31</t>
@@ -408,29333 +270,5385 @@
     <t>7735Про надання гр. Заїці Н.М. земельної ділянки в оренду по вул. Грузиненка, 2</t>
   </si>
   <si>
     <t>7736Про надання гр. Куценко Г. В. земельної ділянки в оренду по вул. Лук’янова, 7</t>
   </si>
   <si>
     <t>7738Про надання гр. Фесенку В.І. земельної ділянки в оренду по вул. Гагаріна, 39/1</t>
   </si>
   <si>
     <t>7741Про надання ТОВ «ЄВРОГАРАЖ» земельної ділянки в оренду по вул. Надпільній, 222</t>
   </si>
   <si>
     <t>7743Про надання гр. Білик Н.П. земельної ділянки в оренду по вул. Пастерівській, 21</t>
   </si>
   <si>
     <t>13.07.23  11:51:00</t>
   </si>
   <si>
     <t>7753За внесений проєкт рішення</t>
   </si>
   <si>
     <t>13.07.23  10:51:00</t>
   </si>
   <si>
     <t>7754Про направлення депутатського запиту депутата</t>
-  </si>
-[...163 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW193"/>
+  <dimension ref="A1:H193"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...41 lines deleted...]
-    <col min="49" max="49" width="53"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="24"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="G2" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H2" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>7560Про внесення змін до рішення Черкаської міської ради від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H5" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>7561Про внесення змін до рішення міської ради від 09.12.2021 №15-5 «Про затвердження Програми сприяння залученню інвестицій та розвитку підприємництва у м.Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>7562Про внесення змін до рішення міської ради від 29.07.2021 № 8-4 «Про затвердження міської Програми розвитку фізичної культури та спорту у м. Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>7563Про затвердження  Міської програми розвитку та функціонування української мови «Черкаси розмовляють українською» на 2023-2026 роки</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H8" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>7564Про внесення змін до рішення Черкаської міської ради від 09.11.2021 № 13-10 «Про затвердження міської Програми розвитку загальної середньої освіти м.Черкаси на 2022-2027 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>7565Про внесення змін до рішення Черкаської міської ради від 26.01.2021 № 3-42 «Про затвердження програми соціальної підтримки сімей м. Черкаси на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>7566Про внесення змін до рішення міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>7567Про внесення змін до рішення міської ради від 24.12.2020 № 2-41 «Про затвердження Програми «Поводження з безпритульними тваринами у місті Черкаси на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>7568Про внесення змін до рішення міської ради від 01.12.2022 №33-25 «Про затвердження міської цільової програми заходів та робіт з територіальної оборони м. Черкаси на 2022-2023 роки»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>7569Про безоплатну передачу у господарське відання ПАТ «Черкасиобленерго» ЗТП-966 та кабельних ліній від ЗТП-966 до житлової забудови на розі вулиць Героїв Дніпра та Козацькій</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>7570Про визначення балансоутримувачем нежитлових приміщень департамент економіки та розвитку Черкаської міської ради</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>7571Про передачу у власність  Черкаської міської територіальної громади та на баланс КП ТМ «Черкаситеплокомуненерго» зовнішніх інженерних мереж  теплопостачання та гарячого водопостачання до житлових будинків</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>7572Про передачу об’єктів в оперативне управління та на баланс департаменту архітектури та містобудування Черкаської міської ради</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>7573Про передачу у власність Черкаської міської територіальної громади та у господарське відання, баланс КП «Черкасиводоканал» зовнішніх інженерних мереж водопостачання, водовідведення по вул. Хрещатик, 207</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>7574Про визначення балансоутримувачем дитячих та спортивних майданчиків КП «Благоустрій» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>7575Про надання дозволу на списання та ліквідацію основних засобів з балансу департаменту управління справами та юридичного забезпечення Черкаської міської ради</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>7576Про внесення змін до рішення Черкаської міської ради від 12.06.2018 №2-3419 «Про визначення балансо-утримувачів комунального майна м. Черкаси»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>7577Про доповнення видів діяльності за КВЕД комунального підприємства «Муніципальний спортивний клуб «Дніпро» Черкаської міської ради» та затвердження його статуту в новій редакції</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>7578Про надання дозволу на передачу корпусу дитячої поліклініки №3 з балансу комунального некомерційного підприємства «Черкаська міська дитяча лікарня»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>7579Про визначення повноважень департаменту соціальної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>7580Про внесення змін до рішення Черкаської міської ради від 22.08.2019 № 2-4753 «Про утворення центру комплексної реабілітації для осіб з інвалідністю «Жага життя», внесення змін до рішення Черкаської міської ради від 24.04.2017 № 2-1977 «Про перейменування територіального центру соціальної допомоги Соснівського району  м. Черкаси та реорганізацію територіального центру соціальної допомоги Придніпровського району м. Черкаси»</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>7581Про внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>7582Про розгляд електронної петиції від 18.05.2023 № Че/2061-еп щодо придбання 20 вантажних автомобілів з колісною формулою 6x6 для 118-ї бригади</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>7583Про розгляд петиції щодо капітального ремонту вулиці Глінки та провулку Атамановського у м. Черкаси</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>7584Про надання дозволу на списання з балансу комунального підприємства «Черкасиелектротранс» Черкаської міської ради» основних засобів</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>7585Про внесення змін до рішень Черкаської міської ради від 23.05.2013 №3-1682, від 22.12.2022 №34-35 та від 02.03.2023 №38-24 (щодо структури департаменту до-рожньо-транспортної інфра-структури та екології Чер-каської міської ради, департа-менту економіки та розвитку Черкаської міської ради)</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>7586Про розгляд електронної петиції щодо «зменшення вартості проїзду в маршрутках аби навести лад»</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>7587Про затвердження Статуту комунального підприємства «Черкасиводоканал» Черкаської міської ради» в новій редакції</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C33" t="s" s="4">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>7589Про надання дозволу комунальному підприємству «Благоустрій» Черкаської міської ради на списання основних засобів</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H34" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>7590Про погодження встановлення елементу благоустрою, об’єкту монументального мистецтва: пам’ятного знаку Святителю Луці біля перехрестя вул. Дахнівської та вул. Святителя Луки у м. Черкаси</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G35" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H35" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>7591Про розгляд електронної петиції від 08.06.2023 № Че/2078-еп щодо перейменування вулиці Сурікова на вулицю лейтенанта Мукана</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>7592Про розгляд електронної петиції від 05.06.2023 № Че/2074-еп щодо перейменування вулиці Гагаріна на вулицю імені Олександра Юрійовича Гончаренка</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="C38" t="s" s="4">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G38" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="C39" t="s" s="4">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="C40" t="s" s="4">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G40" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H40" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="C41" t="s" s="4">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G41" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="C42" t="s" s="4">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="C43" t="s" s="4">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="D43" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G43" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>7601Про згоду щодо безоплатної передачі у власність Черкаської міської територіальної громади очисних каналізаційних споруд</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G44" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="H44" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>7602Про внесення змін до рішення міської ради від 09.12.2021 №15-15 «Про затвердження Програми підвищення енергоефективності та зменшення споживання енергоресурсів у м.Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>7604Про внесення змін до рішення міської ради від 09.12.2021 №15-15 «Про затвердження Програми підвищення енергоефективності та зменшення споживання енергоресурсів у м.Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>86</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>7605Про внесення змін до рішення Черкаської міської ради від 10.11.2017 № 2-2578 «Про затвердження міської соціальної програми «Турбота» на період з 2018 до 2023»</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E47" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="G47" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H47" t="s">
-        <v>86</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>7606Про внесення змін до рішення міської ради від 20.01.2022  № 17-81 «Про Програму розвитку і утримання житлово-комунального господарства міста Черкаси на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>86</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>7607Про внесення змін до рішення Черкаської міської ради від 09.12.2021 № 15-17 «Про затвердження Комплексної програми соціальної підтримки захисників державного суверенітету та незалежності України і членів їх сімей – жителів м. Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="G49" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H49" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>7608Про внесення змін до рішення міської ради від 22.12.2022 № 34-34 «Про бюджет Черкаської міської територіальної громади на 2023 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H50" t="s">
-        <v>94</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>7613Про внесення змін до рішення міської ради від 22.12.2022 № 34-34 «Про бюджет Черкаської міської територіальної громади на 2023 рік (2357600000)»</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F51" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H51" t="s">
-        <v>86</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>7614Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2023 роки”</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F52" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H52" t="s">
-        <v>94</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>7615Про внесення змін та доповнень до рішення міської ради від 18.05.2023 №41-10 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2023 році»</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F53" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="G53" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>7616Про внесення змін та доповнень до рішення міської ради від 18.05.2023 №41-10 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2023 році»</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E54" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G54" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>7617Про внесення змін та доповнень до рішення міської ради від 18.05.2023 №41-10 «Про перелік  об’єктів малої приватизації комунальної  власності м. Черкаси, що  підлягають  приватизації у 2023 році»</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E55" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="G55" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>7618Про розгляд електронної петиції «Заборонити пересування містом спортивного мототранспорту та транспорту без глушників»</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E56" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F56" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G56" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>7619Про розгляд електронної петиції від 01.05.2023 № Че/2040-еп «Скасування контракту з Новою якістю по вивезенню негабаритного сміття в м. Черкаси»</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E57" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G57" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>7620Про розгляд електронної петиції від 03.05.2023 № Че/2045-еп щодо прокладання центрального водогону в мікрорайоні «Сади»</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E58" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F58" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="G58" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H58" t="s">
-        <v>86</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>7621Про  безоплатну передачу з балансу комунального підприємства «Благоустрій» Черкаської міської ради на баланс КП «Дирекція парків» Черкаської міської ради капітального незавершеного інвестування «Будівництво пляжу «Дахнівський»</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E59" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="G59" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H59" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>7622Про перейменування вулиць Волкова, Гагаріна, Глинки, Пальохи, Сержанта Смірнова, провулку Промислового, узвозу Дачного та скверу ім. Сержанта Смірнова у місті Черкаси</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E60" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G60" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H60" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>7623Про розгляд електронної петиції від 02.05.2023 № Че/2043-еп щодо повернення земельної ділянки окупованої московським патріархатом</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E61" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="G61" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H61" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>7624Про вилучення земельних ділянок з мотивів суспільної необхідності у структур Української православної церкви московського патріархату на території міста Черкаси</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F62" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="G62" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H62" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>7625Про надання дозволу на розроблення документації землеустрою громадянину Грибчуку В.А. на розі вул. Сержанта Волкова та вул. Спиридона Кириченка (вільна земельна ділянка)»</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="E63" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F63" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="G63" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H63" t="s">
-        <v>113</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>7626Про надання АВТОКООПЕРАТИВУ «КОМУНАЛЬНИК-1» дозволу на розроблення документації із землеустрою в районі вул. Івана Виговського та вул.Петра Дорошенка»</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="E64" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F64" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="G64" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H64" t="s">
-        <v>116</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>7629Про надання дозволу на розробку проекту землеустрою щодо організації і встановлення меж території природно-заповідного фонду – парку пам’ятки садово-паркового мистецтва місцевого значення «Молодіжний» по вул. Гагаріна (ліворуч від парку «Долина троянд»)</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F65" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G65" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H65" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>7630Про надання дозволу на розробку проекту землеустрою щодо організації і встановлення меж території природно-заповідного фонду – парку пам’ятки садово-паркового мистецтва місцевого значення «Сквер Обласної ради» між бульваром Шевченка та вулицями Байди Вишневецького, Хрещатик, Лазарева</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F66" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G66" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H66" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>7631Про надання дозволу на розробку проекту землеустрою щодо організації і встановлення меж території природно-заповідного фонду – парку пам’ятки садово-паркового мистецтва місцевого значення «Парк Перемоги» по вул. Смілянській, 132/1</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G67" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H67" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>7632Про передачу земельних ділянок у власність по вул. Благовісній, 201/1 громадянці Денисенко І.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F68" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G68" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H68" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>7633Про передачу земельної ділянки у власність по вул. Чиковані, 52 громадянам Мяус Н.О., Мяус В.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F69" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G69" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H69" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>7634Про передачу земельної ділянки у власність по пров. Миколи Біляшівського, 24 громадянину Грищуку А.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F70" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G70" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H70" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>7635Про передачу земельної ділянки у власність по пров. Миколи Калашника, 20 громадянам Гладких О.А., Гладких О.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F71" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G71" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H71" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>7636Про передачу земельної ділянки у власність по пров. Весняному, 15 громадянці Чен М.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F72" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G72" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H72" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>7637Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 331/7 громадянці Подупейко В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F73" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G73" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H73" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>7638Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Надії Попової, 14 громадянину Шаповалу В.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F74" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G74" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H74" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>7639Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Симона Петлюри, 214 громадянину Гусаченку О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F75" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G75" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H75" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>7640Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Різдвяній, 150 громадянину Прядуну С.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F76" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G76" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H76" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>7641Про передачу земельних ділянок у власність по пров. Михайла Слабошпицького, 90 громадянам Шведенку Д.А., Шведенко В.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F77" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G77" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H77" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>7642Про передачу земельної ділянки у власність по пров. Юрія Липи, 47 громадянину Чену Р.О. (існуюче домоволодіння)  </t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F78" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G78" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H78" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>7643Про передачу земельної ділянки у власність вул. Кавказькій, 98 громадянці Машинецькій Н.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G79" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H79" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>7644Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового товариства «Зелена зона» (діл. № 285) громадянину Миленку А.Л. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F80" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G80" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H80" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>7645Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Самійла Кішки, 226 громадянам Лисенку О.В.,  Гончар Н.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F81" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G81" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H81" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>7646Про передачу земельної ділянки у власність вул. Хрещатик, 117 громадянину Салапатову В.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F82" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G82" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H82" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>7647Про передачу земельної ділянки у власність по вул. Надпільній, 526 громадянці Жовнір О.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F83" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G83" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H83" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>7648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 41 громадянину Бондаренку І.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G84" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H84" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>7649Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Павла Тичини, 42 громадянці Падалці М.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F85" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G85" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H85" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>7650Про передачу земельної ділянки у власність по пров. Катерини Білокур, 12 громадянці Сабашенко Л.Б. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F86" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G86" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H86" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>7651Про передачу земельної ділянки у власність та відмову в передачі земельних ділянок в оренду по вул. Ціолковського, 3 громадянину Наумову М.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F87" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G87" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H87" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>7652Про передачу земельної ділянки у власність по пров. Надії Попової, 15 громадянці Пухі Л.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F88" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G88" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H88" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>7653Про передачу земельної ділянки у власність по вул. Різдвяній, 150 громадянину Шевченку І.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F89" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G89" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H89" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>7654Про передачу земельних ділянок у власність по вул. Михайла Грушевського, 32 громадянам Ющенко О.В., Стрілковському В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F90" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G90" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H90" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>7655Про передачу земельної ділянки у власність по вул. Благовісній, 9 громадянину Дудоладову В.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F91" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G91" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H91" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>7656Про передачу земельної ділянки у власність по вул. В’ячеслава Чорновола, 38 громадянину Капію Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F92" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G92" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H92" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>7657Про передачу земельних ділянок у власність та в оренду по вул. Праведниці Шулежко, 23 громадянину Любченку В.Л. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G93" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H93" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>7658Про передачу земельної ділянки у власність вул. Слави, 4/1 громадянину Яровенку Д.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F94" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G94" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>7659Про передачу земельних ділянок у власність та в оренду по вул. Верхній Горовій, 194 громадянину Губанову Д.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F95" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G95" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H95" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>7660Про передачу земельної ділянки у власність по вул. Ігоря Бойка, 41 громадянці Бігун П.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F96" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G96" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H96" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>7661Про передачу земельних ділянок у власність та в оренду по узвозу Удода, 7 громадянину Худолію І.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F97" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G97" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H97" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>7662Про передачу земельних ділянок у власність по  вул. Гоголя, 339/1 громадянам Хотько Л.В., Хотьку В.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F98" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G98" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H98" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>7663Про передачу земельної ділянки у власність пров. Ольги Павловської, 10 громадянці Лях С.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F99" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G99" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H99" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>7664Про передачу земельної ділянки у власність по пров. Звенигородському, 10 громадянці Постоленко Ж.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F100" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G100" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H100" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>7665Про передачу земельної ділянки у власність по вул. Хрещатик, 96 громадянкам Проворовій Т.С., Проворовій В.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F101" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G101" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H101" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>7666Про передачу земельних ділянок у власність по  вул. Мальовничій, 18/1 громадянці Лукіянчук Н.Д. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F102" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G102" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H102" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>7667Про передачу земельної ділянки у власність по  вул. Мальовничій, 18 громадянці Кочурі С.Д. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F103" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G103" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H103" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>7668Про передачу земельної ділянки у власність по вул. Гоголя, 410/1 громадянці Малород Л.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F104" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G104" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H104" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>7669Про передачу земельної ділянки у власність вул. Героїв Чорнобиля, 7 громадянину Жигайлу В.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F105" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G105" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H105" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>7670Про передачу земельної ділянки у власність по вул. Вікентія Хвойки, 9-а громадянці Єрємєєвій Л.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F106" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G106" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H106" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>7671Про передачу земельної ділянки у власність по вул. Пастерівській, 122/вул. Рєпіна, 28 громадянину Кислому О.Б. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F107" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G107" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H107" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>7672Про передачу земельних ділянок у власність по пров. Фруктовому, 4-6 громадянам Карапасю Ю.М., Карапась В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F108" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G108" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H108" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>7673Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 87 громадянці Перепелиці О.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F109" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G109" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H109" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>7674Про передачу земельної ділянки у власність вул. Верхня Горова, 91 громадянину Кисленку В.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F110" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G110" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H110" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>7675Про передачу громадянці Синяченко Л. Г. земельної ділянки у власність по вул. Надпільній, 482 (земельна ділянка під існуючим гаражем)</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F111" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G111" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H111" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>7676Про передачу земельних ділянок у власність по вул. Гоголя, 164 громадянці Коноваленко Л.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F112" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G112" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H112" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>7677Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 23-б громадянам Біленькій О.С., Древалю В.Л. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F113" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G113" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H113" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>7678Про передачу земельної ділянки у власність вул. Степана Бандери, 8 громадянину Гузю М.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F114" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G114" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H114" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>7679Про передачу земельної ділянки у власність по вул. Добровольчих батальйонів, 51 громадянці Столбінській С.Є. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F115" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G115" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H115" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>7680Про передачу земельної ділянки у власність по пров. Свободи, 19 громадянці Волоській Н.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F116" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G116" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H116" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>7681Про передачу земельної ділянки у власність по вул. Танкістів, 9/пров. Полковника Бурляя, 7 громадянину Барілку О.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G117" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H117" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>7682Про передачу земельної ділянки у власність вул. Степана Бандери, 8 громадянці Кириченко Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F118" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G118" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H118" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>7683Про надання ЖИТЛОВО-БУДІВЕЛЬНОМУ КООПЕРАТИВУ № 35 дозволу на розроблення документації із землеустрою по вул. Нарбутівській, 198/23</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E119" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F119" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G119" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H119" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>7684Про надання ОСББ «ГАГАРІНА-95, 93» дозволу на розроблення документації із землеустрою по вул. Гагаріна, 95 та вул. Гагаріна, 93</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F120" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G120" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H120" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>7685Про продаж на земельних торгах  права власності на земельну ділянку площею 1,0 га в районі вул. Олександра Шаповала та пр. Перемоги (біля будівлі № 29) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F121" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G121" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H121" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>7686Про продаж на земельних торгах  права власності на земельну ділянку площею 0,0550 га по проспекту Хіміків (біля земельної ділянки № 47/2) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F122" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G122" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H122" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>7687Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Олександра Шаповала (перспективний № 20) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F123" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G123" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H123" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>7688Про продаж на земельних торгах права власності на земельну ділянку площею 0,0150 га по вул. Козацькій та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F124" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G124" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H124" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>7689Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Пахарів Хутір, перспективний № 36/1 та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F125" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G125" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H125" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>7690Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Пахарів Хутір, перспективний № 34/1 та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G126" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H126" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>7691Про продаж на конкурентних засадах (на земельних торгах)  права власності на земельну ділянку площею 0,1115 га по вул. Оборонній (біля будівлі № 16/1) та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E127" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F127" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G127" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H127" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>7692Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Набережній</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F128" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G128" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H128" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>7693Про продаж на земельних торгах  права оренди земельної ділянки площею 0,0235 га в районі перспективної вул. Антона Моспана та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F129" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G129" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H129" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>7694Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Припортовій (біля земельної ділянки по вул. Припортова, 50) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F130" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G130" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H130" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>7695Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по пров. Амет-Хана Султана, 12 та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F131" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G131" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H131" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>7696Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Олени Теліги, перспективний № 16/1 та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G132" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H132" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>7697Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по пров. Амет-Хана Султана, перспективний № 8 та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F133" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G133" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H133" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>7698Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки по вул. Чигиринській та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F134" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G134" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H134" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>7699Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), земельної ділянки на розі вул. Десантників та вул. Григорія Сковороди (перспективна адреса вул. Десантників, 15) та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F135" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G135" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H135" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>7700Про надання ДЕПАРТАМЕНТУ ОСВІТИ ТА ГУМАНІТАРНОЇ ПОЛІТИКИ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по проспекту Перемоги, 24</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E136" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F136" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G136" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H136" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>7701Про надання ЧЕРКАСЬКІЙ ЗАГАЛЬНООСВІТНІЙ ШКОЛІ І-ІІІ СТУПЕНІВ № 24 ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ ЧЕРКАСЬКОЇ ОБЛАСТІ земельної ділянки у постійне користування по вул. В’ячеслава Чорновола, 118/1</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F137" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G137" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H137" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>7702Про надання КП «УПРАВЛІННЯ ПО ЕКСПЛУАТАЦІЇ БУДИНКУ РАД І ОБ`ЄКТІВ ОБЛАСНОЇ КОМУНАЛЬНОЇ ВЛАСНОСТІ» земельної ділянки в оренду по вул. Небесної Сотні, 105/вул. Благовісній, 269</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F138" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G138" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H138" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>7703Про надання КПТМ «ЧЕРКАСИТЕПЛОКОМУНЕРГО» земельної ділянки у постійне користування по вул.  Добровольчих батальйонів, 13</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F139" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G139" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H139" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>7704Про внесення змін до рішення Черкаської міської ради від 20.01.2022 № 17-52 «Про внесення змін та доповнень до рішення Черкаської  міської ради від 06.04.2010 № 5-573 «Про затвердження проектів землеустрою щодо відведення земельних ділянок та визначення умов земельного аукціону»</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F140" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G140" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H140" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>7705Про внесення змін до рішення Черкаської міської ради від 20.01.2022 № 17-53 «Про внесення змін та доповнень до рішення Черкаської  міської ради від 11.09.2014 № 2-156 «Про затвердження проектів землеустрою щодо відведення земельних ділянок, які пропонуються для продажу на земельних торгах»</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F141" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G141" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H141" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>7706Про внесення змін до рішення Черкаської міської ради від 13.12.2021 № 15-38 (в частині площі земельної ділянки)</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F142" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G142" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H142" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>7707Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по проспекту Перемоги, 25, з метою подальшого оформлення ОСББ «НОВИЙ ПАРКОВИЙ 25/8» права користування її частиною</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F143" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G143" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H143" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>7708Про затвердження технічної      документації із землеустрою щодо поділу земельної ділянки по вул. Сумгаїтській, 10, яка перебуває в постійному користуванні ПРАТ «УКРП`ЄЗО»</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F144" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G144" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H144" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>7709Про надання ТОВ «СОСНІВКА НОВА» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Мечникова, 5</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F145" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G145" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H145" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>7710Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Академіка Корольова, 12, яка перебуває в оренді гр. Гладкої А.Р.</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E146" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F146" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G146" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H146" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>7711Про надання ПП «Семіван – Факт» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Дахнівська біля перехрестя з вул. Мініна і Пожарського</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F147" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G147" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H147" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C148" t="s" s="4">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D148" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E148" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F148" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G148" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H148" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>7713Про надання ТОВ «ЮПЕКС», гр. Кулик А.В., гр. Сиваченку Р.В., гр. Паляничку Д.А., гр. Горбатюку К.І. земельної ділянки в оренду по вул. Святителя – хірурга Луки, 16</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F149" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G149" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H149" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>7714Про надання ТОВ «ЧЕРКАСИМАКБУД», гр. Казаряну Ф.Т., гр. Казаряну А.Т., гр. Ткаченку Ю.О., гр. Ткаченку Р.О. земельної ділянки в оренду по проспекту Перемоги, 70/1</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F150" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G150" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H150" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C151" t="s" s="4">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="D151" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F151" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G151" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H151" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C152" t="s" s="4">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="D152" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F152" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G152" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H152" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>7717Про надання ПРИВАТНОМУ ПІДПРИЄМСТВУ «СПЕЦІАЛІЗОВАНЕ РЕМОНТНО-БУДІВЕЛЬНЕ ПІДПРИЄМСТВО «ЧЕРКАСИЛІФТ»  дозволу на розроблення документації із землеустрою по вул. Гетьмана Сагайдачного, 12/1</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F153" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G153" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H153" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>7718Про надання гаражно-будівельному кооперативу «Зірочка-1» земельних ділянок у власність та в оренду по вул. Оборонній, 18</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F154" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G154" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H154" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
           <t>7719Про надання гр. Новик В.В. земельної ділянки в оренду під нерухомим майном по вул. Небесної Сотні, 105/вул. Благовісна, 269</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F155" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G155" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H155" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>7720Про надання ТОВ «ЄВРОКОМФОРТ+» дозволу на розроблення документації із землеустрою по вул. Надпільній, 222</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F156" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G156" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H156" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>7721Про надання ТОВ «ДАР КАЛІФА» земельної ділянки в оренду під нерухомим майном по вул. Кривалівській, 7</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E157" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F157" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G157" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H157" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>7722Про надання ТДВ «АН «МАРТ» дозволу на розроблення документації із землеустрою по вул. Смілянській, 23</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F158" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G158" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H158" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>7723Про надання ПП «ДАНТИСТ» земельної ділянки в оренду під нерухомим майном по вул. Небесної Сотні, 105/вул. Благовісна, 269</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E159" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F159" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G159" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H159" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>7724Про надання гр. Назаренко О.В. земельної ділянки в оренду по вул. Петра Дорошенка, 8/вул. Нарбутівська, 208</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F160" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G160" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H160" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>7725Про надання гр. Корчаці І.В. земельної ділянки в оренду по вул. Петра Дорошенка, 8/вул. Нарбутівська, 208</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F161" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G161" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H161" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>7726Про надання гр. Сарані І.А. дозволу на розроблення документації із землеустрою по вул. Остафія Дашковича, 41</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E162" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F162" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G162" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H162" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C163" t="s" s="4">
-        <v>121</v>
+        <v>75</v>
       </c>
       <c r="D163" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F163" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G163" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H163" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
           <t>7728Про надання ТОВ «ЮРІЯ-ФАРМ» дозволу на розроблення документації із землеустрою по вул. Чигиринській, 21</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F164" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G164" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H164" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
           <t>7729Про надання гр. Лазовській, Т.А. дозволу на розроблення документації із землеустрою по пров. Медичному, 4</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F165" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G165" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H165" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>7730Про надання ТОВ «БІГ-МІСТО» дозволу на розроблення документації із землеустрою під нерухоме майно по вул. Благовісна, 213/ вул. Байди Вишневецького, 63</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E166" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F166" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G166" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H166" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>7731Про надання гр. Солодковій О.О. земельної ділянки в оренду по вул. Володимира Ложешнікова, 7/2</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F167" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G167" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H167" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C168" t="s" s="4">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="D168" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F168" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G168" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H168" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C169" t="s" s="4">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="D169" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F169" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G169" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H169" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
           <t>7734Про надання ТОВ «ОБЛАГРОПРОМБУД» земельної ділянки в оренду по вул. Максима Залізняка, 169/1</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F170" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G170" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H170" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C171" t="s" s="4">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="D171" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F171" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G171" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H171" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C172" t="s" s="4">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="D172" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F172" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G172" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H172" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
           <t>7737Про надання гр. Митрофановій  Н.В. та гр. Митрофанову Я.С. земельної ділянки в оренду по вул. Гагаріна, 39/1</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F173" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G173" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H173" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C174" t="s" s="4">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="D174" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F174" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G174" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H174" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C175" t="inlineStr" s="4">
         <is>
           <t>7739Про надання ТОВ «БСД-ГЕРМЕС» дозволу на розроблення документації із землеустрою по вул. 14-го Грудня, 8</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F175" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G175" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H175" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
           <t>7740Про надання гр. Свириденку М.Є. дозволу на розроблення документації із землеустрою по вул. Чигиринській, 52</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F176" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G176" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H176" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C177" t="s" s="4">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="D177" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F177" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G177" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H177" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C178" t="inlineStr" s="4">
         <is>
           <t>7742Про надання ФОП Карлику Б.З. дозволу на розроблення документації із землеустрою по вул. Максима Залізняка, 138/11</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F178" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G178" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H178" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C179" t="s" s="4">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="D179" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F179" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G179" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H179" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C180" t="inlineStr" s="4">
         <is>
           <t>7744Про відмову в передачі земельної ділянки у власність по вул. Композитора Миколи Лисенка, 49, громадянці Шпарі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F180" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G180" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H180" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
           <t>7745Про відмову у поновленні фізичній особі - підприємцю Балачій Олені В’ячеславівні договору оренди землі по вул. Гагаріна, 39/1</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F181" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G181" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H181" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
           <t>7746Про відмову у поновленні фізичній особі - підприємцю Балачій Олені В’ячеславівні договору оренди землі по проспекту Перемоги, зупинка «вул. Сумгаїтська», парна сторона</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F182" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G182" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H182" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C183" t="inlineStr" s="4">
         <is>
           <t>7747Про відмову у поновленні фізичній особі - підприємцю Балачій Олені В’ячеславівні договору оренди землі по вул. Руставі, зупинка «вул. Руставі - кінцева», непарна сторона</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F183" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G183" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H183" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C184" t="inlineStr" s="4">
         <is>
           <t>7748Про припинення громадянину Кавку Сергію Миколайовичу права користування земельними ділянками по бул. Шевченка, 292</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E184" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F184" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G184" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H184" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C185" t="inlineStr" s="4">
         <is>
           <t>7749Про відмову у поновленні договору оренди землі громадянам Мельник А. В., Мельнику П. М., Мельнику В. П., Мельнику А. П. по вул. Богдана Хмельницького, 146 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E185" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F185" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G185" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H185" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="C186" t="inlineStr" s="4">
         <is>
           <t>7750Про відмову у поновленні договору оренди землі громадянам Мельник А. В., Мельнику П. М., Мельнику В. П., Мельнику А. П. по вул. Богдана Хмельницького, 146 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F186" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G186" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H186" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>54</v>
+        <v>11</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="C187" t="s" s="4">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="D187" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E187" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F187" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G187" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H187" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="C188" t="s" s="4">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="D188" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E188" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F188" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="G188" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H188" t="s">
-        <v>52</v>
-[...122 lines deleted...]
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="189">
       <c r="A189"/>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189"/>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189"/>
-      <c r="I189" t="s">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="190">
       <c r="A190"/>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190"/>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190"/>
-      <c r="I190" t="s">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="191">
       <c r="A191"/>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191"/>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191"/>
-      <c r="I191" t="s">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="192">
       <c r="A192"/>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192"/>
-      <c r="I192" t="s">
-[...121 lines deleted...]
-      </c>
     </row>
     <row r="193">
       <c r="A193"/>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193"/>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193"/>
-      <c r="I193" t="s">
-[...121 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>