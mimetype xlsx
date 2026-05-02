--- v1 (2026-01-31)
+++ v2 (2026-05-02)
@@ -1243,51 +1243,51 @@
       <c r="AS2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>6812Про передачу у власність  Черкаської міської територіальної громади та на баланс КП ТМ «Черкаситеплокомуненерго» мережі  теплопостачання до будівлі КП «Кінотеатр Україна» по вул.</t>
+          <t>6812Про передачу у власність  Черкаської міської територіальної громади та на баланс КП ТМ «Черкаситеплокомуненерго» мережі  теплопостачання до будівлі КП «Кінотеатр Україна» по вул. Смілянській, 21</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>49</v>
       </c>
       <c r="G3" t="s">
         <v>50</v>
       </c>
       <c r="H3" t="s">
         <v>51</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
@@ -1996,51 +1996,51 @@
       <c r="AS7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>6817Про затвердження змін до Територіальної галузевої угоди між Черкаською міською радою та  Черкаською обласною організацією Профспілки працівників житлово-комунального господарства,</t>
+          <t>6817Про затвердження змін до Територіальної галузевої угоди між Черкаською міською радою та  Черкаською обласною організацією Профспілки працівників житлово-комунального господарства, місцевої промисловості, побутового обслуговування населення на 2020-2022 роки </t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8" t="s">
         <v>50</v>
       </c>
       <c r="H8" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
@@ -3204,51 +3204,51 @@
       <c r="AS15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>6825Про розгляд електронної петиції від 27.11.2022 №Че/1902-еп щодо заборони видачі дозвільних документів та паспорту прив’язки на встановлення тимчасових споруд по вул. Козацька, біля будинків №1/1</t>
+          <t>6825Про розгляд електронної петиції від 27.11.2022 №Че/1902-еп щодо заборони видачі дозвільних документів та паспорту прив’язки на встановлення тимчасових споруд по вул. Козацька, біля будинків №1/1 та №1/2</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16" t="s">
         <v>50</v>
       </c>
       <c r="H16" t="s">
         <v>51</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>54</v>
@@ -3808,51 +3808,51 @@
       <c r="AS19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>6829Про внесення змін до рішення Черкаської міської ради від 28.07.2016 № 2-830 «Про безоплатну передачу на баланс КП «Дирекція парків» Черкаської міської ради громадського туалету по вул. Байди</t>
+          <t>6829Про внесення змін до рішення Черкаської міської ради від 28.07.2016 № 2-830 «Про безоплатну передачу на баланс КП «Дирекція парків» Черкаської міської ради громадського туалету по вул. Байди Вишневецького, 4»</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>64</v>
       </c>
       <c r="G20" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
         <v>51</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>52</v>
@@ -4259,51 +4259,51 @@
       <c r="AS22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>6832Про затвердження Програми молодіжного житлового кредитування  у м. Черкаси  на 2023 – 2027 роки та Положення  про порядок надання пільгового довготермінового кредиту молодим сім`ям, одиноким</t>
+          <t>6832Про затвердження Програми молодіжного житлового кредитування  у м. Черкаси  на 2023 – 2027 роки та Положення  про порядок надання пільгового довготермінового кредиту молодим сім`ям, одиноким молодим громадянам на будівництво (реконструкцію),  придбання житла за рахунок бюджету Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>64</v>
       </c>
       <c r="G23" t="s">
         <v>50</v>
       </c>
       <c r="H23" t="s">
         <v>61</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>62</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>54</v>
@@ -7126,51 +7126,51 @@
       <c r="AS41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>86</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
-          <t>6853Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6853Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки в районі перспективної вулиці Антона Моспана</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>47</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>58</v>
       </c>
       <c r="G42" t="s">
         <v>50</v>
       </c>
       <c r="H42" t="s">
         <v>51</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>52</v>
@@ -7881,51 +7881,51 @@
       <c r="AS46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW46" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>86</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
-          <t>6858Про надання Центральному міжрегіональному управлінню Міністерства юстиції (м. Київ) та ГОЛОВНОМУ УПРАВЛІННЮ ПЕНСІЙНОГО ФОНДУ УКРАЇНИ В ЧЕРКАСЬКІЙ ОБЛАСТІ дозволу на розроблення</t>
+          <t>6858Про надання Центральному міжрегіональному управлінню Міністерства юстиції (м. Київ) та ГОЛОВНОМУ УПРАВЛІННЮ ПЕНСІЙНОГО ФОНДУ УКРАЇНИ В ЧЕРКАСЬКІЙ ОБЛАСТІ дозволу на розроблення документації із землеустрою по просп. Хіміків, 50</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
         <v>58</v>
       </c>
       <c r="G47" t="s">
         <v>50</v>
       </c>
       <c r="H47" t="s">
         <v>51</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>52</v>
@@ -8334,51 +8334,51 @@
       <c r="AS49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>86</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>6861Про надання ТВОРЧІЙ СПІЛЦІ «ЧЕРКАСЬКА ОБЛАСНА ОРГАНІЗАЦІЯ НАЦІОНАЛЬНОЇ СПІЛКИ ХУДОЖНИКІВ УКРАЇНИ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної</t>
+          <t>6861Про надання ТВОРЧІЙ СПІЛЦІ «ЧЕРКАСЬКА ОБЛАСНА ОРГАНІЗАЦІЯ НАЦІОНАЛЬНОЇ СПІЛКИ ХУДОЖНИКІВ УКРАЇНИ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Байди Вишневецького, 32</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>47</v>
       </c>
       <c r="E50" t="s">
         <v>48</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
       <c r="G50" t="s">
         <v>50</v>
       </c>
       <c r="H50" t="s">
         <v>51</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>52</v>
@@ -14505,51 +14505,51 @@
       <c r="AS90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW90" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>123</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
-          <t>6902Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6902Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Дахнівській (перспективний № 70) та на проведення експертної грошової оцінки.</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>60</v>
       </c>
       <c r="E91" t="s">
         <v>78</v>
       </c>
       <c r="F91" t="s">
         <v>124</v>
       </c>
       <c r="G91" t="s">
         <v>125</v>
       </c>
       <c r="H91" t="s">
         <v>126</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K91" t="s" s="5">
         <v>52</v>
@@ -14656,51 +14656,51 @@
       <c r="AS91" t="s" s="5">
         <v>82</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>127</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
-          <t>6903Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6903Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Дахнівській (перспективний № 70) та на проведення експертної грошової оцінки.</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>128</v>
       </c>
       <c r="E92" t="s">
         <v>78</v>
       </c>
       <c r="F92" t="s">
         <v>84</v>
       </c>
       <c r="G92" t="s">
         <v>80</v>
       </c>
       <c r="H92" t="s">
         <v>51</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>54</v>
@@ -14807,51 +14807,51 @@
       <c r="AS92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW92" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>129</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
-          <t>6904Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6904Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>60</v>
       </c>
       <c r="E93" t="s">
         <v>78</v>
       </c>
       <c r="F93" t="s">
         <v>119</v>
       </c>
       <c r="G93" t="s">
         <v>50</v>
       </c>
       <c r="H93" t="s">
         <v>74</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J93" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K93" t="s" s="5">
         <v>52</v>
@@ -15260,51 +15260,51 @@
       <c r="AS95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT95" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW95" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>132</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
-          <t>6907Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6907Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра орієнтовною площею 0,8250 га</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>60</v>
       </c>
       <c r="E96" t="s">
         <v>78</v>
       </c>
       <c r="F96" t="s">
         <v>133</v>
       </c>
       <c r="G96" t="s">
         <v>50</v>
       </c>
       <c r="H96" t="s">
         <v>126</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K96" t="s" s="5">
         <v>52</v>
@@ -15411,51 +15411,51 @@
       <c r="AS96" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>134</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
-          <t>6908Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6908Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра орієнтовною площею 0,8250 га</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>128</v>
       </c>
       <c r="E97" t="s">
         <v>78</v>
       </c>
       <c r="F97" t="s">
         <v>135</v>
       </c>
       <c r="G97" t="s">
         <v>50</v>
       </c>
       <c r="H97" t="s">
         <v>61</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>54</v>
@@ -15562,51 +15562,51 @@
       <c r="AS97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW97" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>136</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
-          <t>6909Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6909Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра орієнтовною площею 0,8250 га</t>
         </is>
       </c>
       <c r="D98" t="s">
         <v>128</v>
       </c>
       <c r="E98" t="s">
         <v>48</v>
       </c>
       <c r="F98" t="s">
         <v>73</v>
       </c>
       <c r="G98" t="s">
         <v>50</v>
       </c>
       <c r="H98" t="s">
         <v>51</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>54</v>
@@ -16317,51 +16317,51 @@
       <c r="AS102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW102" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>145</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
-          <t>6917Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6917Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Нечуя-Левицького (біля будинку № 20)</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>60</v>
       </c>
       <c r="E103" t="s">
         <v>78</v>
       </c>
       <c r="F103" t="s">
         <v>119</v>
       </c>
       <c r="G103" t="s">
         <v>80</v>
       </c>
       <c r="H103" t="s">
         <v>61</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K103" t="s" s="5">
         <v>53</v>
@@ -16468,51 +16468,51 @@
       <c r="AS103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW103" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>146</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
-          <t>6918Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АВТОРИНОК» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Прикордонника</t>
+          <t>6918Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АВТОРИНОК» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Прикордонника Лазаренка, 7</t>
         </is>
       </c>
       <c r="D104" t="s">
         <v>60</v>
       </c>
       <c r="E104" t="s">
         <v>48</v>
       </c>
       <c r="F104" t="s">
         <v>73</v>
       </c>
       <c r="G104" t="s">
         <v>50</v>
       </c>
       <c r="H104" t="s">
         <v>51</v>
       </c>
       <c r="I104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K104" t="s" s="5">
         <v>53</v>