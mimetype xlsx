--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1777,51 +1777,51 @@
       <c r="AS6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>6454Про передачу у власність  Черкаської міської територіальної громади та на баланс КП ТМ «Черкаситеплокомуненерго» зовнішніх інженерних мереж  теплопостачання та гарячого водопостачання</t>
+          <t>6454Про передачу у власність  Черкаської міської територіальної громади та на баланс КП ТМ «Черкаситеплокомуненерго» зовнішніх інженерних мереж  теплопостачання та гарячого водопостачання до житлових будинків</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="E7" t="s">
         <v>49</v>
       </c>
       <c r="F7" t="s">
         <v>71</v>
       </c>
       <c r="G7" t="s">
         <v>51</v>
       </c>
       <c r="H7" t="s">
         <v>52</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>53</v>
@@ -2530,51 +2530,51 @@
       <c r="AS11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>6459Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-11 «Про визначення балансоутримувачем дитячих та спортивних майданчиків комунальне підприємство «Благоустрій»</t>
+          <t>6459Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-11 «Про визначення балансоутримувачем дитячих та спортивних майданчиків комунальне підприємство «Благоустрій» Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>53</v>
@@ -4787,51 +4787,51 @@
       <c r="AS26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>6487Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова (перспективна адреса № 160) громадянину Захлестуну В.М. (вільна земельна</t>
+          <t>6487Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова (перспективна адреса № 160) громадянину Захлестуну В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
       <c r="G27" t="s">
         <v>51</v>
       </c>
       <c r="H27" t="s">
         <v>52</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>55</v>
@@ -5844,51 +5844,51 @@
       <c r="AS33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>6494Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6494Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. 14-го Грудня (біля будівлі № 6/3) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>75</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
         <v>93</v>
       </c>
       <c r="G34" t="s">
         <v>51</v>
       </c>
       <c r="H34" t="s">
         <v>52</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>55</v>
@@ -6448,51 +6448,51 @@
       <c r="AS37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>92</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>6498Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6498Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. 14-го Грудня</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>75</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>93</v>
       </c>
       <c r="G38" t="s">
         <v>51</v>
       </c>
       <c r="H38" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>55</v>
@@ -6599,51 +6599,51 @@
       <c r="AS38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>92</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>6499Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6499Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. 30-річчя Перемоги (біля будівлі № 9/7)</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>75</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39" t="s">
         <v>93</v>
       </c>
       <c r="G39" t="s">
         <v>51</v>
       </c>
       <c r="H39" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>55</v>
@@ -6750,51 +6750,51 @@
       <c r="AS39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>92</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>6500Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6500Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. 30-річчя Перемоги (біля будівлі № 5/1)</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>75</v>
       </c>
       <c r="E40" t="s">
         <v>49</v>
       </c>
       <c r="F40" t="s">
         <v>93</v>
       </c>
       <c r="G40" t="s">
         <v>51</v>
       </c>
       <c r="H40" t="s">
         <v>52</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>55</v>
@@ -6901,51 +6901,51 @@
       <c r="AS40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>6501Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6501Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки в районі вул. Олександра Шаповала та вул. 30-річчя Перемоги (біля будівлі  № 29)</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>75</v>
       </c>
       <c r="E41" t="s">
         <v>49</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
       <c r="G41" t="s">
         <v>51</v>
       </c>
       <c r="H41" t="s">
         <v>52</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>55</v>
@@ -7505,51 +7505,51 @@
       <c r="AS44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW44" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>92</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
-          <t>6505Про затвердження технічної      документації із землеустрою щодо поділу земельної ділянки по вул. Благовісний, 170, яка перебуває в постійному користуванні ДЕПАРТАМЕНТУ ЕКОНОМІКИ ТА</t>
+          <t>6505Про затвердження технічної      документації із землеустрою щодо поділу земельної ділянки по вул. Благовісний, 170, яка перебуває в постійному користуванні ДЕПАРТАМЕНТУ ЕКОНОМІКИ ТА РОЗВИТКУ ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>75</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
         <v>93</v>
       </c>
       <c r="G45" t="s">
         <v>51</v>
       </c>
       <c r="H45" t="s">
         <v>52</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>55</v>
@@ -10664,51 +10664,51 @@
       <c r="AS65" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>105</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>6526Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6526Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>48</v>
       </c>
       <c r="E66" t="s">
         <v>58</v>
       </c>
       <c r="F66" t="s">
         <v>91</v>
       </c>
       <c r="G66" t="s">
         <v>51</v>
       </c>
       <c r="H66" t="s">
         <v>84</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>55</v>
@@ -10815,51 +10815,51 @@
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>106</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>6528Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6528Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>48</v>
       </c>
       <c r="E67" t="s">
         <v>58</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
       <c r="G67" t="s">
         <v>51</v>
       </c>
       <c r="H67" t="s">
         <v>67</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>55</v>
@@ -11419,51 +11419,51 @@
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>115</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>6532Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6532Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Оборонній (біля будівлі № 16/1)</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>75</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>108</v>
       </c>
       <c r="G71" t="s">
         <v>51</v>
       </c>
       <c r="H71" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>53</v>
@@ -12174,51 +12174,51 @@
       <c r="AS75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>126</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
-          <t>6537Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, яка перебуває в постійному користуванні КОНСИСТОРІЇ (ЄПАРХІЯЛЬНЕ УПРАВЛІННЯ)</t>
+          <t>6537Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, яка перебуває в постійному користуванні КОНСИСТОРІЇ (ЄПАРХІЯЛЬНЕ УПРАВЛІННЯ) ЧЕРКАСЬКОЇ І КІРОВОГРАДСЬКОЇ ЄПАРХІЇ УАПЦ</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>48</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>83</v>
       </c>
       <c r="G76" t="s">
         <v>51</v>
       </c>
       <c r="H76" t="s">
         <v>52</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>53</v>
@@ -14425,51 +14425,51 @@
       <c r="AS90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW90" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>153</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
-          <t>6552Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по</t>
+          <t>6552Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по вул. Онопрієнка (біля будинку № 8) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>48</v>
       </c>
       <c r="E91" t="s">
         <v>58</v>
       </c>
       <c r="F91" t="s">
         <v>91</v>
       </c>
       <c r="G91" t="s">
         <v>51</v>
       </c>
       <c r="H91" t="s">
         <v>52</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K91" t="s" s="5">
         <v>53</v>
@@ -14576,51 +14576,51 @@
       <c r="AS91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>154</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
-          <t>6553Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по</t>
+          <t>6553Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по вул. Онопрієнка (біля будинку № 8) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>48</v>
       </c>
       <c r="E92" t="s">
         <v>49</v>
       </c>
       <c r="F92" t="s">
         <v>133</v>
       </c>
       <c r="G92" t="s">
         <v>51</v>
       </c>
       <c r="H92" t="s">
         <v>52</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>53</v>
@@ -15331,51 +15331,51 @@
       <c r="AS96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>159</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
-          <t>6559Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого</t>
+          <t>6559Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>48</v>
       </c>
       <c r="E97" t="s">
         <v>58</v>
       </c>
       <c r="F97" t="s">
         <v>160</v>
       </c>
       <c r="G97" t="s">
         <v>51</v>
       </c>
       <c r="H97" t="s">
         <v>84</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>53</v>
@@ -16086,51 +16086,51 @@
       <c r="AS101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW101" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>167</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
-          <t>6564Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров.</t>
+          <t>6564Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D102" t="s">
         <v>162</v>
       </c>
       <c r="E102" t="s">
         <v>49</v>
       </c>
       <c r="F102" t="s">
         <v>83</v>
       </c>
       <c r="G102" t="s">
         <v>51</v>
       </c>
       <c r="H102" t="s">
         <v>52</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>53</v>
@@ -16688,51 +16688,51 @@
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>172</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
-          <t>6568Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ)</t>
+          <t>6568Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М.ЧЕРКАСИ» у наданні в постійне користування земельної ділянки по вул. Пацаєва, 8 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>48</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>119</v>
       </c>
       <c r="G106" t="s">
         <v>77</v>
       </c>
       <c r="H106" t="s">
         <v>173</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>53</v>
@@ -16839,51 +16839,51 @@
       <c r="AS106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AV106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW106" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>174</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
-          <t>6569Про припинення КОМУНАЛЬ-НОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» права постійного користування земельною ділянкою по вул. Олени Теліги, вул. Акаде-міка Корольова (р-н</t>
+          <t>6569Про припинення КОМУНАЛЬ-НОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» права постійного користування земельною ділянкою по вул. Олени Теліги, вул. Акаде-міка Корольова (р-н Перемога-2) площею 2,1445 га</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>48</v>
       </c>
       <c r="E107" t="s">
         <v>49</v>
       </c>
       <c r="F107" t="s">
         <v>100</v>
       </c>
       <c r="G107" t="s">
         <v>51</v>
       </c>
       <c r="H107" t="s">
         <v>52</v>
       </c>
       <c r="I107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K107" t="s" s="5">
         <v>53</v>
@@ -16990,51 +16990,51 @@
       <c r="AS107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AV107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW107" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>175</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
-          <t>6570Про припинення КОМУНАЛЬ-НОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» права постійного користування земельною ділянкою по вул. Олени Теліги, вул. Акаде-міка Корольова (р-н</t>
+          <t>6570Про припинення КОМУНАЛЬ-НОМУ ПІДПРИЄМСТВУ «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» права постійного користування земельною ділянкою по вул. Олени Теліги, вул. Акаде-міка Корольова (р-н Перемога-2) площею 1,2186 га</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>48</v>
       </c>
       <c r="E108" t="s">
         <v>49</v>
       </c>
       <c r="F108" t="s">
         <v>108</v>
       </c>
       <c r="G108" t="s">
         <v>51</v>
       </c>
       <c r="H108" t="s">
         <v>52</v>
       </c>
       <c r="I108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K108" t="s" s="5">
         <v>53</v>