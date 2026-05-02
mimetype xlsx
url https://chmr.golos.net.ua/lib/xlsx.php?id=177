--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1463,51 +1463,51 @@
       <c r="AS2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>56</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>6018Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-11 «Про визначення балансоутримувачем дитячих та спортивних майданчиків комунальне підприємство «Благоустрій»</t>
+          <t>6018Про внесення змін до рішення Черкаської міської ради від 23.12.2021 № 16-11 «Про визначення балансоутримувачем дитячих та спортивних майданчиків комунальне підприємство «Благоустрій» Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>57</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s">
         <v>51</v>
       </c>
       <c r="H3" t="s">
         <v>52</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>53</v>
@@ -2969,51 +2969,51 @@
       <c r="AS12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>6028Про реорганізацію юридичної особи-комунального некомерційного підприємства `Друга Черкаська міська лікарня відновного лікування` шляхом приєднання до комунального некомерційного</t>
+          <t>6028Про реорганізацію юридичної особи-комунального некомерційного підприємства `Друга Черкаська міська лікарня відновного лікування` шляхом приєднання до комунального некомерційного підприємства `Третя Черкаська міська лікарня швидкої медичної допомоги`</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>53</v>
@@ -5228,51 +5228,51 @@
       <c r="AS27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>6043Про внесення змін до рішення Черкаської міської ради від 02.09.2021 №9-22 «Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради</t>
+          <t>6043Про внесення змін до рішення Черкаської міської ради від 02.09.2021 №9-22 «Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28" t="s">
         <v>51</v>
       </c>
       <c r="H28" t="s">
         <v>52</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>53</v>
@@ -5379,51 +5379,51 @@
       <c r="AS28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>6044Про визнання таким, що втратило чинність, рішення Черкаської міської ради від 23.06.2022 року №26-6 «Про передачу в оперативне управління департаменту соціальної політики Черкаської міської ради</t>
+          <t>6044Про визнання таким, що втратило чинність, рішення Черкаської міської ради від 23.06.2022 року №26-6 «Про передачу в оперативне управління департаменту соціальної політики Черкаської міської ради нежитлової будівлі по  вул. Благовісна, 148 з метою організації умов тимчасового перебування внутрішньо переміщених осіб, які прибули  в м. Черкаси»</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>57</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
       <c r="G29" t="s">
         <v>51</v>
       </c>
       <c r="H29" t="s">
         <v>52</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>53</v>
@@ -5530,51 +5530,51 @@
       <c r="AS29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>56</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>6045Про передачу в оперативне управління департаменту освіти та гуманітарної політики Черкаської міської ради нежитлових приміщень по вул. Героїв Дніпра, 29, вул. 30-річчя Перемоги, 22, вул.</t>
+          <t>6045Про передачу в оперативне управління департаменту освіти та гуманітарної політики Черкаської міської ради нежитлових приміщень по вул. Героїв Дніпра, 29, вул. 30-річчя Перемоги, 22, вул. Тараскова, 10       </t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>57</v>
       </c>
       <c r="E30" t="s">
         <v>49</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
       <c r="G30" t="s">
         <v>51</v>
       </c>
       <c r="H30" t="s">
         <v>52</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>53</v>
@@ -5979,51 +5979,51 @@
       <c r="AS32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>6050Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров.</t>
+          <t>6050Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території  садового кооперативу «Черкаський» (діл. № 193) (перспективна адреса пров. Шовковичний, 9) громадянину Фещенку А.П. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>57</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33" t="s">
         <v>66</v>
       </c>
       <c r="G33" t="s">
         <v>51</v>
       </c>
       <c r="H33" t="s">
         <v>52</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>53</v>
@@ -6430,51 +6430,51 @@
       <c r="AS35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>64</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>6053Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, біля будівлі № 216 громадянину Крутку В. В. (учасник АТО, вільна земельна</t>
+          <t>6053Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, біля будівлі № 216 громадянину Крутку В. В. (учасник АТО, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>57</v>
       </c>
       <c r="E36" t="s">
         <v>49</v>
       </c>
       <c r="F36" t="s">
         <v>66</v>
       </c>
       <c r="G36" t="s">
         <v>51</v>
       </c>
       <c r="H36" t="s">
         <v>52</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>53</v>
@@ -6581,51 +6581,51 @@
       <c r="AS36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>64</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>6054Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Героїв Дніпра, біля будинку № 73 громадянину Горбуліну О. Г. (учасник АТО, інвалід 2 групи,</t>
+          <t>6054Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Героїв Дніпра, біля будинку № 73 громадянину Горбуліну О. Г. (учасник АТО, інвалід 2 групи, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>57</v>
       </c>
       <c r="E37" t="s">
         <v>49</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
       <c r="G37" t="s">
         <v>51</v>
       </c>
       <c r="H37" t="s">
         <v>52</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>53</v>
@@ -6883,51 +6883,51 @@
       <c r="AS38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>64</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>6056Про поновлення громадянам Якуніну Б.С., Якуніній Н.Є., Якуніну С.Б., Дувінській Г.Б., Дувінському Д.О. договорів оренди земельних ділянок по вул. Богдана Хмельницького, 26 (лишки в межах існуючого</t>
+          <t>6056Про поновлення громадянам Якуніну Б.С., Якуніній Н.Є., Якуніну С.Б., Дувінській Г.Б., Дувінському Д.О. договорів оренди земельних ділянок по вул. Богдана Хмельницького, 26 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>57</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39" t="s">
         <v>66</v>
       </c>
       <c r="G39" t="s">
         <v>51</v>
       </c>
       <c r="H39" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>53</v>
@@ -7938,51 +7938,51 @@
       <c r="AS45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW45" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
-          <t>6063Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проекту</t>
+          <t>6063Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в районі вул. Чигиринської, 62 та про проведення експертної грошової оцінки земельної ділянки»</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>57</v>
       </c>
       <c r="E46" t="s">
         <v>49</v>
       </c>
       <c r="F46" t="s">
         <v>66</v>
       </c>
       <c r="G46" t="s">
         <v>51</v>
       </c>
       <c r="H46" t="s">
         <v>52</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>53</v>
@@ -9448,51 +9448,51 @@
       <c r="AS55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>64</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>6073Про скасування рішення Черкаської міської ради від 02.09.2021 № 9-80 «Про анулювання результату повторних земельних торгів (аукціону) з продажу права оренди земельної ділянки комунальної</t>
+          <t>6073Про скасування рішення Черкаської міської ради від 02.09.2021 № 9-80 «Про анулювання результату повторних земельних торгів (аукціону) з продажу права оренди земельної ділянки комунальної власності територіальної громади міста Черкаси по вул. Одеській, 23</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>57</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>66</v>
       </c>
       <c r="G56" t="s">
         <v>51</v>
       </c>
       <c r="H56" t="s">
         <v>52</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>53</v>
@@ -10354,51 +10354,51 @@
       <c r="AS61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>64</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>6079Про надання КП «ДИРЕКЦІЯ ПАРКІВ» дозволу на розроблення документації із землеустрою в районі вул. Праслов’янської, вул. Підгірної, вул. Соснівської та вул. Тургенєва («Ландшафтне насадження</t>
+          <t>6079Про надання КП «ДИРЕКЦІЯ ПАРКІВ» дозволу на розроблення документації із землеустрою в районі вул. Праслов’янської, вул. Підгірної, вул. Соснівської та вул. Тургенєва («Ландшафтне насадження вікової сосни»)</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>57</v>
       </c>
       <c r="E62" t="s">
         <v>49</v>
       </c>
       <c r="F62" t="s">
         <v>66</v>
       </c>
       <c r="G62" t="s">
         <v>51</v>
       </c>
       <c r="H62" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>53</v>
@@ -11109,51 +11109,51 @@
       <c r="AS66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>64</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>6084Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із</t>
+          <t>6084Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Героїв Дніпра та вул. Козацька (вільна земельна ділянка) та включення земельних ділянок в перелік земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону»</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>57</v>
       </c>
       <c r="E67" t="s">
         <v>49</v>
       </c>
       <c r="F67" t="s">
         <v>66</v>
       </c>
       <c r="G67" t="s">
         <v>51</v>
       </c>
       <c r="H67" t="s">
         <v>52</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>53</v>
@@ -11260,51 +11260,51 @@
       <c r="AS67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV67" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW67" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>64</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
-          <t>6085Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Прикордонника Лазаренка, 2, з метою подальшого оформлення КП «БЛАГОУСТРІЙ»</t>
+          <t>6085Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Прикордонника Лазаренка, 2, з метою подальшого оформлення КП «БЛАГОУСТРІЙ» права користування її частиною</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>57</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>66</v>
       </c>
       <c r="G68" t="s">
         <v>51</v>
       </c>
       <c r="H68" t="s">
         <v>52</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>53</v>
@@ -11711,51 +11711,51 @@
       <c r="AS70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>64</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>6088Про затвердження технічної  документації із землеустрою щодо поділу земельної ділянки по вул. Портовій, 8 яка перебуває в оренді ПАТ «2-Й ЕКСПЕДИЦІЙНИЙ ЗАГІН ПІДВОДНИХ І ГІДРОТЕХ-НІЧНИХ</t>
+          <t>6088Про затвердження технічної  документації із землеустрою щодо поділу земельної ділянки по вул. Портовій, 8 яка перебуває в оренді ПАТ «2-Й ЕКСПЕДИЦІЙНИЙ ЗАГІН ПІДВОДНИХ І ГІДРОТЕХ-НІЧНИХ РОБІТ»</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>57</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
         <v>66</v>
       </c>
       <c r="G71" t="s">
         <v>51</v>
       </c>
       <c r="H71" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>53</v>
@@ -14719,51 +14719,51 @@
       <c r="AS90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV90" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW90" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>64</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
-          <t>6108Про поновлення ОБЛАСНІЙ БЛАГОДІЙНІЙ ОРГАНІЗАЦІЇ УЧАСНИКІВ ВІЙНИ, ВЕТЕРАНІВ ПРАЦІ ТА ПЕНСІОНЕРІВ ВІДКРИТОГО АКЦІОНЕРНОГО ТОВАРИСТВА «АЗОТ» договору оренди землі по вул. Гетьмана</t>
+          <t>6108Про поновлення ОБЛАСНІЙ БЛАГОДІЙНІЙ ОРГАНІЗАЦІЇ УЧАСНИКІВ ВІЙНИ, ВЕТЕРАНІВ ПРАЦІ ТА ПЕНСІОНЕРІВ ВІДКРИТОГО АКЦІОНЕРНОГО ТОВАРИСТВА «АЗОТ» договору оренди землі по вул. Гетьмана Сагайдачного</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>57</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>66</v>
       </c>
       <c r="G91" t="s">
         <v>51</v>
       </c>
       <c r="H91" t="s">
         <v>52</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J91" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K91" t="s" s="5">
         <v>53</v>
@@ -15625,51 +15625,51 @@
       <c r="AS96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>64</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
-          <t>6114Про припинення ОБЛАСНІЙ БЛАГОДІЙНІЙ ОРГАНІЗАЦІЇ УЧАСНИКІВ ВІЙНИ, ВЕТЕРА-НІВ ПРАЦІ ТА ПЕНСІОНЕРІВ ВІДКРИТОГО КЦІОНЕРНОГО ТОВАРИСТВА «АЗОТ» права  користування земельною ділян-кою в районі</t>
+          <t>6114Про припинення ОБЛАСНІЙ БЛАГОДІЙНІЙ ОРГАНІЗАЦІЇ УЧАСНИКІВ ВІЙНИ, ВЕТЕРА-НІВ ПРАЦІ ТА ПЕНСІОНЕРІВ ВІДКРИТОГО КЦІОНЕРНОГО ТОВАРИСТВА «АЗОТ» права  користування земельною ділян-кою в районі вулиці Гетьмана Сагайдачного та вулиці Бидгощської</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>57</v>
       </c>
       <c r="E97" t="s">
         <v>49</v>
       </c>
       <c r="F97" t="s">
         <v>66</v>
       </c>
       <c r="G97" t="s">
         <v>51</v>
       </c>
       <c r="H97" t="s">
         <v>52</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>53</v>
@@ -16980,51 +16980,51 @@
       <c r="AS105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>86</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>90</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
-          <t>6123Про звернення до Ради національної безпеки і оборони України, Верховної Ради України про пришвидшення розгляду законопроєкту про заборону діяльності церков та інших релігійних</t>
+          <t>6123Про звернення до Ради національної безпеки і оборони України, Верховної Ради України про пришвидшення розгляду законопроєкту про заборону діяльності церков та інших релігійних організацій, які підпорядковуються Московському патріархату та несуть загрозу національній безпеці України</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>48</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>58</v>
       </c>
       <c r="G106" t="s">
         <v>51</v>
       </c>
       <c r="H106" t="s">
         <v>52</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>53</v>
@@ -17282,51 +17282,51 @@
       <c r="AS107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW107" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>94</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
-          <t>6125Про надання дозволу на безоплатну передачу частини нежитлового приміщення будівлі «З-1» з балансу комунального некомерційного підприємства «Третя Черкаська міська лікарня швидкої</t>
+          <t>6125Про надання дозволу на безоплатну передачу частини нежитлового приміщення будівлі «З-1» з балансу комунального некомерційного підприємства «Третя Черкаська міська лікарня швидкої медичної допомоги» на баланс комунального підприємства теплових мереж «Черкаситеплокомуненерго» для реконструкції котельні</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>48</v>
       </c>
       <c r="E108" t="s">
         <v>82</v>
       </c>
       <c r="F108" t="s">
         <v>95</v>
       </c>
       <c r="G108" t="s">
         <v>51</v>
       </c>
       <c r="H108" t="s">
         <v>96</v>
       </c>
       <c r="I108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K108" t="s" s="5">
         <v>54</v>
@@ -17433,51 +17433,51 @@
       <c r="AS108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV108" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW108" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>97</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
-          <t>6126Про надання дозволу на безоплатну передачу частини нежитлового приміщення будівлі «З-1» з балансу комунального некомерційного підприємства «Третя Черкаська міська лікарня швидкої</t>
+          <t>6126Про надання дозволу на безоплатну передачу частини нежитлового приміщення будівлі «З-1» з балансу комунального некомерційного підприємства «Третя Черкаська міська лікарня швидкої медичної допомоги» на баланс комунального підприємства теплових мереж «Черкаситеплокомуненерго» для реконструкції котельні</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>48</v>
       </c>
       <c r="E109" t="s">
         <v>49</v>
       </c>
       <c r="F109" t="s">
         <v>98</v>
       </c>
       <c r="G109" t="s">
         <v>51</v>
       </c>
       <c r="H109" t="s">
         <v>96</v>
       </c>
       <c r="I109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K109" t="s" s="5">
         <v>53</v>
@@ -17584,51 +17584,51 @@
       <c r="AS109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>86</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>99</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>6128Про затвердження заключного звіту про виконання міської програми соціальної підтримки мешканців м. Черкаси, які забезпечують національну безпеку і оборону, відсіч і стримування збройної</t>
+          <t>6128Про затвердження заключного звіту про виконання міської програми соціальної підтримки мешканців м. Черкаси, які забезпечують національну безпеку і оборону, відсіч і стримування збройної агресії Російської Федерації у Донецькій та Луганській областях, членів їх сімей та членів сімей загиблих громадян, які захищали державний суверенітет України, на 2019-2021</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>48</v>
       </c>
       <c r="E110" t="s">
         <v>49</v>
       </c>
       <c r="F110" t="s">
         <v>100</v>
       </c>
       <c r="G110" t="s">
         <v>51</v>
       </c>
       <c r="H110" t="s">
         <v>52</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>54</v>
@@ -18188,51 +18188,51 @@
       <c r="AS113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV113" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW113" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>105</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
-          <t>6132Про внесення змін до рішення Черкаської міської ради від 09.06.2022 №25-10 «Про закріплення територій за комунальним підприємством «Благоустрій» Черкаської міської ради для утримання в</t>
+          <t>6132Про внесення змін до рішення Черкаської міської ради від 09.06.2022 №25-10 «Про закріплення територій за комунальним підприємством «Благоустрій» Черкаської міської ради для утримання в належному санітарному стані»</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>48</v>
       </c>
       <c r="E114" t="s">
         <v>82</v>
       </c>
       <c r="F114" t="s">
         <v>106</v>
       </c>
       <c r="G114" t="s">
         <v>51</v>
       </c>
       <c r="H114" t="s">
         <v>52</v>
       </c>
       <c r="I114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K114" t="s" s="5">
         <v>53</v>
@@ -18339,51 +18339,51 @@
       <c r="AS114" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW114" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>107</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
-          <t>6133Про внесення змін до рішення Черкаської міської ради від 09.06.2022 №25-10 «Про закріплення територій за комунальним підприємством «Благоустрій» Черкаської міської ради для утримання в</t>
+          <t>6133Про внесення змін до рішення Черкаської міської ради від 09.06.2022 №25-10 «Про закріплення територій за комунальним підприємством «Благоустрій» Черкаської міської ради для утримання в належному санітарному стані»</t>
         </is>
       </c>
       <c r="D115" t="s">
         <v>48</v>
       </c>
       <c r="E115" t="s">
         <v>49</v>
       </c>
       <c r="F115" t="s">
         <v>108</v>
       </c>
       <c r="G115" t="s">
         <v>51</v>
       </c>
       <c r="H115" t="s">
         <v>52</v>
       </c>
       <c r="I115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J115" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K115" t="s" s="5">
         <v>53</v>
@@ -19392,51 +19392,51 @@
       <c r="AS121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT121" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU121" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV121" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW121" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>123</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
-          <t>6140Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9 «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи</t>
+          <t>6140Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9 «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи виконкому Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін до рішень Черкаської міські ради»</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>48</v>
       </c>
       <c r="E122" t="s">
         <v>49</v>
       </c>
       <c r="F122" t="s">
         <v>50</v>
       </c>
       <c r="G122" t="s">
         <v>51</v>
       </c>
       <c r="H122" t="s">
         <v>52</v>
       </c>
       <c r="I122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K122" t="s" s="5">
         <v>53</v>
@@ -19543,51 +19543,51 @@
       <c r="AS122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV122" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW122" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>124</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
-          <t>6141Про внесення змін до рішення  Черкаської міської ради від 21.03.2019 № 2-4173 «Про утворення деяких юридичних осіб Черкаської міської ради, затвердження їх структури та внесення змін до рішення</t>
+          <t>6141Про внесення змін до рішення  Черкаської міської ради від 21.03.2019 № 2-4173 «Про утворення деяких юридичних осіб Черкаської міської ради, затвердження їх структури та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682»</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>48</v>
       </c>
       <c r="E123" t="s">
         <v>49</v>
       </c>
       <c r="F123" t="s">
         <v>50</v>
       </c>
       <c r="G123" t="s">
         <v>51</v>
       </c>
       <c r="H123" t="s">
         <v>89</v>
       </c>
       <c r="I123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K123" t="s" s="5">
         <v>53</v>
@@ -21498,51 +21498,51 @@
       <c r="AS135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU135" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV135" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW135" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>149</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
-          <t>6154Про відмову ТОВ «ПЗВО «СХІДНОЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ ІМЕНІ РАУФА АБЛЯЗОВА» у наданні дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул.</t>
+          <t>6154Про відмову ТОВ «ПЗВО «СХІДНОЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ ІМЕНІ РАУФА АБЛЯЗОВА» у наданні дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Надпільній, 421</t>
         </is>
       </c>
       <c r="D136" t="s">
         <v>48</v>
       </c>
       <c r="E136" t="s">
         <v>49</v>
       </c>
       <c r="F136" t="s">
         <v>92</v>
       </c>
       <c r="G136" t="s">
         <v>51</v>
       </c>
       <c r="H136" t="s">
         <v>52</v>
       </c>
       <c r="I136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K136" t="s" s="5">
         <v>54</v>
@@ -21649,51 +21649,51 @@
       <c r="AS136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU136" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV136" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW136" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>150</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
-          <t>6155Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого</t>
+          <t>6155Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D137" t="s">
         <v>48</v>
       </c>
       <c r="E137" t="s">
         <v>82</v>
       </c>
       <c r="F137" t="s">
         <v>151</v>
       </c>
       <c r="G137" t="s">
         <v>51</v>
       </c>
       <c r="H137" t="s">
         <v>117</v>
       </c>
       <c r="I137" t="s" s="5">
         <v>86</v>
       </c>
       <c r="J137" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K137" t="s" s="5">
         <v>86</v>
@@ -25877,51 +25877,51 @@
       <c r="AS164" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT164" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU164" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV164" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW164" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>191</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
-          <t>6188Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва</t>
+          <t>6188Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва «Європейський» (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D165" t="s">
         <v>48</v>
       </c>
       <c r="E165" t="s">
         <v>82</v>
       </c>
       <c r="F165" t="s">
         <v>83</v>
       </c>
       <c r="G165" t="s">
         <v>51</v>
       </c>
       <c r="H165" t="s">
         <v>85</v>
       </c>
       <c r="I165" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J165" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K165" t="s" s="5">
         <v>86</v>
@@ -26028,51 +26028,51 @@
       <c r="AS165" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT165" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU165" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV165" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW165" t="s" s="5">
         <v>86</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>192</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
-          <t>6189Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва</t>
+          <t>6189Про відмову КП «Дирекція парків» Черкаської міської ради» у наданні земельної ділянки в постійне користування по вул. Гагаріна  під парк-пам’ятку садово паркового мистецтва «Європейський» (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D166" t="s">
         <v>159</v>
       </c>
       <c r="E166" t="s">
         <v>49</v>
       </c>
       <c r="F166" t="s">
         <v>142</v>
       </c>
       <c r="G166" t="s">
         <v>51</v>
       </c>
       <c r="H166" t="s">
         <v>52</v>
       </c>
       <c r="I166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J166" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K166" t="s" s="5">
         <v>53</v>
@@ -26481,51 +26481,51 @@
       <c r="AS168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT168" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU168" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV168" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW168" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>195</v>
       </c>
       <c r="C169" t="inlineStr" s="4">
         <is>
-          <t>6192Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, між домоволодіннями 37-39 громадянину Яковчуку І.В. (вільна земельна</t>
+          <t>6192Про розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, між домоволодіннями 37-39 громадянину Яковчуку І.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D169" t="s">
         <v>48</v>
       </c>
       <c r="E169" t="s">
         <v>82</v>
       </c>
       <c r="F169" t="s">
         <v>160</v>
       </c>
       <c r="G169" t="s">
         <v>51</v>
       </c>
       <c r="H169" t="s">
         <v>52</v>
       </c>
       <c r="I169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K169" t="s" s="5">
         <v>53</v>
@@ -26632,51 +26632,51 @@
       <c r="AS169" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU169" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV169" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW169" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>196</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
-          <t>6193Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка,</t>
+          <t>6193Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку 65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D170" t="s">
         <v>48</v>
       </c>
       <c r="E170" t="s">
         <v>82</v>
       </c>
       <c r="F170" t="s">
         <v>157</v>
       </c>
       <c r="G170" t="s">
         <v>51</v>
       </c>
       <c r="H170" t="s">
         <v>117</v>
       </c>
       <c r="I170" t="s" s="5">
         <v>86</v>
       </c>
       <c r="J170" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K170" t="s" s="5">
         <v>86</v>
@@ -27083,51 +27083,51 @@
       <c r="AS172" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT172" t="s" s="5">
         <v>86</v>
       </c>
       <c r="AU172" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV172" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW172" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>201</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
-          <t>6196Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>6196Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D173" t="s">
         <v>48</v>
       </c>
       <c r="E173" t="s">
         <v>82</v>
       </c>
       <c r="F173" t="s">
         <v>157</v>
       </c>
       <c r="G173" t="s">
         <v>51</v>
       </c>
       <c r="H173" t="s">
         <v>202</v>
       </c>
       <c r="I173" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J173" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K173" t="s" s="5">
         <v>53</v>
@@ -27234,51 +27234,51 @@
       <c r="AS173" t="s" s="5">
         <v>86</v>
       </c>
       <c r="AT173" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV173" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW173" t="s" s="5">
         <v>86</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>203</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
-          <t>6197Про скасування рішення Черкаської міської ради від 14.07.2022 № 26-90 та про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних</t>
+          <t>6197Про скасування рішення Черкаської міської ради від 14.07.2022 № 26-90 та про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. 30-річчя Перемоги (біля ділянки № 13/7)</t>
         </is>
       </c>
       <c r="D174" t="s">
         <v>48</v>
       </c>
       <c r="E174" t="s">
         <v>82</v>
       </c>
       <c r="F174" t="s">
         <v>204</v>
       </c>
       <c r="G174" t="s">
         <v>93</v>
       </c>
       <c r="H174" t="s">
         <v>205</v>
       </c>
       <c r="I174" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J174" t="s" s="5">
         <v>87</v>
       </c>
       <c r="K174" t="s" s="5">
         <v>54</v>
@@ -27536,51 +27536,51 @@
       <c r="AS175" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT175" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV175" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW175" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>207</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
-          <t>6199Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6199Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D176" t="s">
         <v>48</v>
       </c>
       <c r="E176" t="s">
         <v>82</v>
       </c>
       <c r="F176" t="s">
         <v>95</v>
       </c>
       <c r="G176" t="s">
         <v>51</v>
       </c>
       <c r="H176" t="s">
         <v>172</v>
       </c>
       <c r="I176" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J176" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K176" t="s" s="5">
         <v>53</v>
@@ -27687,51 +27687,51 @@
       <c r="AS176" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT176" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU176" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV176" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW176" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>208</v>
       </c>
       <c r="C177" t="inlineStr" s="4">
         <is>
-          <t>6200Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6200Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D177" t="s">
         <v>57</v>
       </c>
       <c r="E177" t="s">
         <v>82</v>
       </c>
       <c r="F177" t="s">
         <v>157</v>
       </c>
       <c r="G177" t="s">
         <v>84</v>
       </c>
       <c r="H177" t="s">
         <v>172</v>
       </c>
       <c r="I177" t="s" s="5">
         <v>86</v>
       </c>
       <c r="J177" t="s" s="5">
         <v>87</v>
       </c>
       <c r="K177" t="s" s="5">
         <v>54</v>
@@ -28895,51 +28895,51 @@
       <c r="AS184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU184" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV184" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW184" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>219</v>
       </c>
       <c r="C185" t="inlineStr" s="4">
         <is>
-          <t>6210Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>6210Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по проспекту Хіміків (біля земельної ділянки № 47/2)</t>
         </is>
       </c>
       <c r="D185" t="s">
         <v>48</v>
       </c>
       <c r="E185" t="s">
         <v>49</v>
       </c>
       <c r="F185" t="s">
         <v>104</v>
       </c>
       <c r="G185" t="s">
         <v>51</v>
       </c>
       <c r="H185" t="s">
         <v>52</v>
       </c>
       <c r="I185" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J185" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K185" t="s" s="5">
         <v>53</v>
@@ -29650,51 +29650,51 @@
       <c r="AS189" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT189" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU189" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV189" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW189" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>224</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
-          <t>6215Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>6215Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D190" t="s">
         <v>48</v>
       </c>
       <c r="E190" t="s">
         <v>49</v>
       </c>
       <c r="F190" t="s">
         <v>104</v>
       </c>
       <c r="G190" t="s">
         <v>51</v>
       </c>
       <c r="H190" t="s">
         <v>52</v>
       </c>
       <c r="I190" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J190" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K190" t="s" s="5">
         <v>53</v>
@@ -31154,51 +31154,51 @@
       <c r="AS199" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT199" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU199" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV199" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW199" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>238</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
-          <t>6226Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по</t>
+          <t>6226Про надання ЧЕРКАСЬКОМУ ІНСТИТУТУ ПОЖЕЖНОЇ БЕЗПЕКИ ІМЕНІ ГЕРОЇВ ЧОРНОБИЛЯ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ЦИВІЛЬНОГО ЗАХИСТУ УКРАЇНИ дозволу на розроблення документації із землеустрою по вул. Онопрієнка (біля будинку № 8) вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D200" t="s">
         <v>48</v>
       </c>
       <c r="E200" t="s">
         <v>82</v>
       </c>
       <c r="F200" t="s">
         <v>239</v>
       </c>
       <c r="G200" t="s">
         <v>51</v>
       </c>
       <c r="H200" t="s">
         <v>52</v>
       </c>
       <c r="I200" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J200" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K200" t="s" s="5">
         <v>54</v>
@@ -31909,51 +31909,51 @@
       <c r="AS204" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AT204" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU204" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV204" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AW204" t="s" s="5">
         <v>86</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>246</v>
       </c>
       <c r="C205" t="inlineStr" s="4">
         <is>
-          <t>6231Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра біля перетину з вул. Сержанта Смірнова (пляж «Митницький») вільна земельна</t>
+          <t>6231Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра біля перетину з вул. Сержанта Смірнова (пляж «Митницький») вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D205" t="s">
         <v>48</v>
       </c>
       <c r="E205" t="s">
         <v>82</v>
       </c>
       <c r="F205" t="s">
         <v>175</v>
       </c>
       <c r="G205" t="s">
         <v>93</v>
       </c>
       <c r="H205" t="s">
         <v>202</v>
       </c>
       <c r="I205" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J205" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K205" t="s" s="5">
         <v>54</v>
@@ -32060,51 +32060,51 @@
       <c r="AS205" t="s" s="5">
         <v>86</v>
       </c>
       <c r="AT205" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU205" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV205" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW205" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>247</v>
       </c>
       <c r="C206" t="inlineStr" s="4">
         <is>
-          <t>6232Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра біля перетину з вул. Сержанта Смірнова (пляж «Митницький») вільна земельна</t>
+          <t>6232Про відмову КП «БЛАГОУСТРІЙ» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра біля перетину з вул. Сержанта Смірнова (пляж «Митницький») вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D206" t="s">
         <v>159</v>
       </c>
       <c r="E206" t="s">
         <v>82</v>
       </c>
       <c r="F206" t="s">
         <v>151</v>
       </c>
       <c r="G206" t="s">
         <v>51</v>
       </c>
       <c r="H206" t="s">
         <v>52</v>
       </c>
       <c r="I206" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J206" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K206" t="s" s="5">
         <v>54</v>