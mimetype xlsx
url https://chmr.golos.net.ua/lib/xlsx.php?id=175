--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1383,51 +1383,51 @@
       <c r="AS3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>5858Про визначення Черкаської дитячої художньої школи імені Данила Нарбута балансоутримувачем нежитлового приміщення по вул. Нижня Горова, 4 та передачу цього приміщення в оперативне</t>
+          <t>5858Про визначення Черкаської дитячої художньої школи імені Данила Нарбута балансоутримувачем нежитлового приміщення по вул. Нижня Горова, 4 та передачу цього приміщення в оперативне управління департаменту освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>47</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
         <v>49</v>
       </c>
       <c r="G4" t="s">
         <v>50</v>
       </c>
       <c r="H4" t="s">
         <v>51</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>53</v>
@@ -1685,51 +1685,51 @@
       <c r="AS5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>5856Про передачу на баланс Черкаської міської централізованої бібліотечної системи та в оперативне управління департаменту освіти та гуманітарної політики нежитлового приміщення по вул. </t>
+          <t>5856Про передачу на баланс Черкаської міської централізованої бібліотечної системи та в оперативне управління департаменту освіти та гуманітарної політики нежитлового приміщення по вул.  В’ячеслава Чорновола, 251</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>50</v>
       </c>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>53</v>
@@ -1836,51 +1836,51 @@
       <c r="AS6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>5855Про внесення змін до рішення Черкаської міської ради від 27.06.2019№2-4692 «Про встановлення ставок та пільг із сплати податку на нерухоме майно, відмінне від земельної ділянки на території міста</t>
+          <t>5855Про внесення змін до рішення Черкаської міської ради від 27.06.2019№2-4692 «Про встановлення ставок та пільг із сплати податку на нерухоме майно, відмінне від земельної ділянки на території міста Черкаси»</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>50</v>
       </c>
       <c r="H7" t="s">
         <v>51</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>53</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>53</v>
@@ -3340,51 +3340,51 @@
       <c r="AS16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>79</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>5872Про внесення змін до рішення Черкаської міської ради від 15.06.2021 № 6-4 «Про порядок використання коштів бюджету Черкаської міської територіальної громади для надання фінансової підтримки</t>
+          <t>5872Про внесення змін до рішення Черкаської міської ради від 15.06.2021 № 6-4 «Про порядок використання коштів бюджету Черкаської міської територіальної громади для надання фінансової підтримки громадським організаціям ветеранів війни, та при залученні надавачів соціальних послуг недержавного сектору до надання базових соціальних послуг»</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>72</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>81</v>
       </c>
       <c r="H17" t="s">
         <v>82</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>53</v>
@@ -3491,51 +3491,51 @@
       <c r="AS17" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>5873Про внесення змін до рішення Черкаської міської ради від 15.06.2021 № 6-4 «Про порядок використання коштів бюджету Черкаської міської територіальної громади для надання фінансової підтримки</t>
+          <t>5873Про внесення змін до рішення Черкаської міської ради від 15.06.2021 № 6-4 «Про порядок використання коштів бюджету Черкаської міської територіальної громади для надання фінансової підтримки громадським організаціям ветеранів війни, та при залученні надавачів соціальних послуг недержавного сектору до надання базових соціальних послуг»</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
       <c r="G18" t="s">
         <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>51</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>53</v>
@@ -3940,51 +3940,51 @@
       <c r="AS20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>5876Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації</t>
+          <t>5876Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації містобудівної документації</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>93</v>
       </c>
       <c r="G21" t="s">
         <v>50</v>
       </c>
       <c r="H21" t="s">
         <v>51</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>53</v>
@@ -4091,51 +4091,51 @@
       <c r="AS21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
-          <t>5877Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації</t>
+          <t>5877Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації містобудівної документації</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>78</v>
       </c>
       <c r="G22" t="s">
         <v>50</v>
       </c>
       <c r="H22" t="s">
         <v>51</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>53</v>
@@ -4242,51 +4242,51 @@
       <c r="AS22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>5880Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації</t>
+          <t>5880Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації містобудівної документації</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>47</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
         <v>50</v>
       </c>
       <c r="H23" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>53</v>
@@ -5597,51 +5597,51 @@
       <c r="AS31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>5894Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>5894Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Горіховій  (біля домоволодіння № 33/1) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>47</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
         <v>105</v>
       </c>
       <c r="G32" t="s">
         <v>50</v>
       </c>
       <c r="H32" t="s">
         <v>51</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>53</v>
@@ -6048,51 +6048,51 @@
       <c r="AS34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>104</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>5897Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>5897Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Олександра Шаповала (перспективна) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>47</v>
       </c>
       <c r="E35" t="s">
         <v>48</v>
       </c>
       <c r="F35" t="s">
         <v>105</v>
       </c>
       <c r="G35" t="s">
         <v>50</v>
       </c>
       <c r="H35" t="s">
         <v>51</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>53</v>
@@ -6199,51 +6199,51 @@
       <c r="AS35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>5898Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5898Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки на розі вул. Гагаріна та узвозу Івана Франка та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>47</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
         <v>105</v>
       </c>
       <c r="G36" t="s">
         <v>50</v>
       </c>
       <c r="H36" t="s">
         <v>51</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>53</v>
@@ -6350,51 +6350,51 @@
       <c r="AS36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>5899Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5899Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна (навпроти домоволодіння по вул. Максима Кривоноса, 47) та на проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>47</v>
       </c>
       <c r="E37" t="s">
         <v>48</v>
       </c>
       <c r="F37" t="s">
         <v>105</v>
       </c>
       <c r="G37" t="s">
         <v>50</v>
       </c>
       <c r="H37" t="s">
         <v>51</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>53</v>
@@ -6501,51 +6501,51 @@
       <c r="AS37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>5900Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5900Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки в районі проспекту Хіміків (біля ділянки № 84) та на проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>47</v>
       </c>
       <c r="E38" t="s">
         <v>48</v>
       </c>
       <c r="F38" t="s">
         <v>105</v>
       </c>
       <c r="G38" t="s">
         <v>50</v>
       </c>
       <c r="H38" t="s">
         <v>51</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>53</v>
@@ -6652,51 +6652,51 @@
       <c r="AS38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>5901Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах) у формі аукціону, та надання дозволу</t>
+          <t>5901Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах) у формі аукціону, та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Сурікова</t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>47</v>
       </c>
       <c r="E39" t="s">
         <v>48</v>
       </c>
       <c r="F39" t="s">
         <v>105</v>
       </c>
       <c r="G39" t="s">
         <v>50</v>
       </c>
       <c r="H39" t="s">
         <v>51</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>53</v>
@@ -12517,51 +12517,51 @@
       <c r="AS77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>104</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
-          <t>5940Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ)</t>
+          <t>5940Про відмову РЕЛІГІЙНІЙ ОРГАНІЗАЦІЇ «РЕЛІГІЙНА ГРОМАДА ПАРАФІЯ СВЯТИТЕЛЯ СПИРИДОНА ТРИМИФУНТСЬКОГО ЧЕРКАСЬКОЇ ЄПАРХІЇ УКРАЇНСЬКОЇ ПРАВОСЛАВНОЇ ЦЕРКВИ (ПРАВОСЛАВНОЇ ЦЕРКВИ УКРАЇНИ) М.ЧЕРКАСИ» у наданні дозволу на розроблення документації із землеустрою по вул. Пацаєва, 8</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>47</v>
       </c>
       <c r="E78" t="s">
         <v>48</v>
       </c>
       <c r="F78" t="s">
         <v>105</v>
       </c>
       <c r="G78" t="s">
         <v>50</v>
       </c>
       <c r="H78" t="s">
         <v>51</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>53</v>
@@ -13121,51 +13121,51 @@
       <c r="AS81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>104</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>5944Про відмову ОБСЛУГОВУЮЧОМУ КООПЕРАТИВУ «ГАРАЖНО-БУДІВЕЛЬНИЙ КООПЕРАТИВ «ВІДРОДЖЕННЯ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Григорія Сковороди, вул.</t>
+          <t>5944Про відмову ОБСЛУГОВУЮЧОМУ КООПЕРАТИВУ «ГАРАЖНО-БУДІВЕЛЬНИЙ КООПЕРАТИВ «ВІДРОДЖЕННЯ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Григорія Сковороди, вул. Десантників та вул. Автомобілістів (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>47</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
         <v>105</v>
       </c>
       <c r="G82" t="s">
         <v>50</v>
       </c>
       <c r="H82" t="s">
         <v>51</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>53</v>
@@ -14629,51 +14629,51 @@
       <c r="AS91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>104</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
-          <t>5954Про відмову АК «АВТОМОБІЛІСТ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Григорія Сковороди, вул. Автомобілістів та вул. Олени Теліги (вільна земельна</t>
+          <t>5954Про відмову АК «АВТОМОБІЛІСТ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Григорія Сковороди, вул. Автомобілістів та вул. Олени Теліги (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>47</v>
       </c>
       <c r="E92" t="s">
         <v>48</v>
       </c>
       <c r="F92" t="s">
         <v>105</v>
       </c>
       <c r="G92" t="s">
         <v>50</v>
       </c>
       <c r="H92" t="s">
         <v>51</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>53</v>
@@ -15384,51 +15384,51 @@
       <c r="AS96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>120</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
-          <t>5963Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9   «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи</t>
+          <t>5963Про внесення змін до рішення Черкаської міської ради від 09.06.2022 № 25-9   «Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, відділу з питань роботи виконкому Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін до рішень Черкаської міські ради»</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>59</v>
       </c>
       <c r="E97" t="s">
         <v>48</v>
       </c>
       <c r="F97" t="s">
         <v>49</v>
       </c>
       <c r="G97" t="s">
         <v>50</v>
       </c>
       <c r="H97" t="s">
         <v>51</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>53</v>
@@ -15984,51 +15984,51 @@
       <c r="AS100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT100" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW100" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>128</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
-          <t>5969Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>5969Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки на розі вул. Байди Вишневецького та вул. Благовісної та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>59</v>
       </c>
       <c r="E101" t="s">
         <v>72</v>
       </c>
       <c r="F101" t="s">
         <v>129</v>
       </c>
       <c r="G101" t="s">
         <v>99</v>
       </c>
       <c r="H101" t="s">
         <v>130</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>83</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>54</v>
@@ -16135,51 +16135,51 @@
       <c r="AS101" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AT101" t="s" s="5">
         <v>53</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV101" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AW101" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>131</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
-          <t>5970Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5970Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. 30-річчя Перемоги (біля ділянки № 13/7)</t>
         </is>
       </c>
       <c r="D102" t="s">
         <v>59</v>
       </c>
       <c r="E102" t="s">
         <v>72</v>
       </c>
       <c r="F102" t="s">
         <v>87</v>
       </c>
       <c r="G102" t="s">
         <v>132</v>
       </c>
       <c r="H102" t="s">
         <v>133</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>66</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>54</v>
@@ -16286,51 +16286,51 @@
       <c r="AS102" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AT102" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AV102" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AW102" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>134</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
-          <t>5971Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5971Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. 30-річчя Перемоги (біля ділянки № 13/7)</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>135</v>
       </c>
       <c r="E103" t="s">
         <v>48</v>
       </c>
       <c r="F103" t="s">
         <v>105</v>
       </c>
       <c r="G103" t="s">
         <v>50</v>
       </c>
       <c r="H103" t="s">
         <v>69</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K103" t="s" s="5">
         <v>52</v>
@@ -16437,51 +16437,51 @@
       <c r="AS103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV103" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW103" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>136</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
-          <t>5972Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5972Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D104" t="s">
         <v>59</v>
       </c>
       <c r="E104" t="s">
         <v>72</v>
       </c>
       <c r="F104" t="s">
         <v>137</v>
       </c>
       <c r="G104" t="s">
         <v>138</v>
       </c>
       <c r="H104" t="s">
         <v>89</v>
       </c>
       <c r="I104" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J104" t="s" s="5">
         <v>66</v>
       </c>
       <c r="K104" t="s" s="5">
         <v>66</v>
@@ -16588,51 +16588,51 @@
       <c r="AS104" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AT104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV104" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AW104" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>139</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
-          <t>5973Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5973Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки земельної ділянки по вул. Героїв Холодного Яру (біля будівлі № 74)</t>
         </is>
       </c>
       <c r="D105" t="s">
         <v>135</v>
       </c>
       <c r="E105" t="s">
         <v>48</v>
       </c>
       <c r="F105" t="s">
         <v>49</v>
       </c>
       <c r="G105" t="s">
         <v>50</v>
       </c>
       <c r="H105" t="s">
         <v>51</v>
       </c>
       <c r="I105" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K105" t="s" s="5">
         <v>52</v>
@@ -16739,51 +16739,51 @@
       <c r="AS105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>140</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
-          <t>5974Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5974Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>59</v>
       </c>
       <c r="E106" t="s">
         <v>72</v>
       </c>
       <c r="F106" t="s">
         <v>141</v>
       </c>
       <c r="G106" t="s">
         <v>81</v>
       </c>
       <c r="H106" t="s">
         <v>142</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>66</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>54</v>
@@ -16890,51 +16890,51 @@
       <c r="AS106" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AT106" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AV106" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AW106" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>143</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
-          <t>5975Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5975Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>135</v>
       </c>
       <c r="E107" t="s">
         <v>48</v>
       </c>
       <c r="F107" t="s">
         <v>49</v>
       </c>
       <c r="G107" t="s">
         <v>50</v>
       </c>
       <c r="H107" t="s">
         <v>51</v>
       </c>
       <c r="I107" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J107" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K107" t="s" s="5">
         <v>52</v>
@@ -18551,51 +18551,51 @@
       <c r="AS117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV117" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW117" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>160</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
-          <t>5986Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5986Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>59</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
       <c r="F118" t="s">
         <v>129</v>
       </c>
       <c r="G118" t="s">
         <v>125</v>
       </c>
       <c r="H118" t="s">
         <v>161</v>
       </c>
       <c r="I118" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K118" t="s" s="5">
         <v>54</v>
@@ -18702,51 +18702,51 @@
       <c r="AS118" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV118" t="s" s="5">
         <v>83</v>
       </c>
       <c r="AW118" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>162</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
-          <t>5987Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5987Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>59</v>
       </c>
       <c r="E119" t="s">
         <v>72</v>
       </c>
       <c r="F119" t="s">
         <v>124</v>
       </c>
       <c r="G119" t="s">
         <v>125</v>
       </c>
       <c r="H119" t="s">
         <v>74</v>
       </c>
       <c r="I119" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J119" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K119" t="s" s="5">
         <v>54</v>
@@ -19306,51 +19306,51 @@
       <c r="AS122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV122" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW122" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>167</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
-          <t>5993Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із</t>
+          <t>5993Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Героїв Дніпра та вул. Козацька (вільна земельна ділянка) та включення земельних ділянок в перелік земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону»</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>59</v>
       </c>
       <c r="E123" t="s">
         <v>72</v>
       </c>
       <c r="F123" t="s">
         <v>168</v>
       </c>
       <c r="G123" t="s">
         <v>50</v>
       </c>
       <c r="H123" t="s">
         <v>69</v>
       </c>
       <c r="I123" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K123" t="s" s="5">
         <v>54</v>
@@ -19457,51 +19457,51 @@
       <c r="AS123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT123" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV123" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW123" t="s" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>169</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
-          <t>5994Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із</t>
+          <t>5994Про внесення змін до рішення Черкаської міської ради від 23.12.2021  № 16-25 «Про відмову КП «ЧЕРКАСИІНВЕСТБУД» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ» у наданні дозволу на розроблення документації із землеустрою в районі вул. Героїв Дніпра та вул. Козацька (вільна земельна ділянка) та включення земельних ділянок в перелік земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону»</t>
         </is>
       </c>
       <c r="D124" t="s">
         <v>59</v>
       </c>
       <c r="E124" t="s">
         <v>72</v>
       </c>
       <c r="F124" t="s">
         <v>149</v>
       </c>
       <c r="G124" t="s">
         <v>50</v>
       </c>
       <c r="H124" t="s">
         <v>69</v>
       </c>
       <c r="I124" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J124" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K124" t="s" s="5">
         <v>52</v>
@@ -20061,51 +20061,51 @@
       <c r="AS127" t="s" s="5">
         <v>66</v>
       </c>
       <c r="AT127" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU127" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV127" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW127" t="s" s="5">
         <v>66</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>174</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
-          <t>5999Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ТОВ «ЛАТ-Е» права</t>
+          <t>5999Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Максима Залізняка, 146, з метою подальшого оформлення ТОВ «ЛАТ-Е» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D128" t="s">
         <v>59</v>
       </c>
       <c r="E128" t="s">
         <v>72</v>
       </c>
       <c r="F128" t="s">
         <v>175</v>
       </c>
       <c r="G128" t="s">
         <v>50</v>
       </c>
       <c r="H128" t="s">
         <v>176</v>
       </c>
       <c r="I128" t="s" s="5">
         <v>53</v>
       </c>
       <c r="J128" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K128" t="s" s="5">
         <v>52</v>