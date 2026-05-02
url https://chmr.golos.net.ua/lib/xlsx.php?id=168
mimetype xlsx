--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1316,51 +1316,51 @@
       <c r="AS5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
-          <t>5805Про перелік категорій осіб - жителів м. Черкаси, яким додатково до визначених законодавством категорій соціальні послуги територіальним центром надання соціальних послуг м. Черкаси</t>
+          <t>5805Про перелік категорій осіб - жителів м. Черкаси, яким додатково до визначених законодавством категорій соціальні послуги територіальним центром надання соціальних послуг м. Черкаси надаються за рахунок коштів бюджету Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>50</v>
       </c>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>53</v>
@@ -1467,51 +1467,51 @@
       <c r="AS6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>5806Про визначення приміщення для розміщення ветеранських організацій міста Черкаси, встановлення Черкаській міській організації ветеранів пільги зі сплати за оренду об’єкту міської</t>
+          <t>5806Про визначення приміщення для розміщення ветеранських організацій міста Черкаси, встановлення Черкаській міській організації ветеранів пільги зі сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170  у місті  Черкаси</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>56</v>
       </c>
       <c r="G7" t="s">
         <v>50</v>
       </c>
       <c r="H7" t="s">
         <v>57</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>58</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>52</v>
@@ -1769,51 +1769,51 @@
       <c r="AS8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>5808Про внесення змін до рішення Черкаської міської ради від 23.12.2021 №16-29 «Про скасування рішення Черкаської міської ради від 15.03.2016 № 2-291 «Про припинення комунального підприємства «Інститут</t>
+          <t>5808Про внесення змін до рішення Черкаської міської ради від 23.12.2021 №16-29 «Про скасування рішення Черкаської міської ради від 15.03.2016 № 2-291 «Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну найменування підприємства та затвер-дження його статуту»</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>64</v>
       </c>
       <c r="G9" t="s">
         <v>65</v>
       </c>
       <c r="H9" t="s">
         <v>66</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>52</v>
@@ -2071,51 +2071,51 @@
       <c r="AS10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT10" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>5810Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін</t>
+          <t>5810Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін до рішень Черкаської міської ради</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>73</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>74</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
       <c r="H11" t="s">
         <v>51</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>52</v>
@@ -2222,51 +2222,51 @@
       <c r="AS11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT11" t="s" s="5">
         <v>59</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>5813Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін</t>
+          <t>5813Про утворення департаменту «Центр надання адміністративних послуг» Черкаської міської ради, припинення управління з питань державної реєстрації Черкаської міської ради та внесення змін до рішень Черкаської міської ради</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" t="s">
         <v>50</v>
       </c>
       <c r="H12" t="s">
         <v>51</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>52</v>
@@ -2824,51 +2824,51 @@
       <c r="AS15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>83</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>5818Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації</t>
+          <t>5818Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації містобудівної документації</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16" t="s">
         <v>50</v>
       </c>
       <c r="H16" t="s">
         <v>84</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>52</v>
@@ -2975,51 +2975,51 @@
       <c r="AS16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AT16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>52</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>58</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>85</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>5822Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації</t>
+          <t>5822Про розроблення містобудівної документації «Внесення змін до Генерального плану міста Черкаси» та затвердження аналітичного звіту за результатами містобудівного моніторингу реалізації містобудівної документації</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>86</v>
       </c>
       <c r="G17" t="s">
         <v>87</v>
       </c>
       <c r="H17" t="s">
         <v>84</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>52</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>52</v>