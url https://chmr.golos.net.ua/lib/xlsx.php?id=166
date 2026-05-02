--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1388,51 +1388,51 @@
       <c r="AU1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>5583«Про затвердження програми надання  підтримки та шефської допомоги військовим частинам Збройних сил України, розташованим на території міста Черкаси, Навчальному центру підготовки</t>
+          <t>5583«Про затвердження програми надання  підтримки та шефської допомоги військовим частинам Збройних сил України, розташованим на території міста Черкаси, Навчальному центру підготовки молодших спеціалістів Державної прикордонної служби України  імені генерал-майора Ігоря  Момота та Управлінню флотилії ВМС ЗС України на 2022-2026 роки»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
@@ -1859,51 +1859,51 @@
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>5586Про внесення змін до рішення міської ради від 24.01.2019 № 2-3917 «Про затвердження міської цільової Програми сприяння діяльності органів самоорганізації населення міста Черкаси на 2017 – 2021 в</t>
+          <t>5586Про внесення змін до рішення міської ради від 24.01.2019 № 2-3917 «Про затвердження міської цільової Програми сприяння діяльності органів самоорганізації населення міста Черкаси на 2017 – 2021 в новій редакції</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>59</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>60</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>54</v>
@@ -2328,51 +2328,51 @@
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>5590Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>5590Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>68</v>
       </c>
       <c r="F8" t="s">
         <v>69</v>
       </c>
       <c r="G8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>61</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>56</v>
@@ -2485,51 +2485,51 @@
       <c r="AU8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>73</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>5591Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>5591Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>74</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>56</v>
@@ -3582,51 +3582,51 @@
       <c r="AU15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>5598Про надання дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого</t>
+          <t>5598Про надання дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>76</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="F16" t="s">
         <v>87</v>
       </c>
       <c r="G16" t="s">
         <v>88</v>
       </c>
       <c r="H16" t="s">
         <v>89</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>72</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>56</v>
@@ -3739,51 +3739,51 @@
       <c r="AU16" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AX16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY16" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>90</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
-          <t>5599Про надання дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого</t>
+          <t>5599Про надання дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17" t="s">
         <v>53</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>54</v>
@@ -4206,51 +4206,51 @@
       <c r="AU19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>5607Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Лісова просіка (перспективна адреса № 43) громадянину Журилу Р.Д. (вільна земельна</t>
+          <t>5607Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Лісова просіка (перспективна адреса № 43) громадянину Журилу Р.Д. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>59</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>54</v>
@@ -4834,51 +4834,51 @@
       <c r="AU23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>5611Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова, 8 громадянам Лагуті В. Д., Лагуті І. В, Лукашенко О. В., Лагуті Л. Ю. (лишки в межах існуючого</t>
+          <t>5611Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова, 8 громадянам Лагуті В. Д., Лагуті І. В, Лукашенко О. В., Лагуті Л. Ю. (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>59</v>
       </c>
       <c r="G24" t="s">
         <v>52</v>
       </c>
       <c r="H24" t="s">
         <v>53</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>54</v>
@@ -4991,51 +4991,51 @@
       <c r="AU24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>5612Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кавказькій, 158 громадянину Супруну Д.А. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5612Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кавказькій, 158 громадянину Супруну Д.А. (вільна земельна ділянка за рахунок існуючого землекористування)</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>54</v>
@@ -5462,51 +5462,51 @@
       <c r="AU27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY27" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>5615Про передачу у власність земельної ділянки на території садівничого товариства «Будівельник» (діл. № 915) Черкаського міського об’єднання садівницьких товариств «Садівник» громадянці</t>
+          <t>5615Про передачу у власність земельної ділянки на території садівничого товариства «Будівельник» (діл. № 915) Черкаського міського об’єднання садівницьких товариств «Садівник» громадянці Стеценко Н.В. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
       <c r="G28" t="s">
         <v>52</v>
       </c>
       <c r="H28" t="s">
         <v>53</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>54</v>
@@ -6247,51 +6247,51 @@
       <c r="AU32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY32" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>5620Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 365) громадянину Больбатенку В.В. (існуюче садівниче</t>
+          <t>5620Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 365) громадянину Больбатенку В.В. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
       <c r="G33" t="s">
         <v>52</v>
       </c>
       <c r="H33" t="s">
         <v>53</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>54</v>
@@ -6404,51 +6404,51 @@
       <c r="AU33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>5621Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 24/2 громадянину Полевому С.В. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5621Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 24/2 громадянину Полевому С.В. (вільна земельна ділянка за рахунок існуючого землекористування)</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>49</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
       <c r="G34" t="s">
         <v>52</v>
       </c>
       <c r="H34" t="s">
         <v>53</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>54</v>
@@ -8127,51 +8127,51 @@
       <c r="AU44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY44" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>97</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
-          <t>5632Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>5632Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Оборонній (біля земельної ділянки № 55) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>49</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>59</v>
       </c>
       <c r="G45" t="s">
         <v>52</v>
       </c>
       <c r="H45" t="s">
         <v>53</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>54</v>
@@ -8904,51 +8904,51 @@
       <c r="AU49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>97</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>5637Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5637Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра орієнтовною площею 0,5950 га</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>49</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>59</v>
       </c>
       <c r="G50" t="s">
         <v>52</v>
       </c>
       <c r="H50" t="s">
         <v>53</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>54</v>
@@ -9218,51 +9218,51 @@
       <c r="AU51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY51" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>97</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
-          <t>5639Про надання ЧЕРКАСЬКІЙ ЗАГАЛЬНООСВІТНІЙ ШКОЛІ І-ІІІ СТУПЕНІВ № 24 ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ ЧЕРКАСЬКОЇ ОБЛАСТІ дозволу на розроблення документації із землеустрою по вул. В’ячеслава</t>
+          <t>5639Про надання ЧЕРКАСЬКІЙ ЗАГАЛЬНООСВІТНІЙ ШКОЛІ І-ІІІ СТУПЕНІВ № 24 ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ ЧЕРКАСЬКОЇ ОБЛАСТІ дозволу на розроблення документації із землеустрою по вул. В’ячеслава Чорновола, 118/1</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>49</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
       <c r="G52" t="s">
         <v>52</v>
       </c>
       <c r="H52" t="s">
         <v>53</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>54</v>
@@ -9532,51 +9532,51 @@
       <c r="AU53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY53" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>97</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
-          <t>5641Про внесення змін до рішення Черкаської міської ради від 02.12.2016 № 2-1479 «Про поновлення комуналь-ному підприємству «Черкаські ринки» Черкаської міської ради» права оренди землі по  вул.</t>
+          <t>5641Про внесення змін до рішення Черкаської міської ради від 02.12.2016 № 2-1479 «Про поновлення комуналь-ному підприємству «Черкаські ринки» Черкаської міської ради» права оренди землі по  вул. Благовісній  (непарна сторона) між  вул. Небесної  Сотні та  вул. Смілянська»</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
       <c r="G54" t="s">
         <v>52</v>
       </c>
       <c r="H54" t="s">
         <v>53</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>54</v>
@@ -12199,51 +12199,51 @@
       <c r="AU70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY70" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>97</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>5658Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 25) громадянці Михлич П.І.</t>
+          <t>5658Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 25) громадянці Михлич П.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>49</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>59</v>
       </c>
       <c r="G71" t="s">
         <v>52</v>
       </c>
       <c r="H71" t="s">
         <v>53</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>54</v>
@@ -12356,51 +12356,51 @@
       <c r="AU71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY71" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>97</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
-          <t>5659Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 103 громадянину Назарчуку Д.М. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5659Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 103 громадянину Назарчуку Д.М. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>49</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
         <v>59</v>
       </c>
       <c r="G72" t="s">
         <v>52</v>
       </c>
       <c r="H72" t="s">
         <v>53</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>54</v>
@@ -14083,51 +14083,51 @@
       <c r="AU82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>105</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>5670Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5670Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>58</v>
       </c>
       <c r="E83" t="s">
         <v>68</v>
       </c>
       <c r="F83" t="s">
         <v>106</v>
       </c>
       <c r="G83" t="s">
         <v>107</v>
       </c>
       <c r="H83" t="s">
         <v>71</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>61</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>56</v>
@@ -14240,51 +14240,51 @@
       <c r="AU83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>108</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
-          <t>5671Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5671Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>49</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>109</v>
       </c>
       <c r="G84" t="s">
         <v>52</v>
       </c>
       <c r="H84" t="s">
         <v>53</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>54</v>
@@ -16438,51 +16438,51 @@
       <c r="AU97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY97" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>134</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
-          <t>5685Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сергія Амброса (між будинками № 145 та № 173) громадянці Савочкіній Т.Ю. (вільна земельна ділянка,</t>
+          <t>5685Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сергія Амброса (між будинками № 145 та № 173) громадянці Савочкіній Т.Ю. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D98" t="s">
         <v>49</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>135</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98" t="s">
         <v>136</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>54</v>
@@ -16595,51 +16595,51 @@
       <c r="AU98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY98" t="s" s="5">
         <v>61</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>137</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
-          <t>5686Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова, біля домоволодіння № 35/1 громадянину Савіцькому Р. М. (вільна земельна ділянка, учасник</t>
+          <t>5686Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова, біля домоволодіння № 35/1 громадянину Савіцькому Р. М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D99" t="s">
         <v>49</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>85</v>
       </c>
       <c r="G99" t="s">
         <v>52</v>
       </c>
       <c r="H99" t="s">
         <v>53</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>54</v>
@@ -16752,51 +16752,51 @@
       <c r="AU99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY99" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>138</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
-          <t>5687Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 17) громадянину Руденку О.В. (вільна</t>
+          <t>5687Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 17) громадянину Руденку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D100" t="s">
         <v>49</v>
       </c>
       <c r="E100" t="s">
         <v>50</v>
       </c>
       <c r="F100" t="s">
         <v>85</v>
       </c>
       <c r="G100" t="s">
         <v>52</v>
       </c>
       <c r="H100" t="s">
         <v>53</v>
       </c>
       <c r="I100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K100" t="s" s="5">
         <v>54</v>
@@ -18322,51 +18322,51 @@
       <c r="AU109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>154</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>5697Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективна адреса № 18) громадянину Дуднику В.М. (вільна земельна ділянка,</t>
+          <t>5697Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективна адреса № 18) громадянину Дуднику В.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>49</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
         <v>85</v>
       </c>
       <c r="G110" t="s">
         <v>52</v>
       </c>
       <c r="H110" t="s">
         <v>53</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>54</v>
@@ -24131,51 +24131,51 @@
       <c r="AU146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV146" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW146" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX146" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY146" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>206</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
-          <t>5736Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 13) громадянці Косінько Д.І. (вільна</t>
+          <t>5736Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 13) громадянці Косінько Д.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D147" t="s">
         <v>49</v>
       </c>
       <c r="E147" t="s">
         <v>50</v>
       </c>
       <c r="F147" t="s">
         <v>77</v>
       </c>
       <c r="G147" t="s">
         <v>52</v>
       </c>
       <c r="H147" t="s">
         <v>53</v>
       </c>
       <c r="I147" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J147" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K147" t="s" s="5">
         <v>54</v>
@@ -24445,51 +24445,51 @@
       <c r="AU148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW148" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY148" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>208</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
-          <t>5738Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 15) громадянину Косіньку В.Л. (вільна</t>
+          <t>5738Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 15) громадянину Косіньку В.Л. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D149" t="s">
         <v>49</v>
       </c>
       <c r="E149" t="s">
         <v>50</v>
       </c>
       <c r="F149" t="s">
         <v>51</v>
       </c>
       <c r="G149" t="s">
         <v>52</v>
       </c>
       <c r="H149" t="s">
         <v>53</v>
       </c>
       <c r="I149" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J149" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K149" t="s" s="5">
         <v>54</v>
@@ -25230,51 +25230,51 @@
       <c r="AU153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY153" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>213</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
-          <t>5743Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянину Клименку І. М. (вільна земельна ділянка</t>
+          <t>5743Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянину Клименку І. М. (вільна земельна ділянка під гараж)</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>49</v>
       </c>
       <c r="E154" t="s">
         <v>50</v>
       </c>
       <c r="F154" t="s">
         <v>152</v>
       </c>
       <c r="G154" t="s">
         <v>52</v>
       </c>
       <c r="H154" t="s">
         <v>53</v>
       </c>
       <c r="I154" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J154" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K154" t="s" s="5">
         <v>54</v>
@@ -25544,51 +25544,51 @@
       <c r="AU155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV155" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AW155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX155" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY155" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>215</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
-          <t>5745Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянці Нарадько О. М. (вільна земельна ділянка</t>
+          <t>5745Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянці Нарадько О. М. (вільна земельна ділянка під гараж)</t>
         </is>
       </c>
       <c r="D156" t="s">
         <v>49</v>
       </c>
       <c r="E156" t="s">
         <v>50</v>
       </c>
       <c r="F156" t="s">
         <v>77</v>
       </c>
       <c r="G156" t="s">
         <v>52</v>
       </c>
       <c r="H156" t="s">
         <v>53</v>
       </c>
       <c r="I156" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J156" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K156" t="s" s="5">
         <v>54</v>
@@ -27428,51 +27428,51 @@
       <c r="AU167" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV167" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AW167" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX167" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY167" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>230</v>
       </c>
       <c r="C168" t="inlineStr" s="4">
         <is>
-          <t>5757Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянину Клименку М. І. (вільна земельна ділянка</t>
+          <t>5757Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Гетьмана Сагайдачного та вул. Зелінського громадянину Клименку М. І. (вільна земельна ділянка під гараж)</t>
         </is>
       </c>
       <c r="D168" t="s">
         <v>49</v>
       </c>
       <c r="E168" t="s">
         <v>50</v>
       </c>
       <c r="F168" t="s">
         <v>77</v>
       </c>
       <c r="G168" t="s">
         <v>52</v>
       </c>
       <c r="H168" t="s">
         <v>53</v>
       </c>
       <c r="I168" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J168" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K168" t="s" s="5">
         <v>54</v>
@@ -28368,51 +28368,51 @@
       <c r="AU173" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY173" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>239</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
-          <t>5763Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5763Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D174" t="s">
         <v>49</v>
       </c>
       <c r="E174" t="s">
         <v>68</v>
       </c>
       <c r="F174" t="s">
         <v>169</v>
       </c>
       <c r="G174" t="s">
         <v>116</v>
       </c>
       <c r="H174" t="s">
         <v>240</v>
       </c>
       <c r="I174" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K174" t="s" s="5">
         <v>54</v>
@@ -28525,51 +28525,51 @@
       <c r="AU174" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV174" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW174" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX174" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY174" t="s" s="5">
         <v>61</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>241</v>
       </c>
       <c r="C175" t="inlineStr" s="4">
         <is>
-          <t>5765Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5765Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Козацькій орієнтовною площею 0,8060 га</t>
         </is>
       </c>
       <c r="D175" t="s">
         <v>58</v>
       </c>
       <c r="E175" t="s">
         <v>50</v>
       </c>
       <c r="F175" t="s">
         <v>66</v>
       </c>
       <c r="G175" t="s">
         <v>52</v>
       </c>
       <c r="H175" t="s">
         <v>127</v>
       </c>
       <c r="I175" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J175" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K175" t="s" s="5">
         <v>56</v>
@@ -29467,51 +29467,51 @@
       <c r="AU180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX180" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY180" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>248</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
-          <t>5771Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5771Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D181" t="s">
         <v>58</v>
       </c>
       <c r="E181" t="s">
         <v>68</v>
       </c>
       <c r="F181" t="s">
         <v>147</v>
       </c>
       <c r="G181" t="s">
         <v>107</v>
       </c>
       <c r="H181" t="s">
         <v>125</v>
       </c>
       <c r="I181" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J181" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K181" t="s" s="5">
         <v>54</v>
@@ -31812,51 +31812,51 @@
       <c r="AU195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY195" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>269</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
-          <t>5787Про відмову ТОВ «ПЗВО «СХІДНОЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ ІМЕНІ РАУФА АБЛЯЗОВА» у наданні дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул.</t>
+          <t>5787Про відмову ТОВ «ПЗВО «СХІДНОЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ ІМЕНІ РАУФА АБЛЯЗОВА» у наданні дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Надпільній, 421</t>
         </is>
       </c>
       <c r="D196" t="s">
         <v>58</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>177</v>
       </c>
       <c r="G196" t="s">
         <v>116</v>
       </c>
       <c r="H196" t="s">
         <v>129</v>
       </c>
       <c r="I196" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K196" t="s" s="5">
         <v>54</v>
@@ -32440,51 +32440,51 @@
       <c r="AU199" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV199" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW199" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX199" t="s" s="5">
         <v>61</v>
       </c>
       <c r="AY199" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>273</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
-          <t>5791Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого</t>
+          <t>5791Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D200" t="s">
         <v>58</v>
       </c>
       <c r="E200" t="s">
         <v>68</v>
       </c>
       <c r="F200" t="s">
         <v>184</v>
       </c>
       <c r="G200" t="s">
         <v>52</v>
       </c>
       <c r="H200" t="s">
         <v>127</v>
       </c>
       <c r="I200" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K200" t="s" s="5">
         <v>54</v>
@@ -32754,51 +32754,51 @@
       <c r="AU201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW201" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY201" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>275</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
-          <t>5793Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Полтавській (навпроти будинку № 31-33) громадянці Кривді Л.М. (вільна земельна ділянка, член</t>
+          <t>5793Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Полтавській (навпроти будинку № 31-33) громадянці Кривді Л.М. (вільна земельна ділянка, член багатодітної сім’ї)</t>
         </is>
       </c>
       <c r="D202" t="s">
         <v>49</v>
       </c>
       <c r="E202" t="s">
         <v>50</v>
       </c>
       <c r="F202" t="s">
         <v>66</v>
       </c>
       <c r="G202" t="s">
         <v>52</v>
       </c>
       <c r="H202" t="s">
         <v>53</v>
       </c>
       <c r="I202" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J202" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K202" t="s" s="5">
         <v>54</v>