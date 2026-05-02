--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2596,51 +2596,51 @@
       <c r="AU9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>5371Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат</t>
+          <t>5371Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат на будівництво внутрішньобудинкового освітлення між вул. Чорновола та вул. Р. Люксембург м. Черкаси</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>55</v>
@@ -2753,51 +2753,51 @@
       <c r="AU10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>5372Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат</t>
+          <t>5372Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат на реконструкцію мереж зовнішнього освітлення пішохідної доріжки вздовж будинку №39/1 по вул. Радянська від вул. Чорновола до ДНЗ №37 м. Черкаси (з ПКД)  </t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>61</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>55</v>
@@ -2910,51 +2910,51 @@
       <c r="AU11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
-          <t>5373Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат</t>
+          <t>5373Про передачу з балансу департаменту архітектури та містобудування на баланс комунального підприємства електромереж зовнішнього освітлення «Міськсвітло» Черкаської міської ради витрат на реконструкцію мереж зовнішнього освітлення пішохідної доріжки вздовж будинку №116/1 по вул. Чорновола від вул. Чорновола до ДНЗ №37 м. Черкаси (з ПКД)</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>60</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>55</v>
@@ -3381,51 +3381,51 @@
       <c r="AU14" t="s" s="5">
         <v>67</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>67</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>5376Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>5376Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>69</v>
       </c>
       <c r="G15" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>71</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>55</v>
@@ -4009,51 +4009,51 @@
       <c r="AU18" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX18" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY18" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
-          <t>5385Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Клименківському (біля домоволодіння № 15) громадянину Мікульському О. І. (учасник АТО,</t>
+          <t>5385Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Клименківському (біля домоволодіння № 15) громадянину Мікульському О. І. (учасник АТО, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>75</v>
       </c>
       <c r="G19" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>54</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>55</v>
@@ -4323,51 +4323,51 @@
       <c r="AU20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>5387Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Лісова просіка (перспективний № 33) громадянину Винограду В.В. (вільна земельна ділянка,</t>
+          <t>5387Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Лісова просіка (перспективний № 33) громадянину Винограду В.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="G21" t="s">
         <v>53</v>
       </c>
       <c r="H21" t="s">
         <v>54</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>55</v>
@@ -4637,51 +4637,51 @@
       <c r="AU22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY22" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
-          <t>5389Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 30/1 громадянину Олексієнку І.А. (вільна земельна ділянка, учасник АТО,</t>
+          <t>5389Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 30/1 громадянину Олексієнку І.А. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>75</v>
       </c>
       <c r="G23" t="s">
         <v>53</v>
       </c>
       <c r="H23" t="s">
         <v>54</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>55</v>
@@ -4794,51 +4794,51 @@
       <c r="AU23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>5390Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 32/1 громадянину Софієнку І.М. (вільна земельна ділянка, учасник АТО, інвалід</t>
+          <t>5390Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Пахарів Хутір, 32/1 громадянину Софієнку І.М. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>75</v>
       </c>
       <c r="G24" t="s">
         <v>53</v>
       </c>
       <c r="H24" t="s">
         <v>54</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>55</v>
@@ -5579,51 +5579,51 @@
       <c r="AU28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY28" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>5395Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 312 громадянкам Кох В.С., Кох І.В. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5395Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 312 громадянкам Кох В.С., Кох І.В. (вільна земельна ділянка за рахунок існуючого землекористування)</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>60</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
         <v>75</v>
       </c>
       <c r="G29" t="s">
         <v>53</v>
       </c>
       <c r="H29" t="s">
         <v>54</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>55</v>
@@ -5736,51 +5736,51 @@
       <c r="AU29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>5396Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ярослава Мудрого, 28 громадянину Чорнозубу Ю.П. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5396Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ярослава Мудрого, 28 громадянину Чорнозубу Ю.П. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>60</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
       <c r="G30" t="s">
         <v>53</v>
       </c>
       <c r="H30" t="s">
         <v>54</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>55</v>
@@ -9661,51 +9661,51 @@
       <c r="AU54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY54" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>74</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
-          <t>5421Про внесення змін та доповнень до рішення Черкаської  міської ради від 06.04.2010 № 5-573 «Про затвердження проектів землеустрою щодо відведення земельних ділянок та визначення умов земельного</t>
+          <t>5421Про внесення змін та доповнень до рішення Черкаської  міської ради від 06.04.2010 № 5-573 «Про затвердження проектів землеустрою щодо відведення земельних ділянок та визначення умов земельного аукціону»</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>60</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
         <v>75</v>
       </c>
       <c r="G55" t="s">
         <v>53</v>
       </c>
       <c r="H55" t="s">
         <v>54</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>55</v>
@@ -9818,51 +9818,51 @@
       <c r="AU55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY55" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>74</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
-          <t>5422Про внесення змін та доповнень до рішення Черкаської  міської ради від 11.09.2014 № 2-156 «Про затвердження проектів землеустрою щодо відведення земельних ділянок, які пропонуються для продажу на</t>
+          <t>5422Про внесення змін та доповнень до рішення Черкаської  міської ради від 11.09.2014 № 2-156 «Про затвердження проектів землеустрою щодо відведення земельних ділянок, які пропонуються для продажу на земельних торгах»</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>60</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
       <c r="F56" t="s">
         <v>75</v>
       </c>
       <c r="G56" t="s">
         <v>53</v>
       </c>
       <c r="H56" t="s">
         <v>54</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>55</v>
@@ -10130,51 +10130,51 @@
       <c r="AU57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY57" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>74</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
-          <t>5424Про надання гр. Бідненко Є.М. дозволу на розроблення документації із землеустрою та відмову у наданні дозволу на розроблення документації із землеустрою на частину земельної ділянки по вул.</t>
+          <t>5424Про надання гр. Бідненко Є.М. дозволу на розроблення документації із землеустрою та відмову у наданні дозволу на розроблення документації із землеустрою на частину земельної ділянки по вул. Благовісній, 393</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>60</v>
       </c>
       <c r="E58" t="s">
         <v>51</v>
       </c>
       <c r="F58" t="s">
         <v>75</v>
       </c>
       <c r="G58" t="s">
         <v>53</v>
       </c>
       <c r="H58" t="s">
         <v>54</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>55</v>
@@ -11855,51 +11855,51 @@
       <c r="AU68" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW68" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX68" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY68" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>74</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
-          <t>5435Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку  по вул. Нарбутівській (навпроти багатоквартирного будинку № 95/1) громадянину Микульському І. І.</t>
+          <t>5435Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку  по вул. Нарбутівській (навпроти багатоквартирного будинку № 95/1) громадянину Микульському І. І. (інвалід 3 групи вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>60</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>75</v>
       </c>
       <c r="G69" t="s">
         <v>53</v>
       </c>
       <c r="H69" t="s">
         <v>54</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>55</v>
@@ -13896,51 +13896,51 @@
       <c r="AU81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>74</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>5448Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. 30-річчя Перемоги, біля ділянки № 14 громадянину Валієнку Є. В. (вільна земельна</t>
+          <t>5448Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. 30-річчя Перемоги, біля ділянки № 14 громадянину Валієнку Є. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>60</v>
       </c>
       <c r="E82" t="s">
         <v>51</v>
       </c>
       <c r="F82" t="s">
         <v>75</v>
       </c>
       <c r="G82" t="s">
         <v>53</v>
       </c>
       <c r="H82" t="s">
         <v>54</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>55</v>
@@ -14365,51 +14365,51 @@
       <c r="AU84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY84" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>80</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
-          <t>5453Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5453Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>50</v>
       </c>
       <c r="E85" t="s">
         <v>64</v>
       </c>
       <c r="F85" t="s">
         <v>81</v>
       </c>
       <c r="G85" t="s">
         <v>82</v>
       </c>
       <c r="H85" t="s">
         <v>83</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>55</v>
@@ -14522,51 +14522,51 @@
       <c r="AU85" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW85" t="s" s="5">
         <v>67</v>
       </c>
       <c r="AX85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY85" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>84</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
-          <t>5454Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5454Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>60</v>
       </c>
       <c r="E86" t="s">
         <v>64</v>
       </c>
       <c r="F86" t="s">
         <v>85</v>
       </c>
       <c r="G86" t="s">
         <v>53</v>
       </c>
       <c r="H86" t="s">
         <v>54</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K86" t="s" s="5">
         <v>55</v>
@@ -14679,51 +14679,51 @@
       <c r="AU86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY86" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>86</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
-          <t>5455Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5455Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>60</v>
       </c>
       <c r="E87" t="s">
         <v>64</v>
       </c>
       <c r="F87" t="s">
         <v>87</v>
       </c>
       <c r="G87" t="s">
         <v>88</v>
       </c>
       <c r="H87" t="s">
         <v>89</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>55</v>
@@ -15935,51 +15935,51 @@
       <c r="AU94" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY94" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>105</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
-          <t>5463Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 7) громадянину Косенку О.М. (вільна</t>
+          <t>5463Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 7) громадянину Косенку О.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>60</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
       <c r="F95" t="s">
         <v>106</v>
       </c>
       <c r="G95" t="s">
         <v>53</v>
       </c>
       <c r="H95" t="s">
         <v>54</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K95" t="s" s="5">
         <v>55</v>
@@ -17505,51 +17505,51 @@
       <c r="AU104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY104" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>126</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
-          <t>5473Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 41) громадянину Устенку С.В. (вільна</t>
+          <t>5473Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 41) громадянину Устенку С.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D105" t="s">
         <v>60</v>
       </c>
       <c r="E105" t="s">
         <v>51</v>
       </c>
       <c r="F105" t="s">
         <v>75</v>
       </c>
       <c r="G105" t="s">
         <v>53</v>
       </c>
       <c r="H105" t="s">
         <v>54</v>
       </c>
       <c r="I105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J105" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K105" t="s" s="5">
         <v>55</v>
@@ -17662,51 +17662,51 @@
       <c r="AU105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX105" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY105" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>127</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
-          <t>5474Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 17) громадянину Шепелю В.В. (вільна</t>
+          <t>5474Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 17) громадянину Шепелю В.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>60</v>
       </c>
       <c r="E106" t="s">
         <v>51</v>
       </c>
       <c r="F106" t="s">
         <v>125</v>
       </c>
       <c r="G106" t="s">
         <v>53</v>
       </c>
       <c r="H106" t="s">
         <v>54</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>55</v>
@@ -25981,51 +25981,51 @@
       <c r="AU158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW158" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX158" t="s" s="5">
         <v>67</v>
       </c>
       <c r="AY158" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>198</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
-          <t>5528Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5528Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D159" t="s">
         <v>50</v>
       </c>
       <c r="E159" t="s">
         <v>64</v>
       </c>
       <c r="F159" t="s">
         <v>141</v>
       </c>
       <c r="G159" t="s">
         <v>53</v>
       </c>
       <c r="H159" t="s">
         <v>114</v>
       </c>
       <c r="I159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J159" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K159" t="s" s="5">
         <v>55</v>
@@ -26138,51 +26138,51 @@
       <c r="AU159" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV159" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW159" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX159" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY159" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>199</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
-          <t>5529Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5529Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D160" t="s">
         <v>50</v>
       </c>
       <c r="E160" t="s">
         <v>64</v>
       </c>
       <c r="F160" t="s">
         <v>85</v>
       </c>
       <c r="G160" t="s">
         <v>53</v>
       </c>
       <c r="H160" t="s">
         <v>54</v>
       </c>
       <c r="I160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J160" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K160" t="s" s="5">
         <v>55</v>
@@ -26295,51 +26295,51 @@
       <c r="AU160" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV160" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW160" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX160" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY160" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>200</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
-          <t>5530Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5530Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D161" t="s">
         <v>50</v>
       </c>
       <c r="E161" t="s">
         <v>51</v>
       </c>
       <c r="F161" t="s">
         <v>149</v>
       </c>
       <c r="G161" t="s">
         <v>53</v>
       </c>
       <c r="H161" t="s">
         <v>54</v>
       </c>
       <c r="I161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J161" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K161" t="s" s="5">
         <v>55</v>
@@ -26452,51 +26452,51 @@
       <c r="AU161" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV161" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW161" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX161" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY161" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>201</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
-          <t>5531Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5531Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D162" t="s">
         <v>50</v>
       </c>
       <c r="E162" t="s">
         <v>64</v>
       </c>
       <c r="F162" t="s">
         <v>69</v>
       </c>
       <c r="G162" t="s">
         <v>82</v>
       </c>
       <c r="H162" t="s">
         <v>89</v>
       </c>
       <c r="I162" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J162" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K162" t="s" s="5">
         <v>55</v>
@@ -26609,51 +26609,51 @@
       <c r="AU162" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV162" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW162" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX162" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY162" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>202</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
-          <t>5532Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5532Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D163" t="s">
         <v>50</v>
       </c>
       <c r="E163" t="s">
         <v>64</v>
       </c>
       <c r="F163" t="s">
         <v>69</v>
       </c>
       <c r="G163" t="s">
         <v>88</v>
       </c>
       <c r="H163" t="s">
         <v>114</v>
       </c>
       <c r="I163" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J163" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K163" t="s" s="5">
         <v>55</v>
@@ -28179,51 +28179,51 @@
       <c r="AU172" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV172" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW172" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX172" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY172" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>217</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
-          <t>5542Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5542Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D173" t="s">
         <v>50</v>
       </c>
       <c r="E173" t="s">
         <v>64</v>
       </c>
       <c r="F173" t="s">
         <v>65</v>
       </c>
       <c r="G173" t="s">
         <v>53</v>
       </c>
       <c r="H173" t="s">
         <v>218</v>
       </c>
       <c r="I173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J173" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K173" t="s" s="5">
         <v>55</v>
@@ -28336,51 +28336,51 @@
       <c r="AU173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW173" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX173" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY173" t="s" s="5">
         <v>67</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>219</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
-          <t>5545Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5545Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D174" t="s">
         <v>50</v>
       </c>
       <c r="E174" t="s">
         <v>64</v>
       </c>
       <c r="F174" t="s">
         <v>69</v>
       </c>
       <c r="G174" t="s">
         <v>53</v>
       </c>
       <c r="H174" t="s">
         <v>120</v>
       </c>
       <c r="I174" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J174" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K174" t="s" s="5">
         <v>55</v>
@@ -30840,51 +30840,51 @@
       <c r="AU189" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV189" t="s" s="5">
         <v>72</v>
       </c>
       <c r="AW189" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX189" t="s" s="5">
         <v>67</v>
       </c>
       <c r="AY189" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>243</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
-          <t>5562Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права</t>
+          <t>5562Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Тараскова, 9, з метою подальшого оформлення ТОВ «ЛІДЕРПОСТАЧБУД» права користування її частиною під нерухомим майном</t>
         </is>
       </c>
       <c r="D190" t="s">
         <v>50</v>
       </c>
       <c r="E190" t="s">
         <v>64</v>
       </c>
       <c r="F190" t="s">
         <v>139</v>
       </c>
       <c r="G190" t="s">
         <v>53</v>
       </c>
       <c r="H190" t="s">
         <v>114</v>
       </c>
       <c r="I190" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J190" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K190" t="s" s="5">
         <v>55</v>
@@ -32096,51 +32096,51 @@
       <c r="AU197" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV197" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW197" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX197" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY197" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>251</v>
       </c>
       <c r="C198" t="inlineStr" s="4">
         <is>
-          <t>5570Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого</t>
+          <t>5570Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Борківцю Ю. О. по пров. Водопарковому, біля домоволодіння № 61 (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D198" t="s">
         <v>60</v>
       </c>
       <c r="E198" t="s">
         <v>51</v>
       </c>
       <c r="F198" t="s">
         <v>149</v>
       </c>
       <c r="G198" t="s">
         <v>53</v>
       </c>
       <c r="H198" t="s">
         <v>54</v>
       </c>
       <c r="I198" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J198" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K198" t="s" s="5">
         <v>55</v>
@@ -32253,51 +32253,51 @@
       <c r="AU198" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW198" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX198" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY198" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>252</v>
       </c>
       <c r="C199" t="inlineStr" s="4">
         <is>
-          <t>5571Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого</t>
+          <t>5571Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Золотоніській, 3 громадянину Кавсюку А.М. (вільна земельна ділянка в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D199" t="s">
         <v>50</v>
       </c>
       <c r="E199" t="s">
         <v>64</v>
       </c>
       <c r="F199" t="s">
         <v>129</v>
       </c>
       <c r="G199" t="s">
         <v>53</v>
       </c>
       <c r="H199" t="s">
         <v>218</v>
       </c>
       <c r="I199" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J199" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K199" t="s" s="5">
         <v>55</v>