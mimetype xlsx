--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1776,51 +1776,51 @@
         <v>55</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ7"/>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>5252Про прийняття у комунальну власність та на баланс КП «Дирекція парків» дитячого майданчика №1, розташованого в парку «Долина троянд» та дитячого майданчика № 2, розташованого в парку</t>
+          <t>5252Про прийняття у комунальну власність та на баланс КП «Дирекція парків» дитячого майданчика №1, розташованого в парку «Долина троянд» та дитячого майданчика № 2, розташованого в парку «Сосновий бір»</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" t="s">
         <v>53</v>
       </c>
       <c r="H8" t="s">
         <v>54</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>55</v>
@@ -1934,51 +1934,51 @@
         <v>55</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ8"/>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>5253Про передачу комплексу будівель та споруд по вул. Михайла Грушевського, 63 з балансу комунального підприємства «Соснівська служба утримання будинків» Черкаської міської ради  на баланс та</t>
+          <t>5253Про передачу комплексу будівель та споруд по вул. Михайла Грушевського, 63 з балансу комунального підприємства «Соснівська служба утримання будинків» Черкаської міської ради  на баланс та оперативне управління департаменту економіки та розвитку Черкаської міської ради</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>53</v>
       </c>
       <c r="H9" t="s">
         <v>54</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>55</v>
@@ -2092,51 +2092,51 @@
         <v>55</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ9"/>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>5254Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №3-531 «Про перелік об’єктів права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне</t>
+          <t>5254Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №3-531 «Про перелік об’єктів права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне управління»</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>55</v>
@@ -2250,51 +2250,51 @@
         <v>55</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ10"/>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
-          <t>5255Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №3-531 «Про перелік об’єктів права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне</t>
+          <t>5255Про внесення змін до рішення Черкаської міської ради від 26.06.2003 №3-531 «Про перелік об’єктів права міської комунальної власності та уповноважених органів, яким вони передаються в оперативне управління»     </t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>55</v>
@@ -2566,51 +2566,51 @@
         <v>55</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ12"/>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
-          <t>5257Про безоплатну передачу у власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал» зовнішньої мережі водовідведення до житлового будинку по вул. Сергія</t>
+          <t>5257Про безоплатну передачу у власність Черкаської міської територіальної громади та на баланс КП «Черкасиводоканал» зовнішньої мережі водовідведення до житлового будинку по вул. Сергія Амброса № 10</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
         <v>53</v>
       </c>
       <c r="H13" t="s">
         <v>54</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>55</v>
@@ -2724,51 +2724,51 @@
         <v>55</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ13"/>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>5258Про визнання таким, що втратило чинність рішення Черкаської міської ради від 12.04.2012  № 3-837  «Про затвердження Положення та складу комісії з питань соціального захисту, профілактики</t>
+          <t>5258Про визнання таким, що втратило чинність рішення Черкаської міської ради від 12.04.2012  № 3-837  «Про затвердження Положення та складу комісії з питань соціального захисту, профілактики бездоглядності та правопорушень серед дітей і учнівської молоді Черкаської міської ради»</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>53</v>
       </c>
       <c r="H14" t="s">
         <v>54</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>55</v>
@@ -3356,51 +3356,51 @@
         <v>55</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ17"/>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>5262Про передачу пластикових контейнерів для збору твердих побутових відходів, об’ємом 1,1 м3  з балансу департаменту житлово-комунального комплексу Черкаської міської ради на баланс</t>
+          <t>5262Про передачу пластикових контейнерів для збору твердих побутових відходів, об’ємом 1,1 м3  з балансу департаменту житлово-комунального комплексу Черкаської міської ради на баланс комунального підприємства «Черкаська служба чистоти» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>53</v>
       </c>
       <c r="H18" t="s">
         <v>54</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>55</v>
@@ -3672,51 +3672,51 @@
         <v>55</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ19"/>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>5264Про передачу бульдозера HAITUI HD 16 для розрівнювання та ущільнення твердих побутових відходів на території полігону твердих побутових відходів з балансу департаменту житлово-комунального</t>
+          <t>5264Про передачу бульдозера HAITUI HD 16 для розрівнювання та ущільнення твердих побутових відходів на території полігону твердих побутових відходів з балансу департаменту житлово-комунального комплексу Черкаської міської ради на баланс комунального підприємства «Черкаська служба чистоти» Черкаської міської ради</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>54</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>55</v>
@@ -3830,51 +3830,51 @@
         <v>55</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ20"/>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
-          <t>5265Про внесення змін до рішення Черкаської міської ради від 01.04.2010 №5-528 «Про затвердження Положення про порядок найменування об’єктів міського підпорядкування, вшанування пам’яті видатних</t>
+          <t>5265Про внесення змін до рішення Черкаської міської ради від 01.04.2010 №5-528 «Про затвердження Положення про порядок найменування об’єктів міського підпорядкування, вшанування пам’яті видатних діячів та подій, встановлення пам’ятних знаків на території міста Черкаси</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>53</v>
       </c>
       <c r="H21" t="s">
         <v>54</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>55</v>
@@ -5882,51 +5882,51 @@
         <v>56</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY33" t="s" s="5">
         <v>79</v>
       </c>
       <c r="AZ33"/>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
-          <t>5280Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну</t>
+          <t>5280Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну найменування підприємства та затвердження його статуту</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>92</v>
       </c>
       <c r="G34" t="s">
         <v>53</v>
       </c>
       <c r="H34" t="s">
         <v>54</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>56</v>
@@ -6512,51 +6512,51 @@
         <v>56</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ37"/>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>5284Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>5284Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>69</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
       <c r="G38" t="s">
         <v>100</v>
       </c>
       <c r="H38" t="s">
         <v>77</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>55</v>
@@ -6670,51 +6670,51 @@
         <v>56</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>78</v>
       </c>
       <c r="AX38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY38" t="s" s="5">
         <v>79</v>
       </c>
       <c r="AZ38"/>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
-          <t>5287Про внесення змін до рішення Черкаської міської ради від 02.09.2021 №9-22 «Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради</t>
+          <t>5287Про внесення змін до рішення Черкаської міської ради від 02.09.2021 №9-22 «Про припинення адміністративного відділу Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»  </t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>69</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>102</v>
       </c>
       <c r="G39" t="s">
         <v>53</v>
       </c>
       <c r="H39" t="s">
         <v>54</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>55</v>
@@ -6986,51 +6986,51 @@
         <v>55</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AZ40"/>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>5290Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>5290Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>69</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>105</v>
       </c>
       <c r="G41" t="s">
         <v>53</v>
       </c>
       <c r="H41" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>55</v>
@@ -8086,51 +8086,51 @@
         <v>57</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW47" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ47"/>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
-          <t>5299Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 35/1) громадянину Красномовцю А.І. (вільна</t>
+          <t>5299Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 35/1) громадянину Красномовцю А.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>50</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
       <c r="G48" t="s">
         <v>53</v>
       </c>
       <c r="H48" t="s">
         <v>54</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>55</v>
@@ -8244,51 +8244,51 @@
         <v>57</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW48" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ48"/>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
-          <t>5300Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 62) громадянину Квашніну В.С. (вільна земельна ділянка,</t>
+          <t>5300Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 62) громадянину Квашніну В.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>50</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>92</v>
       </c>
       <c r="G49" t="s">
         <v>53</v>
       </c>
       <c r="H49" t="s">
         <v>54</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>55</v>
@@ -8402,51 +8402,51 @@
         <v>57</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ49"/>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>117</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>5301Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 40) громадянину Аніщуку С.В. (вільна земельна ділянка, учасник</t>
+          <t>5301Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 40) громадянину Аніщуку С.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>50</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>92</v>
       </c>
       <c r="G50" t="s">
         <v>53</v>
       </c>
       <c r="H50" t="s">
         <v>54</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>55</v>
@@ -8560,51 +8560,51 @@
         <v>57</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ50"/>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
-          <t>5302Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Сергія Амброса та вул. Добровольського громадянину Очеретньому С. В. (інвалід 2</t>
+          <t>5302Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Сергія Амброса та вул. Добровольського громадянину Очеретньому С. В. (інвалід 2 групи, учасник АТО, вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>50</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
       <c r="G51" t="s">
         <v>53</v>
       </c>
       <c r="H51" t="s">
         <v>54</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>55</v>
@@ -10930,51 +10930,51 @@
         <v>57</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ65"/>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>117</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>5317Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 23 громадянину Тютюннику В.Є. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>5317Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 23 громадянину Тютюннику В.Є. (вільна земельна ділянка за рахунок існуючого землекористування)</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>50</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
         <v>92</v>
       </c>
       <c r="G66" t="s">
         <v>53</v>
       </c>
       <c r="H66" t="s">
         <v>54</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>55</v>
@@ -12194,51 +12194,51 @@
         <v>57</v>
       </c>
       <c r="AV73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ73"/>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>117</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
-          <t>5325Про надання ДОШКІЛЬНОМУ НАВЧАЛЬНОМУ ЗАКЛАДУ (ЯСЛА-САДОК) №50 «СВІТЛОФОРЧИК» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул.</t>
+          <t>5325Про надання ДОШКІЛЬНОМУ НАВЧАЛЬНОМУ ЗАКЛАДУ (ЯСЛА-САДОК) №50 «СВІТЛОФОРЧИК» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Верхній Горовій, 65/2</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>50</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>92</v>
       </c>
       <c r="G74" t="s">
         <v>53</v>
       </c>
       <c r="H74" t="s">
         <v>54</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>55</v>
@@ -12826,51 +12826,51 @@
         <v>57</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AZ77"/>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>117</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
-          <t>5329Про внесення змін до рішення Черкаської міської ради від 27.08.2015 № 2-1496 «Про внесення змін до рішення Черкаської міської ради від 09.07.2010 № 5-873 «Про надання АВТОГАРАЖНОМУ КООПЕРАТИВУ</t>
+          <t>5329Про внесення змін до рішення Черкаської міської ради від 27.08.2015 № 2-1496 «Про внесення змін до рішення Черкаської міської ради від 09.07.2010 № 5-873 «Про надання АВТОГАРАЖНОМУ КООПЕРАТИВУ «ЛАДА» земельної ділянки в оренду по вул. Маршала Батицького, 7» та  поновлення АВТОГАРАЖНОМУ КООПЕРАТИВУ «ЛАДА» договору оренди землі по вул. Маршала  Батицького, 7»</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>50</v>
       </c>
       <c r="E78" t="s">
         <v>51</v>
       </c>
       <c r="F78" t="s">
         <v>92</v>
       </c>
       <c r="G78" t="s">
         <v>53</v>
       </c>
       <c r="H78" t="s">
         <v>54</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>55</v>