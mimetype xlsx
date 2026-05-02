--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2386,51 +2386,51 @@
       <c r="AU8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>76</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
-          <t>5082Про внесення змін до рішення Черкаської міської ради від 04.10.2019 № 2-5284 «Про визначення балансоутримувача ТП – 490, розташованої в м. Черкаси по вул. Сурікова, 12а та кабельної лінії від ТП-43 до</t>
+          <t>5082Про внесення змін до рішення Черкаської міської ради від 04.10.2019 № 2-5284 «Про визначення балансоутримувача ТП – 490, розташованої в м. Черкаси по вул. Сурікова, 12а та кабельної лінії від ТП-43 до ТП-490»</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>77</v>
       </c>
       <c r="E9" t="s">
         <v>78</v>
       </c>
       <c r="F9" t="s">
         <v>79</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>80</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>54</v>
@@ -3171,51 +3171,51 @@
       <c r="AU13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>5087Про розгляд електронної петиції від 14.10.2021 № Че/1617-еп щодо оприлюднення на сайтах теплопостачальних підприємств м. Черкаси або Черкаської міської ради параметрів теплоносія, що подається в</t>
+          <t>5087Про розгляд електронної петиції від 14.10.2021 № Че/1617-еп щодо оприлюднення на сайтах теплопостачальних підприємств м. Черкаси або Черкаської міської ради параметрів теплоносія, що подається в багатоквартирні будинки</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14" t="s">
         <v>52</v>
       </c>
       <c r="H14" t="s">
         <v>80</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
@@ -4111,51 +4111,51 @@
       <c r="AU19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY19" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>89</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
-          <t>5105Про безоплатну передачу з балансу департаменту економіки та розвитку Черкаської міської ради на баланс департаменту освіти та гуманітарної політики Черкаської міської ради нежитлового</t>
+          <t>5105Про безоплатну передачу з балансу департаменту економіки та розвитку Черкаської міської ради на баланс департаменту освіти та гуманітарної політики Черкаської міської ради нежитлового  приміщення  за адресою: м. Черкаси, вул. Благовісна, 170 </t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>90</v>
       </c>
       <c r="E20" t="s">
         <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>80</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>54</v>
@@ -4739,51 +4739,51 @@
       <c r="AU23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY23" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>98</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
-          <t>5109Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони</t>
+          <t>5109Про внесення змін до рішення міської ради від 24.12.2020 № 2-37 «Про затвердження міської програми фінансової підтримки комунальних некомерційних підприємств (закладів охорони здоров’я) Черкаської міської ради на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24" t="s">
         <v>79</v>
       </c>
       <c r="G24" t="s">
         <v>52</v>
       </c>
       <c r="H24" t="s">
         <v>80</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>54</v>
@@ -4896,51 +4896,51 @@
       <c r="AU24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>5110Про внесення змін до рішення міської ради від 24.12.2020 № 2-38 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних</t>
+          <t>5110Про внесення змін до рішення міської ради від 24.12.2020 № 2-38 «Про затвердження міської програми надання медичних послуг жителям міста Черкаси понад обсяг, передбачений програмою державних гарантій медичного обслуговування населення, на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>87</v>
       </c>
       <c r="G25" t="s">
         <v>60</v>
       </c>
       <c r="H25" t="s">
         <v>80</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>62</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>54</v>
@@ -5367,51 +5367,51 @@
       <c r="AU27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY27" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
-          <t>5114Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>5114Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>90</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>101</v>
       </c>
       <c r="G28" t="s">
         <v>105</v>
       </c>
       <c r="H28" t="s">
         <v>53</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>55</v>
@@ -5524,51 +5524,51 @@
       <c r="AU28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>62</v>
       </c>
       <c r="AX28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY28" t="s" s="5">
         <v>62</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
-          <t>5118Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну</t>
+          <t>5118Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну найменування підприємства та затвердження його статуту</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>77</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>107</v>
       </c>
       <c r="G29" t="s">
         <v>52</v>
       </c>
       <c r="H29" t="s">
         <v>108</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>54</v>
@@ -5681,51 +5681,51 @@
       <c r="AU29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>5120Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну</t>
+          <t>5120Про скасування рішення Черкаської міської ради від 15.03.2016 №2-291«Про припинення комунального підприємства «Інститут розвитку міста» Черкаської міської ради шляхом ліквідації», зміну найменування підприємства та затвердження його статуту</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>77</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>110</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>85</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>54</v>
@@ -7400,51 +7400,51 @@
       <c r="AU40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY40" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>133</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>5134Про внесення змін до рішення Черкаської міської ради від 09.11.2021 № 13-13 «Про затвердження Програми організації харчування у закладах загальної середньої освіти комунальної власності міста</t>
+          <t>5134Про внесення змін до рішення Черкаської міської ради від 09.11.2021 № 13-13 «Про затвердження Програми організації харчування у закладах загальної середньої освіти комунальної власності міста Черкаси на 2022-2024 роки»</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
         <v>78</v>
       </c>
       <c r="F41" t="s">
         <v>95</v>
       </c>
       <c r="G41" t="s">
         <v>52</v>
       </c>
       <c r="H41" t="s">
         <v>80</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>54</v>
@@ -8340,51 +8340,51 @@
       <c r="AU46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY46" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
-          <t>5150Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 429-а) громадянці Шило О.В. (існуюче садівниче</t>
+          <t>5150Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 429-а) громадянці Шило О.В. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>77</v>
       </c>
       <c r="E47" t="s">
         <v>78</v>
       </c>
       <c r="F47" t="s">
         <v>143</v>
       </c>
       <c r="G47" t="s">
         <v>52</v>
       </c>
       <c r="H47" t="s">
         <v>80</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>55</v>
@@ -8811,51 +8811,51 @@
       <c r="AU49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY49" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>142</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
-          <t>5153Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку</t>
+          <t>5153Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на конкурентних засадах (на земельних торгах), та надання дозволу на розробку проекту землеустрою щодо відведення земельної ділянки по вул. Оборонній (біля земельної ділянки № 55) та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>77</v>
       </c>
       <c r="E50" t="s">
         <v>78</v>
       </c>
       <c r="F50" t="s">
         <v>143</v>
       </c>
       <c r="G50" t="s">
         <v>52</v>
       </c>
       <c r="H50" t="s">
         <v>80</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>55</v>
@@ -8968,51 +8968,51 @@
       <c r="AU50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>142</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
-          <t>5154Про затвердження проекту землеустрою з організації та встановлення меж території природно-заповідного фонду парку-пам’ятки садово-паркового мистецтва місцевого значення «Героїв</t>
+          <t>5154Про затвердження проекту землеустрою з організації та встановлення меж території природно-заповідного фонду парку-пам’ятки садово-паркового мистецтва місцевого значення «Героїв Чорнобиля» площею 0,3000 га по вул. Прикордонників Лазаренка та передачі її в постійне користування КП «ДИРЕКЦІЯ ПАРКІВ»</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>77</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>143</v>
       </c>
       <c r="G51" t="s">
         <v>52</v>
       </c>
       <c r="H51" t="s">
         <v>80</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>55</v>
@@ -11005,51 +11005,51 @@
       <c r="AU63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY63" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>142</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
-          <t>5167Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 363), громадянці Корж М.В. (існуюче</t>
+          <t>5167Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на території товариства садоводів «Енергетик» (діл. № 363), громадянці Корж М.В. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>77</v>
       </c>
       <c r="E64" t="s">
         <v>78</v>
       </c>
       <c r="F64" t="s">
         <v>143</v>
       </c>
       <c r="G64" t="s">
         <v>52</v>
       </c>
       <c r="H64" t="s">
         <v>80</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>55</v>
@@ -11162,51 +11162,51 @@
       <c r="AU64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY64" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>146</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
-          <t>5168Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра</t>
+          <t>5168Про використання частини земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ВАІС» по вул. Героїв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>90</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
       <c r="G65" t="s">
         <v>60</v>
       </c>
       <c r="H65" t="s">
         <v>61</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>55</v>
@@ -13203,51 +13203,51 @@
       <c r="AU77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY77" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>171</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
-          <t>5182Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 7) громадянину Косенку О.М. (вільна</t>
+          <t>5182Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса вул. Лісова просіка, 7) громадянину Косенку О.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>90</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>172</v>
       </c>
       <c r="G78" t="s">
         <v>60</v>
       </c>
       <c r="H78" t="s">
         <v>173</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>55</v>
@@ -13517,51 +13517,51 @@
       <c r="AU79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY79" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>176</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
-          <t>5184Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/7) громадянину Піскуну Є.О. (вільна земельна ділянка,</t>
+          <t>5184Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/7) громадянину Піскуну Є.О. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>90</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
         <v>112</v>
       </c>
       <c r="G80" t="s">
         <v>125</v>
       </c>
       <c r="H80" t="s">
         <v>148</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>55</v>
@@ -13988,51 +13988,51 @@
       <c r="AU82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>181</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>5187Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/7) громадянину Піскуну Є.О. (вільна земельна ділянка,</t>
+          <t>5187Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/7) громадянину Піскуну Є.О. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>77</v>
       </c>
       <c r="E83" t="s">
         <v>78</v>
       </c>
       <c r="F83" t="s">
         <v>136</v>
       </c>
       <c r="G83" t="s">
         <v>52</v>
       </c>
       <c r="H83" t="s">
         <v>80</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>55</v>
@@ -14145,51 +14145,51 @@
       <c r="AU83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>182</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
-          <t>5188Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/6) громадянину Герасименку В.І. (вільна земельна ділянка,</t>
+          <t>5188Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/6) громадянину Герасименку В.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>90</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84" t="s">
         <v>125</v>
       </c>
       <c r="H84" t="s">
         <v>148</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>55</v>
@@ -14302,51 +14302,51 @@
       <c r="AU84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY84" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>184</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
-          <t>5189Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/6) громадянину Герасименку В.І. (вільна земельна ділянка,</t>
+          <t>5189Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного (перспективна адреса № 14/6) громадянину Герасименку В.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>77</v>
       </c>
       <c r="E85" t="s">
         <v>78</v>
       </c>
       <c r="F85" t="s">
         <v>93</v>
       </c>
       <c r="G85" t="s">
         <v>52</v>
       </c>
       <c r="H85" t="s">
         <v>85</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>55</v>
@@ -18070,51 +18070,51 @@
       <c r="AU108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW108" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY108" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>216</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
-          <t>5218Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна</t>
+          <t>5218Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>90</v>
       </c>
       <c r="E109" t="s">
         <v>50</v>
       </c>
       <c r="F109" t="s">
         <v>112</v>
       </c>
       <c r="G109" t="s">
         <v>52</v>
       </c>
       <c r="H109" t="s">
         <v>157</v>
       </c>
       <c r="I109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K109" t="s" s="5">
         <v>57</v>
@@ -18227,51 +18227,51 @@
       <c r="AU109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>217</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>5219Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна</t>
+          <t>5219Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>77</v>
       </c>
       <c r="E110" t="s">
         <v>78</v>
       </c>
       <c r="F110" t="s">
         <v>116</v>
       </c>
       <c r="G110" t="s">
         <v>52</v>
       </c>
       <c r="H110" t="s">
         <v>80</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>57</v>
@@ -19326,51 +19326,51 @@
       <c r="AU116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY116" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>224</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
-          <t>5226Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із</t>
+          <t>5226Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки  земельної ділянки по вул. Гагаріна, 128</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>90</v>
       </c>
       <c r="E117" t="s">
         <v>78</v>
       </c>
       <c r="F117" t="s">
         <v>116</v>
       </c>
       <c r="G117" t="s">
         <v>52</v>
       </c>
       <c r="H117" t="s">
         <v>80</v>
       </c>
       <c r="I117" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J117" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K117" t="s" s="5">
         <v>57</v>
@@ -19640,51 +19640,51 @@
       <c r="AU118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW118" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY118" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>226</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
-          <t>5228Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5228Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>90</v>
       </c>
       <c r="E119" t="s">
         <v>50</v>
       </c>
       <c r="F119" t="s">
         <v>159</v>
       </c>
       <c r="G119" t="s">
         <v>52</v>
       </c>
       <c r="H119" t="s">
         <v>108</v>
       </c>
       <c r="I119" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J119" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K119" t="s" s="5">
         <v>57</v>
@@ -19797,51 +19797,51 @@
       <c r="AU119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW119" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX119" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY119" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>227</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
-          <t>5229Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5229Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D120" t="s">
         <v>90</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>101</v>
       </c>
       <c r="G120" t="s">
         <v>60</v>
       </c>
       <c r="H120" t="s">
         <v>69</v>
       </c>
       <c r="I120" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J120" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K120" t="s" s="5">
         <v>57</v>
@@ -19954,51 +19954,51 @@
       <c r="AU120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV120" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW120" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX120" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY120" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>228</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
-          <t>5230Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5230Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D121" t="s">
         <v>90</v>
       </c>
       <c r="E121" t="s">
         <v>50</v>
       </c>
       <c r="F121" t="s">
         <v>194</v>
       </c>
       <c r="G121" t="s">
         <v>60</v>
       </c>
       <c r="H121" t="s">
         <v>108</v>
       </c>
       <c r="I121" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J121" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K121" t="s" s="5">
         <v>57</v>