--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1829,51 +1829,51 @@
       <c r="AU4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
-          <t>4916Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» ІІІ ступеня Борушевської Віри Григорівни (посмертно) та про внесення змін до рішення Черкаської міської ради від 10.04.2020</t>
+          <t>4916Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» ІІІ ступеня Борушевської Віри Григорівни (посмертно) та про внесення змін до рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)»</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>53</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>55</v>
@@ -2143,51 +2143,51 @@
       <c r="AU6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
-          <t>4918Про звернення Черкаської міської ради до керівництва країни щодо забезпечення соціального захисту найбільш вразливих верств населення шляхом реалізації постанови Кабінету Міністрів</t>
+          <t>4918Про звернення Черкаської міської ради до керівництва країни щодо забезпечення соціального захисту найбільш вразливих верств населення шляхом реалізації постанови Кабінету Міністрів України від 06.10.2021 № 1040 «Деякі питання призначення і виплати компенсації фізичним особам,  які надають соціальні послуги з догляду без здійснення підприємницької діяльності на професійній основі» в частині фінансування зазначеного виду допомоги за рахунок місцевого бюджету в м. Черкаси</t>
         </is>
       </c>
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>52</v>
       </c>
       <c r="H7" t="s">
         <v>53</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>55</v>
@@ -3552,51 +3552,51 @@
       <c r="AU15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
-          <t>4927Про присвоєння звання «Почесний громадянин міста Черкаси» Губарю Станіславу Івановичу (посмертно) та про внесення змін  до рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про</t>
+          <t>4927Про присвоєння звання «Почесний громадянин міста Черкаси» Губарю Станіславу Івановичу (посмертно) та про внесення змін  до рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)»</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>51</v>
       </c>
       <c r="G16" t="s">
         <v>52</v>
       </c>
       <c r="H16" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>56</v>
@@ -3866,51 +3866,51 @@
       <c r="AU17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY17" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
-          <t>4929Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 №</t>
+          <t>4929Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>73</v>
       </c>
       <c r="F18" t="s">
         <v>74</v>
       </c>
       <c r="G18" t="s">
         <v>75</v>
       </c>
       <c r="H18" t="s">
         <v>76</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>56</v>
@@ -4963,51 +4963,51 @@
       <c r="AU24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>4938Про внесення змін до рішення Черкаської міської ради від 30.09.2021 № 10-15 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на</t>
+          <t>4938Про внесення змін до рішення Черкаської міської ради від 30.09.2021 № 10-15 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову військову службу у 2017-2021 в новій редакції»</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>96</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>55</v>
@@ -5120,51 +5120,51 @@
       <c r="AU25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>97</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>4939Про скасування рішення Черкаської міської ради № 13-78 «Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля будинку № 6/1</t>
+          <t>4939Про скасування рішення Черкаської міської ради № 13-78 «Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля будинку № 6/1 громадянину Чайці І.О. (вільна земельна ділянка, учасник АТО)»</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>68</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>96</v>
       </c>
       <c r="G26" t="s">
         <v>62</v>
       </c>
       <c r="H26" t="s">
         <v>84</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>56</v>
@@ -5277,51 +5277,51 @@
       <c r="AU26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY26" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>4940Про скасування рішення Черкаської міської ради № 13-95 «Про відмову у передачі земельної ділянки у власність по вул. Галини Буркацької, 101 громадянину Маковецькому Д.М. (вільна земельна</t>
+          <t>4940Про скасування рішення Черкаської міської ради № 13-95 «Про відмову у передачі земельної ділянки у власність по вул. Галини Буркацької, 101 громадянину Маковецькому Д.М. (вільна земельна ділянка, учасник АТО)»</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>68</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>99</v>
       </c>
       <c r="G27" t="s">
         <v>52</v>
       </c>
       <c r="H27" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>56</v>
@@ -6056,51 +6056,51 @@
       <c r="AU31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY31" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>108</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>4947Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Карбишева та вул. 2-го Українського фронту,  громадянину Селезню Р.В. (вільна</t>
+          <t>4947Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Карбишева та вул. 2-го Українського фронту,  громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>109</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>87</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>54</v>
@@ -6213,51 +6213,51 @@
       <c r="AU32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY32" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>110</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
-          <t>4948Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній, біля земельної ділянки № 16 громадянину Борисенку О.В. (вільна земельна ділянка,</t>
+          <t>4948Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній, біля земельної ділянки № 16 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D33" t="s">
         <v>68</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>111</v>
       </c>
       <c r="G33" t="s">
         <v>52</v>
       </c>
       <c r="H33" t="s">
         <v>84</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>54</v>
@@ -6998,51 +6998,51 @@
       <c r="AU37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>4953Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території садівничого товариства «Машинобудівник-82» (діл. № 110) громадянину Євлах В.М. (існуюче</t>
+          <t>4953Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території садівничого товариства «Машинобудівник-82» (діл. № 110) громадянину Євлах В.М. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>68</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>99</v>
       </c>
       <c r="G38" t="s">
         <v>52</v>
       </c>
       <c r="H38" t="s">
         <v>53</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>54</v>
@@ -7312,51 +7312,51 @@
       <c r="AU39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY39" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>119</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
-          <t>4955Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах),  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102 </t>
+          <t>4955Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах),  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>49</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>120</v>
       </c>
       <c r="G40" t="s">
         <v>52</v>
       </c>
       <c r="H40" t="s">
         <v>81</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>54</v>
@@ -7469,51 +7469,51 @@
       <c r="AU40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX40" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY40" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
-          <t>4956Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>4956Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>68</v>
       </c>
       <c r="E41" t="s">
         <v>73</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
       <c r="G41" t="s">
         <v>52</v>
       </c>
       <c r="H41" t="s">
         <v>123</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>54</v>
@@ -7626,51 +7626,51 @@
       <c r="AU41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY41" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
-          <t>4957Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>4957Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>68</v>
       </c>
       <c r="E42" t="s">
         <v>73</v>
       </c>
       <c r="F42" t="s">
         <v>122</v>
       </c>
       <c r="G42" t="s">
         <v>52</v>
       </c>
       <c r="H42" t="s">
         <v>87</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>54</v>
@@ -7783,51 +7783,51 @@
       <c r="AU42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY42" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
-          <t>4958Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>4958Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>68</v>
       </c>
       <c r="E43" t="s">
         <v>73</v>
       </c>
       <c r="F43" t="s">
         <v>74</v>
       </c>
       <c r="G43" t="s">
         <v>62</v>
       </c>
       <c r="H43" t="s">
         <v>87</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>54</v>
@@ -10130,51 +10130,51 @@
       <c r="AU57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX57" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY57" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
-          <t>4975Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра</t>
+          <t>4975Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>68</v>
       </c>
       <c r="E58" t="s">
         <v>73</v>
       </c>
       <c r="F58" t="s">
         <v>148</v>
       </c>
       <c r="G58" t="s">
         <v>52</v>
       </c>
       <c r="H58" t="s">
         <v>53</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>54</v>
@@ -10287,51 +10287,51 @@
       <c r="AU58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV58" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX58" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY58" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
-          <t>4976Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра</t>
+          <t>4976Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>68</v>
       </c>
       <c r="E59" t="s">
         <v>73</v>
       </c>
       <c r="F59" t="s">
         <v>150</v>
       </c>
       <c r="G59" t="s">
         <v>62</v>
       </c>
       <c r="H59" t="s">
         <v>133</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>55</v>
@@ -10444,51 +10444,51 @@
       <c r="AU59" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY59" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
-          <t>4977Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник</t>
+          <t>4977Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>68</v>
       </c>
       <c r="E60" t="s">
         <v>73</v>
       </c>
       <c r="F60" t="s">
         <v>152</v>
       </c>
       <c r="G60" t="s">
         <v>62</v>
       </c>
       <c r="H60" t="s">
         <v>153</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>55</v>
@@ -10601,51 +10601,51 @@
       <c r="AU60" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX60" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AY60" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>154</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
-          <t>4978Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник</t>
+          <t>4978Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>49</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>127</v>
       </c>
       <c r="G61" t="s">
         <v>52</v>
       </c>
       <c r="H61" t="s">
         <v>53</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>55</v>
@@ -11386,51 +11386,51 @@
       <c r="AU65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
-          <t>4983Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка,</t>
+          <t>4983Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>68</v>
       </c>
       <c r="E66" t="s">
         <v>73</v>
       </c>
       <c r="F66" t="s">
         <v>148</v>
       </c>
       <c r="G66" t="s">
         <v>52</v>
       </c>
       <c r="H66" t="s">
         <v>153</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>55</v>
@@ -11543,51 +11543,51 @@
       <c r="AU66" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX66" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AY66" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
-          <t>4984Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка,</t>
+          <t>4984Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>49</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>99</v>
       </c>
       <c r="G67" t="s">
         <v>52</v>
       </c>
       <c r="H67" t="s">
         <v>84</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>56</v>
@@ -11700,51 +11700,51 @@
       <c r="AU67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW67" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY67" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
-          <t>4987Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А.</t>
+          <t>4987Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>68</v>
       </c>
       <c r="E68" t="s">
         <v>73</v>
       </c>
       <c r="F68" t="s">
         <v>152</v>
       </c>
       <c r="G68" t="s">
         <v>62</v>
       </c>
       <c r="H68" t="s">
         <v>159</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>55</v>
@@ -11857,51 +11857,51 @@
       <c r="AU68" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AW68" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX68" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AY68" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
-          <t>4988Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А.</t>
+          <t>4988Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>49</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>65</v>
       </c>
       <c r="G69" t="s">
         <v>52</v>
       </c>
       <c r="H69" t="s">
         <v>53</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>56</v>
@@ -12014,51 +12014,51 @@
       <c r="AU69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY69" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
-          <t>4989Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка,</t>
+          <t>4989Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>68</v>
       </c>
       <c r="E70" t="s">
         <v>73</v>
       </c>
       <c r="F70" t="s">
         <v>166</v>
       </c>
       <c r="G70" t="s">
         <v>62</v>
       </c>
       <c r="H70" t="s">
         <v>167</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>55</v>
@@ -12171,51 +12171,51 @@
       <c r="AU70" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX70" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AY70" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
-          <t>4990Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка,</t>
+          <t>4990Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>49</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>80</v>
       </c>
       <c r="G71" t="s">
         <v>52</v>
       </c>
       <c r="H71" t="s">
         <v>53</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>55</v>
@@ -12642,51 +12642,51 @@
       <c r="AU73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW73" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY73" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>172</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
-          <t>4993Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка,</t>
+          <t>4993Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>68</v>
       </c>
       <c r="E74" t="s">
         <v>73</v>
       </c>
       <c r="F74" t="s">
         <v>148</v>
       </c>
       <c r="G74" t="s">
         <v>52</v>
       </c>
       <c r="H74" t="s">
         <v>173</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>55</v>
@@ -12799,51 +12799,51 @@
       <c r="AU74" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AV74" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AW74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX74" t="s" s="5">
         <v>77</v>
       </c>
       <c r="AY74" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>174</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
-          <t>4994Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка,</t>
+          <t>4994Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>49</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>99</v>
       </c>
       <c r="G75" t="s">
         <v>52</v>
       </c>
       <c r="H75" t="s">
         <v>53</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>56</v>
@@ -12956,51 +12956,51 @@
       <c r="AU75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY75" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>175</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
-          <t>4995Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективна адреса № 36) громадянину Чалому М.Х. (вільна земельна ділянка, член</t>
+          <t>4995Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективна адреса № 36) громадянину Чалому М.Х. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>49</v>
       </c>
       <c r="E76" t="s">
         <v>50</v>
       </c>
       <c r="F76" t="s">
         <v>99</v>
       </c>
       <c r="G76" t="s">
         <v>52</v>
       </c>
       <c r="H76" t="s">
         <v>53</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>56</v>
@@ -17195,51 +17195,51 @@
       <c r="AU102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY102" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>213</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
-          <t>5024Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна</t>
+          <t>5024Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>49</v>
       </c>
       <c r="E103" t="s">
         <v>73</v>
       </c>
       <c r="F103" t="s">
         <v>92</v>
       </c>
       <c r="G103" t="s">
         <v>52</v>
       </c>
       <c r="H103" t="s">
         <v>210</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K103" t="s" s="5">
         <v>56</v>
@@ -19389,51 +19389,51 @@
       <c r="AU116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX116" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY116" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>233</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
-          <t>5038Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із</t>
+          <t>5038Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки  земельної ділянки по вул. Гагаріна, 128</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>68</v>
       </c>
       <c r="E117" t="s">
         <v>73</v>
       </c>
       <c r="F117" t="s">
         <v>122</v>
       </c>
       <c r="G117" t="s">
         <v>52</v>
       </c>
       <c r="H117" t="s">
         <v>210</v>
       </c>
       <c r="I117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J117" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K117" t="s" s="5">
         <v>55</v>
@@ -19546,51 +19546,51 @@
       <c r="AU117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX117" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY117" t="s" s="5">
         <v>77</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>234</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
-          <t>5039Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>5039Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>49</v>
       </c>
       <c r="E118" t="s">
         <v>50</v>
       </c>
       <c r="F118" t="s">
         <v>83</v>
       </c>
       <c r="G118" t="s">
         <v>52</v>
       </c>
       <c r="H118" t="s">
         <v>53</v>
       </c>
       <c r="I118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J118" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K118" t="s" s="5">
         <v>56</v>