--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -9,286 +9,142 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XIV сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Діскант Роман Володимирович</t>
-[...127 lines deleted...]
-  <si>
     <t>25.11.21  11:29:22</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 37</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
-    <t>Відсут.</t>
-[...7 lines deleted...]
-  <si>
     <t>4920Про розгляд електронної петиції щодо дозволу на стоячі місця в тролейбусах</t>
   </si>
   <si>
     <t>25.11.21  11:30:19</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>25.11.21  11:37:12</t>
   </si>
   <si>
     <t>За: 33</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>25.11.21  11:38:00</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
     <t>25.11.21  12:45:15</t>
   </si>
   <si>
     <t>4926Про затвердження Стратегії розвитку міста Черкаси до 2032 року</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 36</t>
   </si>
   <si>
     <t>25.11.21  12:52:56</t>
   </si>
   <si>
     <t>25.11.21  12:59:43</t>
   </si>
   <si>
     <t>25.11.21  13:02:10</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 15</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Утримались: 14</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>25.11.21  13:03:40</t>
   </si>
   <si>
     <t>25.11.21  13:08:35</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>25.11.21  13:11:13</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>25.11.21  13:11:54</t>
   </si>
   <si>
     <t>4933Про Стрижака М.Д.</t>
@@ -789,22945 +645,4035 @@
     <t>25.11.21  16:28:26</t>
   </si>
   <si>
     <t>25.11.21  16:29:13</t>
   </si>
   <si>
     <t>25.11.21  16:30:04</t>
   </si>
   <si>
     <t>25.11.21  16:30:47</t>
   </si>
   <si>
     <t>25.11.21  16:31:30</t>
   </si>
   <si>
     <t>25.11.21  16:32:13</t>
   </si>
   <si>
     <t>25.11.21  16:33:04</t>
   </si>
   <si>
     <t>25.11.21  16:33:44</t>
   </si>
   <si>
     <t>25.11.21  16:34:31</t>
-  </si>
-[...286 lines deleted...]
-    <t>Відсут.: 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY144"/>
+  <dimension ref="A1:H144"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...43 lines deleted...]
-    <col min="51" max="51" width="55"/>
+    <col min="7" max="7" width="14"/>
+    <col min="8" max="8" width="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
-      <c r="I1" t="s" s="3">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>4913Про подальше використання  майнового комплексу за адресою: м. Черкаси, вул. В’ячеслава Чорновола, 245/1</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G2" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H2" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>4914Про передачу у господарське відання АТ «Черкасигаз» підземного,  надземного газопроводу  та газорегуляторного пункту по вул. Смілянська, 122/3</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G3" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H3" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>4915Про визначення балансоутримувачем нежитлових приміщень департамент економіки та розвитку Черкаської міської ради</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G4" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H4" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>4916Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» ІІІ ступеня Борушевської Віри Григорівни (посмертно) та про внесення змін до рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)»</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>4917Про надання одноразової допомоги за заслуги перед містом переможцю та призерам XVI Паралімпійських ігор</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>4918Про звернення Черкаської міської ради до керівництва країни щодо забезпечення соціального захисту найбільш вразливих верств населення шляхом реалізації постанови Кабінету Міністрів України від 06.10.2021 № 1040 «Деякі питання призначення і виплати компенсації фізичним особам,  які надають соціальні послуги з догляду без здійснення підприємницької діяльності на професійній основі» в частині фінансування зазначеного виду допомоги за рахунок місцевого бюджету в м. Черкаси</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H7" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>4919Про розгляд електронної петиції щодо встановлення туалетів для працівників транспорту на кінцевих зупинках</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H8" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C9" t="s" s="4">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G9" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>4921Про розгляд петиції щодо встановлення світлофору на перехресті вулиць Чигиринська та Будіндустрії у ​​​​​​​м. Черкаси</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>4922Про розгляд електронної петиції від 18.10.2021 № Че/1620-еп щодо очищення міських фасадів від реклами та введення дизайн коду міста</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>4923Про внесення змін до рішення міської ради від 24.12.2020 № 2-48 «Про бюджет Черкаської міської територіальної громади на 2021 рік (23576000000)»</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>4924Про внесення змін до рішення міської ради від 24.12.2020 № 2-48 «Про бюджет Черкаської міської територіальної громади на 2021 рік (23576000000)»</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>4925Про внесення змін до рішення міської ради від 27.01.2020 № 2-5678 “Про затвердження Програми соціально-економічного і культурного розвитку міста Черкаси на 2020-2022 роки”</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G14" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s" s="4">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>4927Про присвоєння звання «Почесний громадянин міста Черкаси» Губарю Станіславу Івановичу (посмертно) та про внесення змін  до рішення Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)»</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H16" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>4928Про внесення змін до рішення Черкаської міської ради від 24.12.2020 №2-10 «Про затвердження плану розробки проєктів регуляторних актів Черкаської міської ради на 2021 рік»</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>4929Про нагородження пам’ятним знаком «За заслуги перед містом Черкаси» І ступеня Скубаєва Володимира Івановича» (посмертно) та про внесення змін до рішень Черкаської міської ради від 10.04.2020 № 2-5914 «Про затвердження положень про відзначення міськими нагородами (у новій редакції)», від 24.12.2020 № 2-47 «Про затвердження Програми фінансування заходів, пов’язаних із нагородженням міськими відзнаками громадян, трудових колективів на 2021-2025 роки»</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>4930Про розгляд електронної петиції № Че/1619-еп щодо відмови від жорстких карантинних обмежень</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>4931Про преміювання міського голови, встановлення йому надбавок, надання матеріальної допомоги у 2022 році</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G20" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>4932Про внесення змін до рішення міської ради від 28.07.2016  № 2-824 «Про Програму розвитку і утримання житлово-комунального господарства міста Черкаси на 2016-2020 роки»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G21" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s" s="4">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H22" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>4934Про утворення відділу з питань запобігання та виявлення корупції Черкаської міської ради та внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>90</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>4936Про згоду щодо безоплатної передачі у власність територіальної громади міста Черкаси очисних споруд</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="G24" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="H24" t="s">
-        <v>94</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>4938Про внесення змін до рішення Черкаської міської ради від 30.09.2021 № 10-15 «Про затвердження міської програми організації і сприяння приписці громадян до призовних дільниць та їх призову на строкову військову службу у 2017-2021 в новій редакції»</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G25" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H25" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4939Про скасування рішення Черкаської міської ради № 13-78 «Про відмову в наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля будинку № 6/1 громадянину Чайці І.О. (вільна земельна ділянка, учасник АТО)»</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G26" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H26" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4940Про скасування рішення Черкаської міської ради № 13-95 «Про відмову у передачі земельної ділянки у власність по вул. Галини Буркацької, 101 громадянину Маковецькому Д.М. (вільна земельна ділянка, учасник АТО)»</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G27" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H27" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="C28" t="s" s="4">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H28" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="C29" t="s" s="4">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="D29" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G29" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H29" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="C30" t="s" s="4">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G30" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H30" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>4944Про внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 «Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів»</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="G31" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H31" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4947Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Карбишева та вул. 2-го Українського фронту,  громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="G32" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H32" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4948Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній, біля земельної ділянки № 16 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="G33" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H33" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4949Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Медичному, 6а/1 громадянину Чернишуку В.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4950Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Можайського, 49, громадянину Григор’єву В. В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G35" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H35" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>4951Про передачу земельної ділянки у власність та відмову в передачі земельної ділянки в оренду по вул. Нарбутівській, 112 громадянину Гриценку І.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G36" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H36" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>4952Про передачу земельної ділянки у власність по вул. Ігоря Бойка, 31 громадянці Мальованій Л.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H37" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>4953Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на території садівничого товариства «Машинобудівник-82» (діл. № 110) громадянину Євлах В.М. (існуюче садівниче товариство)</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G38" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H38" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>4954Про передачу ОСББ «СКАРБНИЧКА» земельної ділянки у власність по вул. Нарбутівській, 281</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G39" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H39" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>4955Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на конкурентних засадах (на земельних торгах),  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов проведення земельних торгів</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="G40" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H40" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4956Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F41" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="G41" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H41" t="s">
-        <v>123</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4957Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="G42" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H42" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4958Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Гагаріна</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G43" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H43" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>4959Про надання ДОШКІЛЬНОМУ НАВЧАЛЬНОМУ ЗАКЛАДУ (ЯСЛА-САДОК) КОМБІНОВАНОГО ТИПУ № 57 «ВОЛОШКА» ЧЕРКАСЬКОЇ МІСЬКОЇ РАДИ земельної ділянки у постійне користування по вул. Толстого, 73/1</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="G44" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H44" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4960Про надання гр. Синьоок Г.І. та гр. Синьоок К.І. дозволу на розроблення документації із землеустрою по вул. Пастерівській, 178</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="G45" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H45" t="s">
-        <v>131</v>
-[...128 lines deleted...]
-        <v>63</v>
+        <v>83</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>4961Про надання ЧЕРКАСЬКІЙ ОБЛСПОЖИВСПІЛЦІ земельної ділянки в оренду по вул. Смілянській, 149 (у зв’язку з переходом права власності на нерухоме майно)</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G46" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H46" t="s">
-        <v>133</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>85</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="C47" t="s" s="4">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="D47" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="G47" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H47" t="s">
-        <v>137</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="C48" t="s" s="4">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="G48" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H48" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="C49" t="s" s="4">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="D49" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" t="s">
+        <v>9</v>
+      </c>
+      <c r="H49" t="s">
         <v>65</v>
-      </c>
-[...133 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>94</v>
       </c>
       <c r="C50" t="s" s="4">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="G50" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H50" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>4966Про надання ТОВ «АВТОМИЙКА 5 ХВИЛИН» земельної ділянки в оренду по вул. Сумгаїтській, 8/4</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G51" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H51" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>4969Про надання гр. Вітько І.М. дозволу на розроблення документації із землеустрою по вул. Смілянській, 92/2</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G52" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H52" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>4970Про надання гр. Рябовал Л.В. дозволу на розроблення документації із землеустрою по вул. Смілянській, 92/2</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H53" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>4971Про надання гр. Токарєвій А.І. дозволу на розроблення документації із землеустрою по вул. Смілянська, 92/2</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H54" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>4972Про надання гр. Бутко Г.З. дозволу на розроблення документації із землеустрою по вул. Смілянській, 92/2</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H55" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>97</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>4973Про надання гр. Майбороді М.В. дозволу на розроблення документації із землеустрою по вул. Смілянській, 92/2</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H56" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>4974Про відмову ГО «РЦОІ «ЯВІР» у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра, біля ділянки № 56</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="G57" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H57" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>99</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>4975Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F58" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G58" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H58" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>4976Про використання частини земельної ділянки комунальної власності тери­торіальної громади міста Черкаси, яка перебуває в користуванні на умо­вах оренди ТОВ «ВАІС» по вул. Геро­їв Дніпра (навпроти житлового буди­нку № 49), для суспільних потреб - створення майданчику відпочинку пляжного типу</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F59" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="G59" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H59" t="s">
-        <v>133</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>4977Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F60" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="G60" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H60" t="s">
-        <v>153</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>4978Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E61" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="G61" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H61" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>4979Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Тургенєва громадянину Тертичному Я.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F62" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G62" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="H62" t="s">
-        <v>153</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>4980Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Тургенєва громадянину Тертичному Я.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E63" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G63" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H63" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>4981Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Квашніну В.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F64" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G64" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>159</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>111</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>112</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>4982Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Квашніну В.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E65" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H65" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>161</v>
+        <v>113</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>4983Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F66" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G66" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H66" t="s">
-        <v>153</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>4984Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/4 громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E67" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G67" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H67" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>163</v>
+        <v>115</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>4987Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F68" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="G68" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>159</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>111</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>116</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>4988Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 28 по вул. Генерала Рибалка громадянину Осадчому Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E69" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G69" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H69" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>165</v>
+        <v>117</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>4989Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F70" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="G70" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H70" t="s">
-        <v>167</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>119</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>4990Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/6 громадянину Міцкевичу О.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E71" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G71" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H71" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>169</v>
+        <v>121</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>4991Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Саварському Є.І. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E72" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F72" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="G72" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>4992Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку в районі пров. Медичного громадянину Саварському Є.І. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E73" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G73" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H73" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>4993Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F74" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G74" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>125</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>4994Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля ділянки № 37/7 громадянину Мітяєву Б.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E75" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G75" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H75" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>4995Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Землевпорядній (перспективна адреса № 36) громадянину Чалому М.Х. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E76" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G76" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H76" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>4996Про скасування рішення Черкаської міської ради від 31.01.2019 № 2-3992 та передачу земельної ділянки у власність по вул. Мечникова, громадянину Павлєєву О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E77" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F77" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G77" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H77" t="s">
-        <v>131</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>83</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>178</v>
+        <v>130</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>4997Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E78" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F78" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G78" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H78" t="s">
-        <v>90</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>4998Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E79" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="G79" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H79" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>180</v>
+        <v>132</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>4999Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 150 громадянці Удовченко Н.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E80" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F80" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="G80" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H80" t="s">
-        <v>182</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>134</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>5000Про передачу земельної ділянки у власність по вул. Василицькій, 27 громадянину Колеснику В.В. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E81" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F81" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="G81" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H81" t="s">
-        <v>87</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>39</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>185</v>
+        <v>137</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>5001Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 148, громадянці Задорожній А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E82" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F82" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="G82" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>153</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>5002Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 148, громадянці Задорожній А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E83" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="G83" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H83" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>5004Про передачу земельної ділянки у власність по вул. Мечникова громадянину Хлівнюку Д.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E84" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F84" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G84" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H84" t="s">
-        <v>90</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>188</v>
+        <v>140</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>5005Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 146 громадянці Великодній В.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E85" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F85" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G85" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>173</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>125</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>5006Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 146 громадянці Великодній В.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E86" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G86" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H86" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>190</v>
+        <v>142</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>5007Про передачу земельної ділянки у власність по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E87" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F87" t="s">
-        <v>191</v>
+        <v>143</v>
       </c>
       <c r="G87" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>192</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>144</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>193</v>
+        <v>145</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>5008Про передачу земельної ділянки у власність по вул. Землевпорядній, 7, громадянину Колеснікову А.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E88" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="G88" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H88" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>5009Про передачу земельної ділянки у власність по вул. Бориса Захарченка громадянину Карпенку Д.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E89" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F89" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="G89" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>137</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>89</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>5010Про передачу земельної ділянки у власність по вул. Онопрієнка, 52 громадянину Гнітецькому О.Л. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E90" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F90" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="G90" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>196</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>148</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>5011Про передачу земельної ділянки у власність по вул. Онопрієнка, 52 громадянину Гнітецькому О.Л. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E91" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F91" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="G91" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H91" t="s">
-        <v>133</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>198</v>
+        <v>150</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>5012Про передачу земельної ділянки у власність по вул. Землевпорядній, 5 громадянину Гуцалу О.П. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E92" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F92" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="G92" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H92" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>199</v>
+        <v>151</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>5013Про передачу земельної ділянки у власність по вул. Сонячній (перспективний № 3) громадянину Волосовському В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E93" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F93" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G93" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H93" t="s">
-        <v>133</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>200</v>
+        <v>152</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>5014Про передачу земельної ділянки у власність по вул. Сонячній (перспективний № 3) громадянину Волосовському В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E94" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="G94" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H94" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>201</v>
+        <v>153</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>5015Про передачу земельної ділянки у власність по вул. Землевпорядній (перспективний № 11) громадянину Плазу О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E95" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F95" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="G95" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H95" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>202</v>
+        <v>154</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>5016Про передачу земельної ділянки у власність по вул. Землевпорядній (перспективний № 11) громадянину Плазу О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E96" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F96" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G96" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H96" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>203</v>
+        <v>155</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>5017Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2 громадянці Супрун Л.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F97" t="s">
-        <v>204</v>
+        <v>156</v>
       </c>
       <c r="G97" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H97" t="s">
-        <v>90</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>5018Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2 громадянці Супрун Л.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E98" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F98" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="G98" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H98" t="s">
-        <v>84</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>5020Про передачу земельної ділянки у власність по вул. Землевпорядній (перспективний № 11) громадянину Плазу О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E99" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G99" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H99" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>208</v>
+        <v>160</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>5021Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Юрченку В.М. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F100" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="G100" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H100" t="s">
-        <v>210</v>
-[...128 lines deleted...]
-        <v>63</v>
+        <v>162</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>211</v>
+        <v>163</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>5022Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 102 громадянці Засядько Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F101" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G101" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>182</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>134</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>5023Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по бульв. Шевченка, 102 громадянці Засядько Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E102" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G102" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H102" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>5024Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. 2-го Українського фронту, біля домоволодіння № 105 громадянці Бобровській І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E103" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F103" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="G103" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H103" t="s">
-        <v>210</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>162</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>214</v>
+        <v>166</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>5025Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 119, громадянину Забілі Р.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F104" t="s">
-        <v>215</v>
+        <v>167</v>
       </c>
       <c r="G104" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H104" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>33</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>216</v>
+        <v>168</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>5026Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 119, громадянину Забілі Р.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G105" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H105" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>217</v>
+        <v>169</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>5027Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Ільченку О.Б. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F106" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G106" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H106" t="s">
-        <v>218</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>170</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>5028Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Ільченку О.Б. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E107" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G107" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H107" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>220</v>
+        <v>172</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>5029Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Білоусу О.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F108" t="s">
-        <v>221</v>
+        <v>173</v>
       </c>
       <c r="G108" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>222</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>174</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>5030Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Білоусу О.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E109" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
       <c r="G109" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H109" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>224</v>
+        <v>176</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>5031Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гагаріна громадянці Гонзір Н. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E110" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G110" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="H110" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>5032Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова, біля домоволодіння № 35/1 громадянину Крайовому М.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G111" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H111" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>226</v>
+        <v>178</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>5033Про надання ОСББ «ГЕРОЇВ ДНІПРА, 4» дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра, 4, 4/1, 4/2, 4/3</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F112" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="G112" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H112" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>33</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>227</v>
+        <v>179</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>5034Про передачу ОСББ «ГЕРОЇВ ДНІПРА 65» земельної ділянки у власність по вул. Героїв Дніпра, 65</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E113" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G113" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H113" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>228</v>
+        <v>180</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>5035Про проведення експертної грошової оцінки земельної ділянки по вул. Сержанта Волкова, 172, 174</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E114" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="G114" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H114" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>229</v>
+        <v>181</v>
       </c>
       <c r="C115" t="s" s="4">
-        <v>230</v>
+        <v>182</v>
       </c>
       <c r="D115" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F115" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="G115" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H115" t="s">
-        <v>210</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>162</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>231</v>
+        <v>183</v>
       </c>
       <c r="C116" t="s" s="4">
-        <v>232</v>
+        <v>184</v>
       </c>
       <c r="D116" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E116" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G116" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H116" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>233</v>
+        <v>185</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>5038Про включення земельної ділянки  до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах, про надання дозволу на розроблення документації із землеустрою щодо відведення земельної ділянки та про проведення експертної грошової оцінки  земельної ділянки по вул. Гагаріна, 128</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E117" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F117" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="G117" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H117" t="s">
-        <v>210</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>162</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>234</v>
+        <v>186</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>5039Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Героїв Дніпра</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E118" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G118" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H118" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>235</v>
+        <v>187</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>5040Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення документації із землеустрою по вул. Байди Вишневецького, біля будівлі № 8 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F119" t="s">
-        <v>236</v>
+        <v>188</v>
       </c>
       <c r="G119" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H119" t="s">
-        <v>237</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>189</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>5041Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166а (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F120" t="s">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="G120" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H120" t="s">
-        <v>182</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>134</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>240</v>
+        <v>192</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>5042Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166а (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E121" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F121" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="G121" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H121" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>241</v>
+        <v>193</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>5043Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки по вул. Соснівській, 19 громадянки Міхняк Л. М.</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E122" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F122" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G122" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H122" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>5044Про зміну цільового призначення земельної ділянки по вул. Гоголя, 489/вул. Різдвяній, 67, яка перебуває у власності гр. Пшеничного А.А.</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E123" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F123" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="G123" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>137</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>5045Про внесення змін до рішення Черкаської міської ради  від 27.01.2015 №  2-761 «Про надання гаражно-будівельному кооперативу КВАРТАЛ» земельної ділянки в оренду  по вул. Олени Теліги, 8/3)</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F124" t="s">
-        <v>236</v>
+        <v>188</v>
       </c>
       <c r="G124" t="s">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="H124" t="s">
-        <v>131</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>83</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>245</v>
+        <v>197</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>5046Про надання ТОВ «ЧЕРКАСИ БУД-СЕРВІС» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Сержанта Волкова, 1/3</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F125" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G125" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="H125" t="s">
-        <v>153</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>246</v>
+        <v>198</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>5047Про надання ПАТ «2-Й ЕКСПЕДИЦІЙНИЙ ЗАГІН ПІДВОДНИХ І ГІДРОТЕХНІЧНИХ РОБІТ» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Портовій, 8</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F126" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G126" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H126" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>247</v>
+        <v>199</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>5048Про надання ПП «МИР-2003» дозволу на розроблення документації із землеустрою по бульв. Шевченка, 340 (у зв’язку з переходом права власності на нерухоме майно)</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F127" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="G127" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H127" t="s">
-        <v>159</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>111</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>248</v>
+        <v>200</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>5049Про надання гр. Погорілій О.Г. та гр. Заіці І.В. дозволу на розроблення документації із землеустрою по вул. Одеській, 8/11</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="F128" t="s">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="G128" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H128" t="s">
-        <v>237</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>189</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>249</v>
+        <v>201</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>5050Про відмову у передачі у власність земельної ділянки по вул. Грибній громадянці Безверхій Л.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E129" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F129" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G129" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>81</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>33</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>250</v>
+        <v>202</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>5051Про відмову у наданні ТОВ «ФОРМАТ 2017» земельної ділянки в оренду по вул. Грузиненка, 10/1</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E130" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G130" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H130" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>251</v>
+        <v>203</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>5052Про відмову у наданні дозволу на розроблення документації землеустрою громадянці Забілі О. М. по вул. Сержанта Волкова (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H131" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>252</v>
+        <v>204</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>5053Про відмову у наданні дозволу на розроблення документації землеустрою громадянину Антонюку Ф. М. по вул. Попівка (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E132" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="G132" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H132" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>77</v>
+        <v>65</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>253</v>
+        <v>205</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>5054Про відмову у наданні дозволу на розроблення документації землеустрою громадянці Зосименко О. О. по вул. Горіховій, 51 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E133" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F133" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="G133" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H133" t="s">
-        <v>113</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>5055Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Бовтуленку О.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="G134" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H134" t="s">
-        <v>123</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>75</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>255</v>
+        <v>207</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>5056Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянці Кучеренко А.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
       <c r="E135" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G135" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H135" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>256</v>
+        <v>208</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>5057Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Мечникова та вул. Геронимівської громадянину Качкару В.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="G136" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H136" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>257</v>
+        <v>209</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>5058Про відмову у передачі земельної ділянки у власність по вул. Дахнівській громадянину Марусенку С.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E137" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>107</v>
+        <v>59</v>
       </c>
       <c r="G137" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H137" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>258</v>
+        <v>210</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>5059Про відмову у передачі земельної ділянки у власність по вул. Дахнівській громадянці Косик Н.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E138" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>207</v>
+        <v>159</v>
       </c>
       <c r="G138" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H138" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>259</v>
+        <v>211</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>5060Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному (перспективний № 21) громадянці Капусті В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E139" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F139" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="G139" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="H139" t="s">
-        <v>53</v>
-[...128 lines deleted...]
-        <v>56</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140"/>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140"/>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140"/>
-      <c r="I140" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="141">
       <c r="A141"/>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141"/>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141"/>
-      <c r="I141" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="142">
       <c r="A142"/>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142"/>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142"/>
-      <c r="I142" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="143">
       <c r="A143"/>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143"/>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143"/>
-      <c r="I143" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
     <row r="144">
       <c r="A144"/>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144"/>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144"/>
-      <c r="I144" t="s">
-[...127 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>