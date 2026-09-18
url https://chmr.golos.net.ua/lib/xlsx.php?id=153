--- v0 (2025-12-05)
+++ v1 (2026-09-18)
@@ -50,50 +50,53 @@
   <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
     <t>Карась Павло Миколайович</t>
   </si>
   <si>
     <t>Мельник Олексій Олексійович</t>
   </si>
   <si>
     <t>Міняйло Валерій Володимирович</t>
   </si>
   <si>
     <t>Савенко Олександр Сергійович</t>
   </si>
   <si>
     <t>Сухарьков Іван Васильович</t>
   </si>
   <si>
     <t>Тренкін Юрій Васильович</t>
   </si>
   <si>
     <t>Бондаренко Анатолій Васильович</t>
   </si>
   <si>
+    <t>Шмиголь Сергій Олегович</t>
+  </si>
+  <si>
     <t>Абрамова Карина Сергіївна</t>
   </si>
   <si>
     <t>Агапова Олена Михайлівна</t>
   </si>
   <si>
     <t>Бандура Інна Валеріївна</t>
   </si>
   <si>
     <t>Батир Руслан Анатолійович</t>
   </si>
   <si>
     <t>Буряк Світлана Вячеславівна</t>
   </si>
   <si>
     <t>Волошин Анатолій Іванович</t>
   </si>
   <si>
     <t>Гладкий Георгій Анатолійович</t>
   </si>
   <si>
     <t>Друмашко Володимир Григорович</t>
   </si>
   <si>
     <t>Дудка Сергій Володимирович</t>
@@ -144,53 +147,50 @@
     <t>Мушієк Андрій Михайлович</t>
   </si>
   <si>
     <t>Погостінська Юлія Олександрівна</t>
   </si>
   <si>
     <t>Прядка Сергій Миколайович</t>
   </si>
   <si>
     <t>Рубан Сергій Леонідович</t>
   </si>
   <si>
     <t>Саліна Юлія Іванівна</t>
   </si>
   <si>
     <t>Тронц Тимофій Володимирович</t>
   </si>
   <si>
     <t>Холупняк Катерина Олександрівна</t>
   </si>
   <si>
     <t>Шабатура Сергій Володимирович</t>
   </si>
   <si>
     <t>Шевченко Геннадій Юрійович</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шмиголь Сергій Олегович</t>
   </si>
   <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Задніпряний Олександр Васильович</t>
   </si>
   <si>
     <t>07.10.21  09:19:54</t>
   </si>
   <si>
     <t>4361Про порядок денний</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
@@ -565,147 +565,147 @@
       <c r="I2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W2" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="W2" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="X2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP2" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ2" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="AQ2" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AR2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>59</v>
       </c>
       <c r="D3" t="s">
         <v>50</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
@@ -744,102 +744,102 @@
       <c r="Q3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AI3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>55</v>
       </c>
@@ -898,117 +898,117 @@
       <c r="P4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X4" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s" s="5">
         <v>66</v>
       </c>
-      <c r="Y4" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="Z4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AI4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN4" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AO4" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="AO4" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AP4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS4" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AT4" t="s" s="5">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
@@ -1016,147 +1016,147 @@
       <c r="I5" t="s">
         <v>67</v>
       </c>
       <c r="J5" t="s">
         <v>68</v>
       </c>
       <c r="K5" t="s">
         <v>67</v>
       </c>
       <c r="L5" t="s">
         <v>67</v>
       </c>
       <c r="M5" t="s">
         <v>67</v>
       </c>
       <c r="N5" t="s">
         <v>69</v>
       </c>
       <c r="O5" t="s">
         <v>69</v>
       </c>
       <c r="P5" t="s">
         <v>68</v>
       </c>
       <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="S5" t="s">
         <v>69</v>
       </c>
       <c r="T5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U5" t="s">
         <v>67</v>
       </c>
-      <c r="U5" t="s">
+      <c r="V5" t="s">
         <v>69</v>
       </c>
-      <c r="V5" t="s">
+      <c r="W5" t="s">
         <v>67</v>
       </c>
-      <c r="W5" t="s">
+      <c r="X5" t="s">
         <v>69</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>67</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AA5" t="s">
         <v>69</v>
       </c>
       <c r="AB5" t="s">
         <v>69</v>
       </c>
       <c r="AC5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AE5" t="s">
         <v>69</v>
       </c>
       <c r="AF5" t="s">
         <v>69</v>
       </c>
       <c r="AG5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH5" t="s">
         <v>68</v>
       </c>
-      <c r="AH5" t="s">
+      <c r="AI5" t="s">
         <v>67</v>
       </c>
-      <c r="AI5" t="s">
+      <c r="AJ5" t="s">
         <v>68</v>
       </c>
-      <c r="AJ5" t="s">
+      <c r="AK5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AL5" t="s">
         <v>67</v>
       </c>
       <c r="AM5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AN5" t="s">
         <v>68</v>
       </c>
-      <c r="AN5" t="s">
+      <c r="AO5" t="s">
         <v>70</v>
       </c>
-      <c r="AO5" t="s">
+      <c r="AP5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AQ5" t="s">
         <v>67</v>
       </c>
       <c r="AR5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS5" t="s">
         <v>69</v>
       </c>
-      <c r="AS5" t="s">
+      <c r="AT5" t="s">
         <v>67</v>
       </c>
-      <c r="AT5" t="s">
+      <c r="AU5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AV5" t="s">
         <v>67</v>
       </c>
       <c r="AW5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="AX5" t="s">
         <v>68</v>
       </c>
       <c r="AY5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>53</v>
       </c>
       <c r="J6" t="s">
         <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
@@ -1315,54 +1315,54 @@
       <c r="P7" t="s">
         <v>71</v>
       </c>
       <c r="Q7" t="s">
         <v>71</v>
       </c>
       <c r="R7" t="s">
         <v>71</v>
       </c>
       <c r="S7" t="s">
         <v>71</v>
       </c>
       <c r="T7" t="s">
         <v>71</v>
       </c>
       <c r="U7" t="s">
         <v>71</v>
       </c>
       <c r="V7" t="s">
         <v>71</v>
       </c>
       <c r="W7" t="s">
         <v>71</v>
       </c>
       <c r="X7" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y7" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="Z7" t="s">
         <v>71</v>
       </c>
       <c r="AA7" t="s">
         <v>71</v>
       </c>
       <c r="AB7" t="s">
         <v>71</v>
       </c>
       <c r="AC7" t="s">
         <v>71</v>
       </c>
       <c r="AD7" t="s">
         <v>71</v>
       </c>
       <c r="AE7" t="s">
         <v>71</v>
       </c>
       <c r="AF7" t="s">
         <v>71</v>
       </c>
       <c r="AG7" t="s">
         <v>71</v>
       </c>
@@ -1448,123 +1448,123 @@
       <c r="N8" t="s">
         <v>73</v>
       </c>
       <c r="O8" t="s">
         <v>73</v>
       </c>
       <c r="P8" t="s">
         <v>73</v>
       </c>
       <c r="Q8" t="s">
         <v>73</v>
       </c>
       <c r="R8" t="s">
         <v>73</v>
       </c>
       <c r="S8" t="s">
         <v>73</v>
       </c>
       <c r="T8" t="s">
         <v>73</v>
       </c>
       <c r="U8" t="s">
         <v>73</v>
       </c>
       <c r="V8" t="s">
+        <v>73</v>
+      </c>
+      <c r="W8" t="s">
         <v>74</v>
       </c>
-      <c r="W8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X8" t="s">
         <v>73</v>
       </c>
       <c r="Y8" t="s">
         <v>73</v>
       </c>
       <c r="Z8" t="s">
         <v>73</v>
       </c>
       <c r="AA8" t="s">
         <v>73</v>
       </c>
       <c r="AB8" t="s">
         <v>73</v>
       </c>
       <c r="AC8" t="s">
         <v>73</v>
       </c>
       <c r="AD8" t="s">
         <v>73</v>
       </c>
       <c r="AE8" t="s">
         <v>73</v>
       </c>
       <c r="AF8" t="s">
         <v>73</v>
       </c>
       <c r="AG8" t="s">
         <v>73</v>
       </c>
       <c r="AH8" t="s">
         <v>73</v>
       </c>
       <c r="AI8" t="s">
         <v>73</v>
       </c>
       <c r="AJ8" t="s">
         <v>73</v>
       </c>
       <c r="AK8" t="s">
         <v>73</v>
       </c>
       <c r="AL8" t="s">
         <v>73</v>
       </c>
       <c r="AM8" t="s">
         <v>73</v>
       </c>
       <c r="AN8" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO8" t="s">
         <v>74</v>
       </c>
-      <c r="AO8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP8" t="s">
+        <v>73</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>74</v>
       </c>
-      <c r="AQ8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR8" t="s">
         <v>73</v>
       </c>
       <c r="AS8" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT8" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AU8" t="s">
         <v>73</v>
       </c>
       <c r="AV8" t="s">
         <v>73</v>
       </c>
       <c r="AW8" t="s">
         <v>73</v>
       </c>
       <c r="AX8" t="s">
         <v>73</v>
       </c>
       <c r="AY8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
@@ -1572,147 +1572,147 @@
       <c r="I9" t="s">
         <v>75</v>
       </c>
       <c r="J9" t="s">
         <v>76</v>
       </c>
       <c r="K9" t="s">
         <v>75</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>77</v>
       </c>
       <c r="O9" t="s">
         <v>77</v>
       </c>
       <c r="P9" t="s">
         <v>76</v>
       </c>
       <c r="Q9" t="s">
+        <v>77</v>
+      </c>
+      <c r="R9" t="s">
         <v>75</v>
       </c>
-      <c r="R9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S9" t="s">
         <v>77</v>
       </c>
       <c r="T9" t="s">
+        <v>77</v>
+      </c>
+      <c r="U9" t="s">
         <v>75</v>
       </c>
-      <c r="U9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V9" t="s">
         <v>77</v>
       </c>
       <c r="W9" t="s">
         <v>77</v>
       </c>
       <c r="X9" t="s">
         <v>77</v>
       </c>
       <c r="Y9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z9" t="s">
         <v>76</v>
       </c>
-      <c r="Z9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA9" t="s">
         <v>77</v>
       </c>
       <c r="AB9" t="s">
         <v>77</v>
       </c>
       <c r="AC9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD9" t="s">
         <v>76</v>
       </c>
-      <c r="AD9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE9" t="s">
         <v>77</v>
       </c>
       <c r="AF9" t="s">
         <v>77</v>
       </c>
       <c r="AG9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH9" t="s">
         <v>76</v>
       </c>
-      <c r="AH9" t="s">
+      <c r="AI9" t="s">
         <v>75</v>
       </c>
-      <c r="AI9" t="s">
+      <c r="AJ9" t="s">
         <v>76</v>
       </c>
-      <c r="AJ9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AL9" t="s">
         <v>75</v>
       </c>
       <c r="AM9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN9" t="s">
         <v>76</v>
       </c>
-      <c r="AN9" t="s">
+      <c r="AO9" t="s">
         <v>75</v>
       </c>
-      <c r="AO9" t="s">
+      <c r="AP9" t="s">
         <v>76</v>
       </c>
-      <c r="AP9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR9" t="s">
         <v>75</v>
       </c>
-      <c r="AR9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS9" t="s">
         <v>77</v>
       </c>
       <c r="AT9" t="s">
         <v>77</v>
       </c>
       <c r="AU9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AV9" t="s">
         <v>75</v>
       </c>
       <c r="AW9" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="AX9" t="s">
         <v>76</v>
       </c>
       <c r="AY9" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">