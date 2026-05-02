--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1264,51 +1264,51 @@
       <c r="AU3" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>64</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
-          <t>4251Про розміщення підрозділів департаменту освіти та        гуманітарної політики в       комунальних підприємствах, закладах освіти, культури та спорту, які  знаходяться в   його</t>
+          <t>4251Про розміщення підрозділів департаменту освіти та        гуманітарної політики в       комунальних підприємствах, закладах освіти, культури та спорту, які  знаходяться в   його підпорядкуванні та     користування приміщеннями між цими закладами</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>66</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>53</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
@@ -1892,51 +1892,51 @@
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
-          <t>4247Про розгляд електронної петиції  від 12.07.2021 № Че/1538-еп щодо заборони торгівлі вздовж тротуарів на головних проходах до Центрального ринку по вулиці Смілянській (від бульв. Шевченка до вул.</t>
+          <t>4247Про розгляд електронної петиції  від 12.07.2021 № Че/1538-еп щодо заборони торгівлі вздовж тротуарів на головних проходах до Центрального ринку по вулиці Смілянській (від бульв. Шевченка до вул. Благовісна)</t>
         </is>
       </c>
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>68</v>
       </c>
       <c r="G8" t="s">
         <v>75</v>
       </c>
       <c r="H8" t="s">
         <v>53</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>64</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
@@ -2832,51 +2832,51 @@
       <c r="AU13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>88</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
-          <t>4240Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по</t>
+          <t>4240Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>89</v>
       </c>
       <c r="G14" t="s">
         <v>79</v>
       </c>
       <c r="H14" t="s">
         <v>90</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
@@ -2989,51 +2989,51 @@
       <c r="AU14" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY14" t="s" s="5">
         <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>91</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
-          <t>4239Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по</t>
+          <t>4239Про  відмову громадській  організації «Федерація панкратіону у Черкаській області» у встановленні пільги  зі  сплати за оренду об’єкту міської комунальної власності, що розташований по вулиці Благовісній, будинок 170 у місті  Черкаси</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>92</v>
       </c>
       <c r="G15" t="s">
         <v>75</v>
       </c>
       <c r="H15" t="s">
         <v>93</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>63</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>63</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>63</v>
@@ -4714,51 +4714,51 @@
       <c r="AU25" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>112</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>4308Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна</t>
+          <t>4308Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26" t="s">
         <v>106</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>63</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
@@ -4871,51 +4871,51 @@
       <c r="AU26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY26" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>113</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
-          <t>4309Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна</t>
+          <t>4309Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20 громадянці Погрібняк І.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>49</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>109</v>
       </c>
       <c r="G27" t="s">
         <v>52</v>
       </c>
       <c r="H27" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>54</v>
@@ -8796,51 +8796,51 @@
       <c r="AU51" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX51" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY51" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>156</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
-          <t>4335Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>4335Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>58</v>
       </c>
       <c r="E52" t="s">
         <v>59</v>
       </c>
       <c r="F52" t="s">
         <v>154</v>
       </c>
       <c r="G52" t="s">
         <v>75</v>
       </c>
       <c r="H52" t="s">
         <v>157</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>55</v>
@@ -8953,51 +8953,51 @@
       <c r="AU52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>63</v>
       </c>
       <c r="AX52" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY52" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>158</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
-          <t>4336Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>4336Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>66</v>
       </c>
       <c r="G53" t="s">
         <v>52</v>
       </c>
       <c r="H53" t="s">
         <v>73</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>54</v>