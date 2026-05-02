--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -536,51 +536,51 @@
       <c r="AU1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
-          <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх</t>
+          <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх прибудинкових територій (крім ОСББ та ЖБК) у місті Черкаси на 2019-2022рік»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>