--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -26,179 +26,179 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>VII сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Діскант Роман Володимирович</t>
+  </si>
+  <si>
+    <t>Карась Павло Миколайович</t>
+  </si>
+  <si>
+    <t>Мельник Олексій Олексійович</t>
+  </si>
+  <si>
+    <t>Міняйло Валерій Володимирович</t>
+  </si>
+  <si>
+    <t>Савенко Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Сухарьков Іван Васильович</t>
+  </si>
+  <si>
+    <t>Тренкін Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Бондаренко Анатолій Васильович</t>
+  </si>
+  <si>
+    <t>Шмиголь Сергій Олегович</t>
+  </si>
+  <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Замирайло Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Кашко Олег Миколайович</t>
+  </si>
+  <si>
+    <t>Котолуп Юрій Юрійович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Левицький Ярослав Євгенійович</t>
+  </si>
+  <si>
+    <t>Майборода Любов Володимирівна</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
+    <t>Пустовар Владислав Володимирович</t>
+  </si>
+  <si>
     <t>Задніпряний Олександр Васильович</t>
   </si>
   <si>
-    <t>Пустовар Владислав Володимирович</t>
-[...124 lines deleted...]
-  <si>
     <t>22.07.21  10:22:46</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 4</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Утр.</t>
@@ -224,78 +224,78 @@
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>22.07.21  10:15:20</t>
   </si>
   <si>
     <t>За: 21</t>
   </si>
   <si>
     <t>22.07.21  10:11:47</t>
   </si>
   <si>
     <t>3769Про порядок денний</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>За: 4</t>
   </si>
   <si>
+    <t>За: 2</t>
+  </si>
+  <si>
     <t>За: 3</t>
   </si>
   <si>
-    <t>За: 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
-    <t>Не голос.: 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 1</t>
+  </si>
+  <si>
     <t>Відсут.: 5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
   <si>
     <t>Відсут.: 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -374,52 +374,52 @@
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
     <col min="41" max="41" width="15"/>
     <col min="42" max="42" width="15"/>
     <col min="43" max="43" width="15"/>
     <col min="44" max="44" width="15"/>
     <col min="45" max="45" width="15"/>
     <col min="46" max="46" width="15"/>
     <col min="47" max="47" width="15"/>
     <col min="48" max="48" width="15"/>
     <col min="49" max="49" width="15"/>
-    <col min="50" max="50" width="47"/>
-    <col min="51" max="51" width="53"/>
+    <col min="50" max="50" width="60"/>
+    <col min="51" max="51" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" t="s" s="3">
         <v>5</v>
       </c>
       <c r="J1" t="s" s="3">
@@ -558,936 +558,936 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>3773Про внесення змін до рішення Черкаської міської ради від 22.08.2019 №2-4732 «Про затвердження Програми капітального ремонту та реконструкції багатоквартирних житлових будинків та їх прибудинкових територій (крім ОСББ та ЖБК) у місті Черкаси на 2019-2022рік»</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="Y2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>3772Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>59</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>60</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>61</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>3771Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>64</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>61</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AQ4" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>3770Про делегування функцій   замовника з капітальногот ремонту вулиці Дахнівська, м. Черкаси та вулиці Канівська, м. Черкаси</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>59</v>
       </c>
       <c r="E5" t="s">
         <v>63</v>
       </c>
       <c r="F5" t="s">
         <v>66</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>61</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AA5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ5" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AU5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="s" s="4">
         <v>68</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>69</v>
       </c>
       <c r="G6" t="s">
         <v>52</v>
       </c>
       <c r="H6" t="s">
         <v>61</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AP6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY6" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>70</v>
       </c>
       <c r="J7" t="s">
+        <v>71</v>
+      </c>
+      <c r="K7" t="s">
         <v>64</v>
       </c>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="O7" t="s">
         <v>72</v>
       </c>
       <c r="P7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="Q7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="R7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="S7" t="s">
         <v>72</v>
       </c>
       <c r="T7" t="s">
+        <v>70</v>
+      </c>
+      <c r="U7" t="s">
         <v>72</v>
       </c>
-      <c r="U7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V7" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="W7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="X7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y7" t="s">
         <v>70</v>
       </c>
       <c r="Z7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AA7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="AB7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="AC7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="AD7" t="s">
         <v>70</v>
       </c>
       <c r="AE7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="AF7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="AG7" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="AH7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AI7" t="s">
         <v>70</v>
       </c>
       <c r="AJ7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AK7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AN7" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="AO7" t="s">
         <v>71</v>
       </c>
       <c r="AP7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="AQ7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR7" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="AS7" t="s">
         <v>71</v>
       </c>
       <c r="AT7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AU7" t="s">
         <v>70</v>
       </c>
-      <c r="AU7" t="s">
+      <c r="AV7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AX7" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="AY7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="K8" t="s">
         <v>52</v>
       </c>
       <c r="L8" t="s">
         <v>52</v>
@@ -1634,105 +1634,105 @@
       <c r="M9" t="s">
         <v>73</v>
       </c>
       <c r="N9" t="s">
         <v>73</v>
       </c>
       <c r="O9" t="s">
         <v>73</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
       <c r="Q9" t="s">
         <v>73</v>
       </c>
       <c r="R9" t="s">
         <v>73</v>
       </c>
       <c r="S9" t="s">
         <v>73</v>
       </c>
       <c r="T9" t="s">
         <v>73</v>
       </c>
       <c r="U9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V9" t="s">
         <v>73</v>
       </c>
       <c r="W9" t="s">
         <v>74</v>
       </c>
       <c r="X9" t="s">
         <v>73</v>
       </c>
       <c r="Y9" t="s">
         <v>73</v>
       </c>
       <c r="Z9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AA9" t="s">
         <v>73</v>
       </c>
       <c r="AB9" t="s">
         <v>73</v>
       </c>
       <c r="AC9" t="s">
         <v>73</v>
       </c>
       <c r="AD9" t="s">
         <v>73</v>
       </c>
       <c r="AE9" t="s">
         <v>73</v>
       </c>
       <c r="AF9" t="s">
         <v>73</v>
       </c>
       <c r="AG9" t="s">
         <v>73</v>
       </c>
       <c r="AH9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="AI9" t="s">
         <v>73</v>
       </c>
       <c r="AJ9" t="s">
         <v>73</v>
       </c>
       <c r="AK9" t="s">
         <v>74</v>
       </c>
       <c r="AL9" t="s">
         <v>73</v>
       </c>
       <c r="AM9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN9" t="s">
         <v>73</v>
       </c>
       <c r="AO9" t="s">
         <v>73</v>
       </c>
       <c r="AP9" t="s">
         <v>73</v>
       </c>
       <c r="AQ9" t="s">
         <v>73</v>
       </c>
       <c r="AR9" t="s">
         <v>73</v>
       </c>
       <c r="AS9" t="s">
         <v>73</v>
       </c>
       <c r="AT9" t="s">
         <v>73</v>
       </c>
       <c r="AU9" t="s">
         <v>73</v>
       </c>
@@ -1746,301 +1746,301 @@
         <v>73</v>
       </c>
       <c r="AY9" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>75</v>
       </c>
       <c r="J10" t="s">
         <v>76</v>
       </c>
       <c r="K10" t="s">
         <v>77</v>
       </c>
       <c r="L10" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" t="s">
         <v>77</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>75</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="P10" t="s">
         <v>77</v>
       </c>
       <c r="Q10" t="s">
         <v>76</v>
       </c>
       <c r="R10" t="s">
+        <v>77</v>
+      </c>
+      <c r="S10" t="s">
+        <v>76</v>
+      </c>
+      <c r="T10" t="s">
         <v>75</v>
       </c>
-      <c r="S10" t="s">
-[...2 lines deleted...]
-      <c r="T10" t="s">
+      <c r="U10" t="s">
         <v>76</v>
       </c>
-      <c r="U10" t="s">
+      <c r="V10" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="W10" t="s">
         <v>75</v>
       </c>
       <c r="X10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="Y10" t="s">
         <v>75</v>
       </c>
       <c r="Z10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="AA10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AB10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AC10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AD10" t="s">
         <v>75</v>
       </c>
       <c r="AE10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AF10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AG10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AH10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AI10" t="s">
         <v>75</v>
       </c>
       <c r="AJ10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AK10" t="s">
         <v>75</v>
       </c>
       <c r="AL10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AM10" t="s">
         <v>75</v>
       </c>
-      <c r="AM10" t="s">
+      <c r="AN10" t="s">
         <v>77</v>
       </c>
-      <c r="AN10" t="s">
+      <c r="AO10" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP10" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="AQ10" t="s">
         <v>77</v>
       </c>
       <c r="AR10" t="s">
         <v>76</v>
       </c>
       <c r="AS10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AT10" t="s">
+        <v>76</v>
+      </c>
+      <c r="AU10" t="s">
         <v>75</v>
       </c>
-      <c r="AU10" t="s">
+      <c r="AV10" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="AW10" t="s">
         <v>76</v>
       </c>
       <c r="AX10" t="s">
         <v>77</v>
       </c>
       <c r="AY10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>78</v>
       </c>
       <c r="J11" t="s">
         <v>79</v>
       </c>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" t="s">
         <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" t="s">
         <v>78</v>
       </c>
       <c r="O11" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" t="s">
         <v>80</v>
       </c>
-      <c r="P11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q11" t="s">
+        <v>78</v>
+      </c>
+      <c r="R11" t="s">
         <v>80</v>
       </c>
-      <c r="R11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S11" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T11" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="U11" t="s">
         <v>78</v>
       </c>
       <c r="V11" t="s">
         <v>79</v>
       </c>
       <c r="W11" t="s">
         <v>78</v>
       </c>
       <c r="X11" t="s">
         <v>78</v>
       </c>
       <c r="Y11" t="s">
         <v>78</v>
       </c>
       <c r="Z11" t="s">
         <v>78</v>
       </c>
       <c r="AA11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AB11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AC11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AD11" t="s">
         <v>78</v>
       </c>
       <c r="AE11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AF11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AG11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AH11" t="s">
         <v>78</v>
       </c>
       <c r="AI11" t="s">
         <v>78</v>
       </c>
       <c r="AJ11" t="s">
         <v>78</v>
       </c>
       <c r="AK11" t="s">
         <v>78</v>
       </c>
       <c r="AL11" t="s">
         <v>80</v>
       </c>
       <c r="AM11" t="s">
         <v>78</v>
       </c>
       <c r="AN11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AO11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AP11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ11" t="s">
         <v>79</v>
       </c>
-      <c r="AQ11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS11" t="s">
         <v>79</v>
       </c>
-      <c r="AS11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT11" t="s">
         <v>78</v>
       </c>
       <c r="AU11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AV11" t="s">
         <v>78</v>
       </c>
       <c r="AW11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AX11" t="s">
         <v>80</v>
       </c>
       <c r="AY11" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">