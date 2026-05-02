--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -2148,51 +2148,51 @@
       <c r="AU2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
-          <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>60</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>54</v>
@@ -3243,51 +3243,51 @@
       <c r="AU9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
-          <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ»</t>
+          <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ» права користування її частиною</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>84</v>
       </c>
       <c r="G10" t="s">
         <v>66</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
@@ -5598,51 +5598,51 @@
       <c r="AU24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY24" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
-          <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>64</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>108</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>60</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>55</v>
@@ -5755,51 +5755,51 @@
       <c r="AU25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY25" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
-          <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26" t="s">
         <v>62</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
@@ -6383,51 +6383,51 @@
       <c r="AU29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY29" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>124</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
-          <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та</t>
+          <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>64</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>125</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>55</v>
@@ -6540,51 +6540,51 @@
       <c r="AU30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX30" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY30" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
-          <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту</t>
+          <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>64</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" t="s">
         <v>52</v>
       </c>
       <c r="H31" t="s">
         <v>53</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>55</v>
@@ -6697,51 +6697,51 @@
       <c r="AU31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY31" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>127</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
-          <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та</t>
+          <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>105</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>75</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>55</v>
@@ -7166,51 +7166,51 @@
       <c r="AU34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY34" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
-          <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>52</v>
       </c>
       <c r="H35" t="s">
         <v>89</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>55</v>
@@ -7323,51 +7323,51 @@
       <c r="AU35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX35" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY35" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
-          <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>64</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
       <c r="G36" t="s">
         <v>70</v>
       </c>
       <c r="H36" t="s">
         <v>133</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>55</v>
@@ -7480,51 +7480,51 @@
       <c r="AU36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY36" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
-          <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>135</v>
       </c>
       <c r="G37" t="s">
         <v>52</v>
       </c>
       <c r="H37" t="s">
         <v>89</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>55</v>
@@ -7637,51 +7637,51 @@
       <c r="AU37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY37" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
-          <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту</t>
+          <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>64</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>118</v>
       </c>
       <c r="G38" t="s">
         <v>70</v>
       </c>
       <c r="H38" t="s">
         <v>137</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>57</v>
@@ -11405,51 +11405,51 @@
       <c r="AU61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY61" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
-          <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна</t>
+          <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>49</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>172</v>
       </c>
       <c r="G62" t="s">
         <v>52</v>
       </c>
       <c r="H62" t="s">
         <v>53</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>55</v>
@@ -11562,51 +11562,51 @@
       <c r="AU62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY62" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
-          <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна</t>
+          <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>64</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
         <v>118</v>
       </c>
       <c r="G63" t="s">
         <v>66</v>
       </c>
       <c r="H63" t="s">
         <v>125</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>55</v>
@@ -14545,51 +14545,51 @@
       <c r="AU81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
-          <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна</t>
+          <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>49</v>
       </c>
       <c r="E82" t="s">
         <v>81</v>
       </c>
       <c r="F82" t="s">
         <v>166</v>
       </c>
       <c r="G82" t="s">
         <v>52</v>
       </c>
       <c r="H82" t="s">
         <v>89</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>56</v>
@@ -14702,51 +14702,51 @@
       <c r="AU82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
-          <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна</t>
+          <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>64</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>118</v>
       </c>
       <c r="G83" t="s">
         <v>66</v>
       </c>
       <c r="H83" t="s">
         <v>195</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>55</v>
@@ -18941,51 +18941,51 @@
       <c r="AU109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
-          <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого</t>
+          <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>64</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
         <v>172</v>
       </c>
       <c r="G110" t="s">
         <v>52</v>
       </c>
       <c r="H110" t="s">
         <v>86</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>56</v>
@@ -20040,51 +20040,51 @@
       <c r="AU116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX116" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY116" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>236</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
-          <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2,</t>
+          <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>64</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>118</v>
       </c>
       <c r="G117" t="s">
         <v>52</v>
       </c>
       <c r="H117" t="s">
         <v>237</v>
       </c>
       <c r="I117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J117" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K117" t="s" s="5">
         <v>55</v>
@@ -24907,51 +24907,51 @@
       <c r="AU147" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV147" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW147" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX147" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY147" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>274</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
-          <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник</t>
+          <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D148" t="s">
         <v>64</v>
       </c>
       <c r="E148" t="s">
         <v>81</v>
       </c>
       <c r="F148" t="s">
         <v>275</v>
       </c>
       <c r="G148" t="s">
         <v>52</v>
       </c>
       <c r="H148" t="s">
         <v>89</v>
       </c>
       <c r="I148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J148" t="s" s="5">
         <v>56</v>
       </c>
       <c r="K148" t="s" s="5">
         <v>56</v>
@@ -25376,51 +25376,51 @@
       <c r="AU150" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV150" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX150" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY150" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>281</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
-          <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка,</t>
+          <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D151" t="s">
         <v>64</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>160</v>
       </c>
       <c r="G151" t="s">
         <v>66</v>
       </c>
       <c r="H151" t="s">
         <v>89</v>
       </c>
       <c r="I151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J151" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K151" t="s" s="5">
         <v>55</v>
@@ -25847,51 +25847,51 @@
       <c r="AU153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW153" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX153" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY153" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>284</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
-          <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка,</t>
+          <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>64</v>
       </c>
       <c r="E154" t="s">
         <v>50</v>
       </c>
       <c r="F154" t="s">
         <v>278</v>
       </c>
       <c r="G154" t="s">
         <v>52</v>
       </c>
       <c r="H154" t="s">
         <v>62</v>
       </c>
       <c r="I154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J154" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K154" t="s" s="5">
         <v>56</v>
@@ -29772,51 +29772,51 @@
       <c r="AU178" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV178" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW178" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX178" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY178" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>315</v>
       </c>
       <c r="C179" t="inlineStr" s="4">
         <is>
-          <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2,</t>
+          <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D179" t="s">
         <v>64</v>
       </c>
       <c r="E179" t="s">
         <v>50</v>
       </c>
       <c r="F179" t="s">
         <v>118</v>
       </c>
       <c r="G179" t="s">
         <v>52</v>
       </c>
       <c r="H179" t="s">
         <v>142</v>
       </c>
       <c r="I179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J179" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K179" t="s" s="5">
         <v>57</v>
@@ -31028,51 +31028,51 @@
       <c r="AU186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV186" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX186" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY186" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>323</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
-          <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво</t>
+          <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D187" t="s">
         <v>49</v>
       </c>
       <c r="E187" t="s">
         <v>81</v>
       </c>
       <c r="F187" t="s">
         <v>169</v>
       </c>
       <c r="G187" t="s">
         <v>52</v>
       </c>
       <c r="H187" t="s">
         <v>89</v>
       </c>
       <c r="I187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J187" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K187" t="s" s="5">
         <v>56</v>
@@ -31185,51 +31185,51 @@
       <c r="AU187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV187" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX187" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY187" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>324</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
-          <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового</t>
+          <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D188" t="s">
         <v>49</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
       <c r="F188" t="s">
         <v>151</v>
       </c>
       <c r="G188" t="s">
         <v>52</v>
       </c>
       <c r="H188" t="s">
         <v>89</v>
       </c>
       <c r="I188" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J188" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K188" t="s" s="5">
         <v>56</v>
@@ -31970,51 +31970,51 @@
       <c r="AU192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW192" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX192" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY192" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>329</v>
       </c>
       <c r="C193" t="inlineStr" s="4">
         <is>
-          <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка,</t>
+          <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D193" t="s">
         <v>49</v>
       </c>
       <c r="E193" t="s">
         <v>81</v>
       </c>
       <c r="F193" t="s">
         <v>103</v>
       </c>
       <c r="G193" t="s">
         <v>52</v>
       </c>
       <c r="H193" t="s">
         <v>89</v>
       </c>
       <c r="I193" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J193" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K193" t="s" s="5">
         <v>56</v>
@@ -32127,51 +32127,51 @@
       <c r="AU193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX193" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY193" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>330</v>
       </c>
       <c r="C194" t="inlineStr" s="4">
         <is>
-          <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка,</t>
+          <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D194" t="s">
         <v>64</v>
       </c>
       <c r="E194" t="s">
         <v>50</v>
       </c>
       <c r="F194" t="s">
         <v>118</v>
       </c>
       <c r="G194" t="s">
         <v>66</v>
       </c>
       <c r="H194" t="s">
         <v>75</v>
       </c>
       <c r="I194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J194" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K194" t="s" s="5">
         <v>55</v>
@@ -32284,51 +32284,51 @@
       <c r="AU194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX194" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY194" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>331</v>
       </c>
       <c r="C195" t="inlineStr" s="4">
         <is>
-          <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого</t>
+          <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D195" t="s">
         <v>64</v>
       </c>
       <c r="E195" t="s">
         <v>81</v>
       </c>
       <c r="F195" t="s">
         <v>82</v>
       </c>
       <c r="G195" t="s">
         <v>52</v>
       </c>
       <c r="H195" t="s">
         <v>86</v>
       </c>
       <c r="I195" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J195" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K195" t="s" s="5">
         <v>56</v>
@@ -32441,51 +32441,51 @@
       <c r="AU195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX195" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY195" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>332</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
-          <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника</t>
+          <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D196" t="s">
         <v>64</v>
       </c>
       <c r="E196" t="s">
         <v>81</v>
       </c>
       <c r="F196" t="s">
         <v>169</v>
       </c>
       <c r="G196" t="s">
         <v>52</v>
       </c>
       <c r="H196" t="s">
         <v>86</v>
       </c>
       <c r="I196" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J196" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K196" t="s" s="5">
         <v>56</v>
@@ -33226,51 +33226,51 @@
       <c r="AU200" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW200" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX200" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY200" t="s" s="5">
         <v>68</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>337</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
-          <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка,</t>
+          <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D201" t="s">
         <v>64</v>
       </c>
       <c r="E201" t="s">
         <v>50</v>
       </c>
       <c r="F201" t="s">
         <v>65</v>
       </c>
       <c r="G201" t="s">
         <v>52</v>
       </c>
       <c r="H201" t="s">
         <v>125</v>
       </c>
       <c r="I201" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J201" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K201" t="s" s="5">
         <v>55</v>
@@ -33383,51 +33383,51 @@
       <c r="AU201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV201" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW201" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX201" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY201" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>338</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
-          <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник</t>
+          <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D202" t="s">
         <v>64</v>
       </c>
       <c r="E202" t="s">
         <v>50</v>
       </c>
       <c r="F202" t="s">
         <v>78</v>
       </c>
       <c r="G202" t="s">
         <v>66</v>
       </c>
       <c r="H202" t="s">
         <v>101</v>
       </c>
       <c r="I202" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J202" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K202" t="s" s="5">
         <v>56</v>
@@ -35738,51 +35738,51 @@
       <c r="AU216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX216" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY216" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>354</v>
       </c>
       <c r="C217" t="inlineStr" s="4">
         <is>
-          <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул.</t>
+          <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул. Козацькій, для суспільних потреб – створення міського парку (набережної)</t>
         </is>
       </c>
       <c r="D217" t="s">
         <v>64</v>
       </c>
       <c r="E217" t="s">
         <v>81</v>
       </c>
       <c r="F217" t="s">
         <v>239</v>
       </c>
       <c r="G217" t="s">
         <v>52</v>
       </c>
       <c r="H217" t="s">
         <v>53</v>
       </c>
       <c r="I217" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J217" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K217" t="s" s="5">
         <v>55</v>
@@ -36523,51 +36523,51 @@
       <c r="AU221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW221" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX221" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY221" t="s" s="5">
         <v>68</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>360</v>
       </c>
       <c r="C222" t="inlineStr" s="4">
         <is>
-          <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна</t>
+          <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D222" t="s">
         <v>64</v>
       </c>
       <c r="E222" t="s">
         <v>81</v>
       </c>
       <c r="F222" t="s">
         <v>156</v>
       </c>
       <c r="G222" t="s">
         <v>66</v>
       </c>
       <c r="H222" t="s">
         <v>89</v>
       </c>
       <c r="I222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J222" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K222" t="s" s="5">
         <v>56</v>
@@ -36680,51 +36680,51 @@
       <c r="AU222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX222" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY222" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>361</v>
       </c>
       <c r="C223" t="inlineStr" s="4">
         <is>
-          <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D223" t="s">
         <v>49</v>
       </c>
       <c r="E223" t="s">
         <v>50</v>
       </c>
       <c r="F223" t="s">
         <v>108</v>
       </c>
       <c r="G223" t="s">
         <v>314</v>
       </c>
       <c r="H223" t="s">
         <v>237</v>
       </c>
       <c r="I223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J223" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K223" t="s" s="5">
         <v>57</v>
@@ -36837,51 +36837,51 @@
       <c r="AU223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV223" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX223" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY223" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>362</v>
       </c>
       <c r="C224" t="inlineStr" s="4">
         <is>
-          <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта</t>
+          <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D224" t="s">
         <v>64</v>
       </c>
       <c r="E224" t="s">
         <v>50</v>
       </c>
       <c r="F224" t="s">
         <v>65</v>
       </c>
       <c r="G224" t="s">
         <v>314</v>
       </c>
       <c r="H224" t="s">
         <v>145</v>
       </c>
       <c r="I224" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J224" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K224" t="s" s="5">
         <v>57</v>
@@ -37936,51 +37936,51 @@
       <c r="AU230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV230" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX230" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY230" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>369</v>
       </c>
       <c r="C231" t="inlineStr" s="4">
         <is>
-          <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника</t>
+          <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D231" t="s">
         <v>64</v>
       </c>
       <c r="E231" t="s">
         <v>50</v>
       </c>
       <c r="F231" t="s">
         <v>121</v>
       </c>
       <c r="G231" t="s">
         <v>52</v>
       </c>
       <c r="H231" t="s">
         <v>137</v>
       </c>
       <c r="I231" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J231" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K231" t="s" s="5">
         <v>55</v>
@@ -38564,51 +38564,51 @@
       <c r="AU234" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV234" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW234" t="s" s="5">
         <v>68</v>
       </c>
       <c r="AX234" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY234" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>373</v>
       </c>
       <c r="C235" t="inlineStr" s="4">
         <is>
-          <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка,</t>
+          <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D235" t="s">
         <v>64</v>
       </c>
       <c r="E235" t="s">
         <v>50</v>
       </c>
       <c r="F235" t="s">
         <v>293</v>
       </c>
       <c r="G235" t="s">
         <v>204</v>
       </c>
       <c r="H235" t="s">
         <v>133</v>
       </c>
       <c r="I235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K235" t="s" s="5">
         <v>55</v>
@@ -38721,51 +38721,51 @@
       <c r="AU235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV235" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW235" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX235" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY235" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>374</v>
       </c>
       <c r="C236" t="inlineStr" s="4">
         <is>
-          <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна</t>
+          <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D236" t="s">
         <v>64</v>
       </c>
       <c r="E236" t="s">
         <v>50</v>
       </c>
       <c r="F236" t="s">
         <v>65</v>
       </c>
       <c r="G236" t="s">
         <v>204</v>
       </c>
       <c r="H236" t="s">
         <v>133</v>
       </c>
       <c r="I236" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J236" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K236" t="s" s="5">
         <v>55</v>
@@ -40134,51 +40134,51 @@
       <c r="AU244" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV244" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW244" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX244" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY244" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>383</v>
       </c>
       <c r="C245" t="inlineStr" s="4">
         <is>
-          <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D245" t="s">
         <v>49</v>
       </c>
       <c r="E245" t="s">
         <v>50</v>
       </c>
       <c r="F245" t="s">
         <v>74</v>
       </c>
       <c r="G245" t="s">
         <v>52</v>
       </c>
       <c r="H245" t="s">
         <v>86</v>
       </c>
       <c r="I245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K245" t="s" s="5">
         <v>55</v>
@@ -40291,51 +40291,51 @@
       <c r="AU245" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV245" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX245" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY245" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>384</v>
       </c>
       <c r="C246" t="inlineStr" s="4">
         <is>
-          <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D246" t="s">
         <v>64</v>
       </c>
       <c r="E246" t="s">
         <v>50</v>
       </c>
       <c r="F246" t="s">
         <v>100</v>
       </c>
       <c r="G246" t="s">
         <v>66</v>
       </c>
       <c r="H246" t="s">
         <v>137</v>
       </c>
       <c r="I246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K246" t="s" s="5">
         <v>55</v>
@@ -40448,51 +40448,51 @@
       <c r="AU246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV246" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW246" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX246" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY246" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>385</v>
       </c>
       <c r="C247" t="inlineStr" s="4">
         <is>
-          <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник</t>
+          <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D247" t="s">
         <v>64</v>
       </c>
       <c r="E247" t="s">
         <v>50</v>
       </c>
       <c r="F247" t="s">
         <v>118</v>
       </c>
       <c r="G247" t="s">
         <v>52</v>
       </c>
       <c r="H247" t="s">
         <v>310</v>
       </c>
       <c r="I247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J247" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K247" t="s" s="5">
         <v>55</v>
@@ -41700,51 +41700,51 @@
       <c r="AU254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AV254" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW254" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX254" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY254" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>397</v>
       </c>
       <c r="C255" t="inlineStr" s="4">
         <is>
-          <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою</t>
+          <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D255" t="s">
         <v>64</v>
       </c>
       <c r="E255" t="s">
         <v>81</v>
       </c>
       <c r="F255" t="s">
         <v>156</v>
       </c>
       <c r="G255" t="s">
         <v>66</v>
       </c>
       <c r="H255" t="s">
         <v>89</v>
       </c>
       <c r="I255" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J255" t="s" s="5">
         <v>68</v>
       </c>
       <c r="K255" t="s" s="5">
         <v>56</v>
@@ -43580,51 +43580,51 @@
       <c r="AU266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AW266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY266" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>412</v>
       </c>
       <c r="C267" t="inlineStr" s="4">
         <is>
-          <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок</t>
+          <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D267" t="s">
         <v>49</v>
       </c>
       <c r="E267" t="s">
         <v>81</v>
       </c>
       <c r="F267" t="s">
         <v>135</v>
       </c>
       <c r="G267" t="s">
         <v>52</v>
       </c>
       <c r="H267" t="s">
         <v>89</v>
       </c>
       <c r="I267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K267" t="s" s="5">
         <v>54</v>