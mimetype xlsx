--- v1 (2026-05-02)
+++ v2 (2026-06-20)
@@ -9,226 +9,226 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>V сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Задніпряний Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Пустовар Владислав Володимирович</t>
+  </si>
+  <si>
+    <t>Шевченко Геннадій Юрійович</t>
+  </si>
+  <si>
+    <t>Шабатура Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Холупняк Катерина Олександрівна</t>
+  </si>
+  <si>
+    <t>Тронц Тимофій Володимирович</t>
+  </si>
+  <si>
+    <t>Саліна Юлія Іванівна</t>
+  </si>
+  <si>
+    <t>Рубан Сергій Леонідович</t>
+  </si>
+  <si>
+    <t>Прядка Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Погостінська Юлія Олександрівна</t>
+  </si>
+  <si>
+    <t>Мушієк Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Моторний Роман Васильович</t>
+  </si>
+  <si>
+    <t>Мойсієнко Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Мкртчян Араік Рафікович</t>
+  </si>
+  <si>
+    <t>Мелікова Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Майборода Любов Володимирівна</t>
+  </si>
+  <si>
+    <t>Левицький Ярослав Євгенійович</t>
+  </si>
+  <si>
+    <t>Кудактін Сергій Вікторович</t>
+  </si>
+  <si>
+    <t>Красюк Віталій Анатолійович</t>
+  </si>
+  <si>
+    <t>Котолуп Юрій Юрійович</t>
+  </si>
+  <si>
+    <t>Кашко Олег Миколайович</t>
+  </si>
+  <si>
+    <t>Казарян Нарек Петросович</t>
+  </si>
+  <si>
+    <t>Івашкова Надія Євгенівна</t>
+  </si>
+  <si>
+    <t>Євпак Віктор Миколайович</t>
+  </si>
+  <si>
+    <t>Замирайло Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Дудка Сергій Володимирович</t>
+  </si>
+  <si>
+    <t>Друмашко Володимир Григорович</t>
+  </si>
+  <si>
+    <t>Гладкий Георгій Анатолійович</t>
+  </si>
+  <si>
+    <t>Волошин Анатолій Іванович</t>
+  </si>
+  <si>
+    <t>Буряк Світлана Вячеславівна</t>
+  </si>
+  <si>
+    <t>Батир Руслан Анатолійович</t>
+  </si>
+  <si>
+    <t>Бандура Інна Валеріївна</t>
+  </si>
+  <si>
+    <t>Агапова Олена Михайлівна</t>
+  </si>
+  <si>
+    <t>Абрамова Карина Сергіївна</t>
+  </si>
+  <si>
+    <t>Шмиголь Сергій Олегович</t>
+  </si>
+  <si>
+    <t>Бондаренко Анатолій Васильович</t>
+  </si>
+  <si>
+    <t>Тренкін Юрій Васильович</t>
+  </si>
+  <si>
+    <t>Сухарьков Іван Васильович</t>
+  </si>
+  <si>
+    <t>Савенко Олександр Сергійович</t>
+  </si>
+  <si>
+    <t>Міняйло Валерій Володимирович</t>
+  </si>
+  <si>
+    <t>Мельник Олексій Олексійович</t>
+  </si>
+  <si>
+    <t>Карась Павло Миколайович</t>
+  </si>
+  <si>
     <t>Діскант Роман Володимирович</t>
   </si>
   <si>
-    <t>Карась Павло Миколайович</t>
-[...124 lines deleted...]
-  <si>
     <t>27.04.21  13:21:11</t>
   </si>
   <si>
     <t>В цілому з пропозиціями</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 11</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 4</t>
   </si>
   <si>
+    <t>За</t>
+  </si>
+  <si>
+    <t>Не голос.</t>
+  </si>
+  <si>
+    <t>Утр.</t>
+  </si>
+  <si>
     <t>Відсут.</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...7 lines deleted...]
-  <si>
     <t>27.04.21  13:19:01</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>Утримались: 5</t>
   </si>
   <si>
     <t>27.04.21  13:18:00</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>27.04.21  13:16:35</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 2</t>
   </si>
   <si>
     <t>Проти: 1</t>
@@ -1301,459 +1301,291 @@
   <si>
     <t>06.04.21  12:53:32</t>
   </si>
   <si>
     <t>За: 41</t>
   </si>
   <si>
     <t>06.04.21  12:10:33</t>
   </si>
   <si>
     <t>Проти: 32</t>
   </si>
   <si>
     <t>06.04.21  11:37:17</t>
   </si>
   <si>
     <t>06.04.21  11:25:28</t>
   </si>
   <si>
     <t>06.04.21  10:43:09</t>
   </si>
   <si>
     <t>3127Про порядок денний</t>
   </si>
   <si>
-    <t>За: 67</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 45</t>
   </si>
   <si>
-    <t>За: 114</t>
-[...8 lines deleted...]
-    <t>За: 92</t>
+    <t>За: 54</t>
+  </si>
+  <si>
+    <t>За: 47</t>
+  </si>
+  <si>
+    <t>За: 43</t>
+  </si>
+  <si>
+    <t>За: 50</t>
+  </si>
+  <si>
+    <t>За: 52</t>
+  </si>
+  <si>
+    <t>За: 48</t>
+  </si>
+  <si>
+    <t>За: 60</t>
   </si>
   <si>
     <t>За: 49</t>
   </si>
   <si>
-    <t>За: 159</t>
-[...35 lines deleted...]
-    <t>За: 79</t>
+    <t>За: 51</t>
+  </si>
+  <si>
+    <t>За: 44</t>
+  </si>
+  <si>
+    <t>За: 46</t>
+  </si>
+  <si>
+    <t>За: 61</t>
   </si>
   <si>
     <t>За: 57</t>
   </si>
   <si>
-    <t>За: 122</t>
-[...56 lines deleted...]
-    <t>Проти: 25</t>
+    <t>Проти: 15</t>
+  </si>
+  <si>
+    <t>Утр.: 35</t>
+  </si>
+  <si>
+    <t>Утр.: 39</t>
+  </si>
+  <si>
+    <t>Утр.: 34</t>
+  </si>
+  <si>
+    <t>Утр.: 36</t>
+  </si>
+  <si>
+    <t>Утр.: 21</t>
+  </si>
+  <si>
+    <t>Утр.: 28</t>
+  </si>
+  <si>
+    <t>Утр.: 31</t>
+  </si>
+  <si>
+    <t>Утр.: 23</t>
+  </si>
+  <si>
+    <t>Утр.: 44</t>
+  </si>
+  <si>
+    <t>Утр.: 38</t>
+  </si>
+  <si>
+    <t>Утр.: 0</t>
+  </si>
+  <si>
+    <t>Утр.: 40</t>
+  </si>
+  <si>
+    <t>Утр.: 8</t>
+  </si>
+  <si>
+    <t>Утр.: 24</t>
+  </si>
+  <si>
+    <t>Утр.: 41</t>
+  </si>
+  <si>
+    <t>Утр.: 4</t>
+  </si>
+  <si>
+    <t>Утр.: 18</t>
+  </si>
+  <si>
+    <t>Утр.: 2</t>
+  </si>
+  <si>
+    <t>Утр.: 6</t>
+  </si>
+  <si>
+    <t>Утр.: 30</t>
   </si>
   <si>
     <t>Утр.: 42</t>
   </si>
   <si>
-    <t>Утр.: 28</t>
-[...107 lines deleted...]
-    <t>Не голос.: 100</t>
+    <t>Утр.: 17</t>
+  </si>
+  <si>
+    <t>Утр.: 3</t>
+  </si>
+  <si>
+    <t>Утр.: 25</t>
+  </si>
+  <si>
+    <t>Утр.: 27</t>
+  </si>
+  <si>
+    <t>Утр.: 22</t>
+  </si>
+  <si>
+    <t>Утр.: 14</t>
+  </si>
+  <si>
+    <t>Не голос.: 29</t>
+  </si>
+  <si>
+    <t>Не голос.: 14</t>
+  </si>
+  <si>
+    <t>Не голос.: 21</t>
   </si>
   <si>
     <t>Не голос.: 31</t>
   </si>
   <si>
-    <t>Не голос.: 128</t>
+    <t>Не голос.: 22</t>
+  </si>
+  <si>
+    <t>Не голос.: 36</t>
+  </si>
+  <si>
+    <t>Не голос.: 20</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
+    <t>Не голос.: 37</t>
+  </si>
+  <si>
+    <t>Не голос.: 4</t>
+  </si>
+  <si>
+    <t>Не голос.: 0</t>
+  </si>
+  <si>
+    <t>Не голос.: 25</t>
+  </si>
+  <si>
+    <t>Не голос.: 35</t>
+  </si>
+  <si>
+    <t>Не голос.: 3</t>
+  </si>
+  <si>
+    <t>Не голос.: 23</t>
+  </si>
+  <si>
+    <t>Не голос.: 70</t>
+  </si>
+  <si>
+    <t>Не голос.: 24</t>
   </si>
   <si>
     <t>Не голос.: 64</t>
   </si>
   <si>
-    <t>Не голос.: 28</t>
-[...11 lines deleted...]
-    <t>Не голос.: 73</t>
+    <t>Не голос.: 27</t>
+  </si>
+  <si>
+    <t>Не голос.: 26</t>
+  </si>
+  <si>
+    <t>Не голос.: 10</t>
+  </si>
+  <si>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Не голос.: 12</t>
   </si>
   <si>
     <t>Не голос.: 49</t>
   </si>
   <si>
-    <t>Не голос.: 41</t>
-[...8 lines deleted...]
-    <t>Не голос.: 117</t>
+    <t>Не голос.: 61</t>
+  </si>
+  <si>
+    <t>Не голос.: 18</t>
   </si>
   <si>
     <t>Не голос.: 42</t>
   </si>
   <si>
-    <t>Не голос.: 71</t>
-[...85 lines deleted...]
-  <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 20</t>
-[...1 lines deleted...]
-  <si>
     <t>Відсут.: 28</t>
   </si>
   <si>
+    <t>Відсут.: 108</t>
+  </si>
+  <si>
+    <t>Відсут.: 55</t>
+  </si>
+  <si>
+    <t>Відсут.: 48</t>
+  </si>
+  <si>
+    <t>Відсут.: 80</t>
+  </si>
+  <si>
     <t>Відсут.: 1</t>
   </si>
   <si>
-    <t>Відсут.: 43</t>
-[...2 lines deleted...]
-    <t>Відсут.: 26</t>
+    <t>Відсут.: 11</t>
+  </si>
+  <si>
+    <t>Відсут.: 73</t>
   </si>
   <si>
     <t>Відсут.: 31</t>
   </si>
   <si>
-    <t>Відсут.: 68</t>
-[...11 lines deleted...]
-    <t>Відсут.: 3</t>
+    <t>Відсут.: 22</t>
   </si>
   <si>
     <t>Відсут.: 82</t>
-  </si>
-[...4 lines deleted...]
-    <t>Відсут.: 39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -1829,52 +1661,52 @@
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
     <col min="41" max="41" width="15"/>
     <col min="42" max="42" width="15"/>
     <col min="43" max="43" width="15"/>
     <col min="44" max="44" width="15"/>
     <col min="45" max="45" width="15"/>
     <col min="46" max="46" width="15"/>
     <col min="47" max="47" width="15"/>
     <col min="48" max="48" width="15"/>
     <col min="49" max="49" width="15"/>
-    <col min="50" max="50" width="60"/>
-    <col min="51" max="51" width="60"/>
+    <col min="50" max="50" width="47"/>
+    <col min="51" max="51" width="53"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" t="s" s="3">
         <v>5</v>
       </c>
       <c r="J1" t="s" s="3">
@@ -2013,44495 +1845,29791 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>3583Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, 33 громадянці Цокало Є.В (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ2" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV2" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX2" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY2" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>3581Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>60</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P3" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z3" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH3" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ3" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS3" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AT3" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU3" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV3" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY3" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>3580Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Веселій, 33 громадянці Цокало Є.В (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>59</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>62</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O4" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P4" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO4" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ4" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS4" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AT4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY4" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>3579Про надання Управлінню Служби безпеки України в Черкаській області дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>65</v>
       </c>
       <c r="G5" t="s">
         <v>66</v>
       </c>
       <c r="H5" t="s">
         <v>67</v>
       </c>
       <c r="I5" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J5" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X5" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y5" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AB5" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE5" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF5" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG5" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AI5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK5" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL5" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V5" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM5" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AN5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO5" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP5" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS5" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AT5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW5" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>69</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>3578Про надання ТОВ «Рената-2017» дозволу на розроблення документації із землеустрою по вул. Припортовій, 44/1</t>
         </is>
       </c>
       <c r="D6" t="s">
         <v>64</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>65</v>
       </c>
       <c r="G6" t="s">
         <v>70</v>
       </c>
       <c r="H6" t="s">
         <v>71</v>
       </c>
       <c r="I6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O6" t="s" s="5">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="P6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T6" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X6" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AA6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD6" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V6" t="s" s="5">
-[...20 lines deleted...]
-      <c r="AC6" t="s" s="5">
+      <c r="AE6" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AG6" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AI6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ6" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK6" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL6" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AD6" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AM6" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AN6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO6" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP6" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AQ6" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR6" t="s" s="5">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="AS6" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AT6" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV6" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW6" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY6" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
       <c r="C7" t="s" s="4">
         <v>73</v>
       </c>
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>74</v>
       </c>
       <c r="G7" t="s">
         <v>66</v>
       </c>
       <c r="H7" t="s">
         <v>75</v>
       </c>
       <c r="I7" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L7" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W7" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="X7" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y7" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AA7" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AH7" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AI7" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK7" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM7" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO7" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ7" t="s" s="5">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="AR7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS7" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT7" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU7" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW7" t="s" s="5">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="AX7" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>76</v>
       </c>
       <c r="C8" t="s" s="4">
         <v>77</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>78</v>
       </c>
       <c r="G8" t="s">
         <v>66</v>
       </c>
       <c r="H8" t="s">
         <v>79</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P8" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q8" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S8" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U8" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W8" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X8" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z8" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AA8" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE8" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI8" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AJ8" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK8" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL8" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V8" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM8" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN8" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP8" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AQ8" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS8" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AT8" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV8" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW8" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY8" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>3575Про поновлення фізичній особі-підприємцю Галущак Оксані Леонідівні договору оренди землі по вул. Гетьмана Сагайдачного, 243</t>
         </is>
       </c>
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>81</v>
       </c>
       <c r="F9" t="s">
         <v>82</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>75</v>
       </c>
       <c r="I9" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T9" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U9" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W9" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="X9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AA9" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AB9" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE9" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AH9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL9" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM9" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS9" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX9" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY9" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>3574Про надання дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки по вул. Верхній Горовій, 145, з метою подальшого оформлення ТОВ «АПЕЛЬСИН КОМФОРТ» права користування її частиною</t>
         </is>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>84</v>
       </c>
       <c r="G10" t="s">
         <v>66</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J10" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N10" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="P10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Q10" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="R10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="S10" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="T10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="U10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X10" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AB10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE10" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AI10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ10" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AM10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AN10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO10" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AP10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AQ10" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AR10" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AS10" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="P10" t="s" s="5">
-[...88 lines deleted...]
-      </c>
       <c r="AT10" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU10" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV10" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW10" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX10" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY10" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>85</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>3573Про надання ТОВ «ДОБРОБУД-ПАРТНЕР» дозволу на розроблення документації із землеустрою по бульв. Шевченка, 292</t>
         </is>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>82</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>86</v>
       </c>
       <c r="I11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T11" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W11" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="X11" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AA11" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AB11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AH11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI11" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM11" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS11" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW11" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX11" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY11" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>3571Про надання ТОВ «ДОБРОБУД-ПАРТНЕР» дозволу на розроблення документації із землеустрою по бульв. Шевченка, 292</t>
         </is>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>88</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12" t="s">
         <v>89</v>
       </c>
       <c r="I12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="P12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q12" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R12" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S12" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Z12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC12" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD12" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AG12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI12" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL12" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM12" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO12" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS12" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT12" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY12" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>3570Про надання гр. Дзюбан Т.Г. та гр. Дзюбану В.В. дозволу на розроблення документації із землеустрою по вул. Богдана Хмельницького, 10/1</t>
         </is>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>91</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13" t="s">
         <v>92</v>
       </c>
       <c r="I13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O13" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q13" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U13" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AA13" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC13" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD13" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF13" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG13" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AH13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI13" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ13" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AM13" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN13" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO13" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ13" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS13" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AT13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY13" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>93</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>3569Про поновлення громадянину Цибенку Юрію Павловичу договору оренди землі по проспекту Хіміків,  на зупинці громадського транспорту «вул. В`ячеслава Чорновола»</t>
         </is>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
         <v>94</v>
       </c>
       <c r="G14" t="s">
         <v>66</v>
       </c>
       <c r="H14" t="s">
         <v>89</v>
       </c>
       <c r="I14" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N14" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O14" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="S14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T14" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U14" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="X14" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="Z14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AB14" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE14" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AH14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI14" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AJ14" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="X14" t="s" s="5">
-[...37 lines deleted...]
-      </c>
       <c r="AK14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL14" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM14" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO14" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ14" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW14" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX14" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY14" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>95</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>3568Про поновлення громадянину Цибенку Юрію Павловичу договору оренди землі по проспекту Хіміків,  на зупинці громадського транспорту «вул. В`ячеслава Чорновола»</t>
         </is>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
       <c r="H15" t="s">
         <v>96</v>
       </c>
       <c r="I15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R15" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T15" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X15" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AA15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AE15" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AI15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AJ15" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK15" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL15" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V15" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM15" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO15" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP15" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AQ15" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS15" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW15" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY15" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>97</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>3567Про зміну цільового призначення земельної ділянки по вул. Різдвяній, 3, яка перебуває у власності гр. Лепедату М.А.</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>98</v>
       </c>
       <c r="G16" t="s">
         <v>52</v>
       </c>
       <c r="H16" t="s">
         <v>86</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T16" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U16" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X16" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AA16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG16" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AH16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI16" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL16" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS16" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU16" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY16" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>99</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>3566Про зміну цільового призначення земельної ділянки по вул. Різдвяній, 3, яка перебуває у власності гр. Лепедату М.А.</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>100</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17" t="s">
         <v>101</v>
       </c>
       <c r="I17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Z17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AA17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC17" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AD17" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AE17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF17" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AG17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AH17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AI17" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP17" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS17" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AT17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY17" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>102</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>3565Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Поліщуку О.С. (вільна земельна ділянка, учасника АТО, інваліда 2 групи)</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>81</v>
       </c>
       <c r="F18" t="s">
         <v>103</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18" t="s">
         <v>89</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U18" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AA18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AH18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL18" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS18" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY18" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>104</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>3562Про зміну цільового призначення земельної ділянки по вул. Благовісній, 281, яка перебуває у власності гр. Духової О.В.</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>105</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
         <v>106</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J19" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K19" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="S19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T19" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U19" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V19" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W19" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X19" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y19" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AB19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AG19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AH19" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI19" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ19" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK19" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL19" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM19" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP19" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AQ19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS19" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AT19" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW19" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX19" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY19" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>3561Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>108</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>109</v>
       </c>
       <c r="I20" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J20" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K20" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="P20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q20" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T20" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V20" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W20" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X20" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y20" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z20" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AA20" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB20" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC20" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD20" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF20" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG20" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AH20" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ20" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK20" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM20" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN20" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO20" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AP20" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AQ20" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS20" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT20" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU20" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV20" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW20" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY20" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>110</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>3560Про зміну цільового призначення земельної ділянки по вул. Пушкіна, 59, яка перебуває у власності гр. Крапивіної Л.Л.</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>59</v>
       </c>
       <c r="G21" t="s">
         <v>66</v>
       </c>
       <c r="H21" t="s">
         <v>111</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K21" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M21" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N21" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O21" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R21" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U21" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V21" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="X21" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y21" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AA21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AB21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AE21" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AF21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG21" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH21" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AI21" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ21" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="X21" t="s" s="5">
-[...37 lines deleted...]
-      </c>
       <c r="AK21" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL21" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM21" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO21" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ21" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS21" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AT21" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY21" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>112</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>3559Про зміну цільового призначення земельної ділянки по бульв. Шевченка, 317, яка перебуває у власності гр. Бьют К.А.</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
         <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22" t="s">
         <v>75</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K22" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U22" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z22" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AA22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC22" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD22" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AE22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG22" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AH22" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AI22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL22" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO22" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS22" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW22" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY22" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>113</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>3557Про зміну цільового призначення земельної ділянки по бульв. Шевченка, 317, яка перебуває у власності гр. Бьют К.А.</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>114</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23" t="s">
         <v>53</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L23" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N23" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O23" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S23" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="T23" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V23" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y23" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z23" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AA23" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AB23" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD23" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AE23" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF23" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AG23" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AH23" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK23" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL23" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM23" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN23" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AO23" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ23" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS23" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AT23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU23" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV23" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW23" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY23" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>3555Про погодження технічної      документації із землеустрою щодо поділу земельної ділянки ТОВ «МАКК-ТРЕЙД» по вул. Гагаріна, 41/2</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>64</v>
       </c>
       <c r="E24" t="s">
         <v>81</v>
       </c>
       <c r="F24" t="s">
         <v>103</v>
       </c>
       <c r="G24" t="s">
         <v>52</v>
       </c>
       <c r="H24" t="s">
         <v>89</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K24" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U24" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AA24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AH24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL24" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS24" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AT24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW24" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY24" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>3495Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>64</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>108</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>60</v>
       </c>
       <c r="I25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M25" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U25" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X25" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z25" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA25" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB25" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE25" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AF25" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG25" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH25" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI25" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL25" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN25" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS25" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT25" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU25" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV25" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX25" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AY25" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>3494Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26" t="s">
         <v>62</v>
       </c>
       <c r="I26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N26" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S26" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T26" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB26" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AC26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE26" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AF26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI26" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM26" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AN26" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS26" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY26" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>3493Про надання ДЕРЖАВНІЙ УСТАНОВІ «ЧЕРКАСЬКИЙ ОБЛАСНИЙ ЛАБОРАТОРНИЙ ЦЕНТР МІНІСТЕРСТВА ОХОРОНИ ЗДОРОВ`Я УКРАЇНИ» дозволу на розроблення документації із землеустрою по вул. Менделєєва, 2</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>49</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>88</v>
       </c>
       <c r="G27" t="s">
         <v>52</v>
       </c>
       <c r="H27" t="s">
         <v>86</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J27" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L27" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S27" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T27" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U27" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V27" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X27" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y27" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z27" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA27" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC27" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD27" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF27" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG27" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH27" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK27" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL27" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM27" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN27" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR27" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS27" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT27" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU27" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV27" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX27" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY27" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>120</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>3492Про продаж на земельних торгах  права оренди земельної ділянки по вул. Героїв Дніпра (біля будинку № 73) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>121</v>
       </c>
       <c r="G28" t="s">
         <v>122</v>
       </c>
       <c r="H28" t="s">
         <v>71</v>
       </c>
       <c r="I28" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J28" t="s" s="5">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L28" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M28" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N28" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="O28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="O28" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="P28" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q28" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R28" t="s" s="5">
         <v>56</v>
       </c>
       <c r="S28" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T28" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V28" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X28" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z28" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA28" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AB28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V28" t="s" s="5">
-[...14 lines deleted...]
-      <c r="AA28" t="s" s="5">
+      <c r="AE28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AB28" t="s" s="5">
+      <c r="AF28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC28" t="s" s="5">
+      <c r="AG28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH28" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI28" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ28" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK28" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AD28" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AM28" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN28" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO28" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AP28" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AQ28" t="s" s="5">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="AR28" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS28" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AT28" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AS28" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="AU28" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW28" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AX28" t="s" s="5">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="AY28" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>3491Про продаж на земельних торгах  права оренди земельної ділянки по вул. Героїв Дніпра (біля будинку № 73) та затвердження умов земельних торгів</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>64</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29" t="s">
         <v>52</v>
       </c>
       <c r="H29" t="s">
         <v>89</v>
       </c>
       <c r="I29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB29" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AC29" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD29" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE29" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC29" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AF29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI29" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX29" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY29" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>124</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>3490Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону)  земельної ділянки площею 1,9 га по вул. 30-річчя Перемоги, 7/3  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>64</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>125</v>
       </c>
       <c r="I30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J30" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K30" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O30" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P30" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R30" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W30" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X30" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z30" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF30" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH30" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI30" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ30" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO30" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP30" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ30" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR30" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT30" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AU30" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV30" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX30" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY30" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>3489Про включення земельної ділянки до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах (у формі аукціону), та надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Смілянській</t>
         </is>
       </c>
       <c r="D31" t="s">
         <v>64</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" t="s">
         <v>52</v>
       </c>
       <c r="H31" t="s">
         <v>53</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N31" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q31" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="R31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T31" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U31" t="s" s="5">
         <v>56</v>
       </c>
       <c r="V31" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W31" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X31" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y31" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z31" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA31" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AC31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AD31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AE31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AF31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG31" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH31" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI31" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ31" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK31" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL31" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AM31" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP31" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AQ31" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR31" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS31" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT31" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU31" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX31" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY31" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>127</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>3488Про включення до переліку земельних ділянок, право оренди яких пропонується для продажу на земельних торгах у формі аукціону,  земельної ділянки площею 0,1535 га по вул. Гагаріна, 102  та затвердження умов земельних торгів </t>
         </is>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>105</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>75</v>
       </c>
       <c r="I32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q32" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA32" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB32" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AC32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE32" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AF32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI32" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM32" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP32" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AQ32" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX32" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY32" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>128</v>
       </c>
       <c r="C33" t="s" s="4">
         <v>129</v>
       </c>
       <c r="D33" t="s">
         <v>64</v>
       </c>
       <c r="E33" t="s">
         <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>98</v>
       </c>
       <c r="G33" t="s">
         <v>52</v>
       </c>
       <c r="H33" t="s">
         <v>89</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M33" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR33" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT33" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AU33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX33" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY33" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>130</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>3486Про проведення експертної грошової оцінки земельної ділянки по вул. Сержанта Волкова, 172, 174</t>
         </is>
       </c>
       <c r="D34" t="s">
         <v>64</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>91</v>
       </c>
       <c r="G34" t="s">
         <v>66</v>
       </c>
       <c r="H34" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K34" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L34" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="O34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="P34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Q34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="R34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="S34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="T34" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="U34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="W34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X34" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z34" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA34" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AB34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AC34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AD34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AF34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AG34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH34" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AJ34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AL34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AM34" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AN34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AO34" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AP34" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AQ34" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AR34" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS34" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AT34" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="O34" t="s" s="5">
-[...94 lines deleted...]
-      </c>
       <c r="AU34" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV34" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW34" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX34" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY34" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>3485Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
         <v>81</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
       <c r="G35" t="s">
         <v>52</v>
       </c>
       <c r="H35" t="s">
         <v>89</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X35" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z35" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA35" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG35" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH35" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ35" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN35" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS35" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT35" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU35" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AW35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX35" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY35" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>3484Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Симиренківській та про проведення експертної грошової оцінки</t>
         </is>
       </c>
       <c r="D36" t="s">
         <v>64</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
       <c r="G36" t="s">
         <v>70</v>
       </c>
       <c r="H36" t="s">
         <v>133</v>
       </c>
       <c r="I36" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K36" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M36" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N36" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O36" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P36" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S36" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X36" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z36" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA36" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AB36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD36" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE36" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AF36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH36" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI36" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ36" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AK36" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL36" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V36" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN36" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ36" t="s" s="5">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="AR36" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT36" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU36" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV36" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW36" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AX36" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY36" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>3483Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>135</v>
       </c>
       <c r="G37" t="s">
         <v>52</v>
       </c>
       <c r="H37" t="s">
         <v>89</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X37" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z37" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA37" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF37" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG37" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH37" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI37" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO37" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS37" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU37" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AW37" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX37" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY37" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>3482Про включення земельної ділянки до переліку земельних ділянок, право власності яких пропонується для продажу на земельних торгах (у формі аукціону), надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки по вул. Пастерівській біля перетину з вул. Капітана Пилипенка та про проведення експертної грошової оцінки </t>
         </is>
       </c>
       <c r="D38" t="s">
         <v>64</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>118</v>
       </c>
       <c r="G38" t="s">
         <v>70</v>
       </c>
       <c r="H38" t="s">
         <v>137</v>
       </c>
       <c r="I38" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M38" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N38" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O38" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S38" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X38" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z38" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA38" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AB38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD38" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V38" t="s" s="5">
-[...20 lines deleted...]
-      <c r="AC38" t="s" s="5">
+      <c r="AE38" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AF38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG38" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AH38" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI38" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK38" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL38" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AD38" t="s" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="AM38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN38" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ38" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR38" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT38" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU38" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV38" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX38" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY38" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>3481Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D39" t="s">
         <v>49</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>139</v>
       </c>
       <c r="G39" t="s">
         <v>52</v>
       </c>
       <c r="H39" t="s">
         <v>89</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L39" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB39" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE39" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ39" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR39" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU39" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX39" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY39" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>140</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>3480Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D40" t="s">
         <v>64</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>118</v>
       </c>
       <c r="G40" t="s">
         <v>141</v>
       </c>
       <c r="H40" t="s">
         <v>142</v>
       </c>
       <c r="I40" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="K40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="L40" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="M40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="N40" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="K40" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="O40" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P40" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R40" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S40" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y40" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB40" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD40" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AD40" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AE40" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF40" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG40" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI40" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN40" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO40" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AP40" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ40" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR40" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AS40" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AT40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AU40" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AV40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AW40" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AX40" t="s" s="5">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
       <c r="AY40" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>3479Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянину Радзюну А.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D41" t="s">
         <v>49</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>103</v>
       </c>
       <c r="G41" t="s">
         <v>52</v>
       </c>
       <c r="H41" t="s">
         <v>89</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O41" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S41" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X41" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB41" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC41" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD41" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE41" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI41" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN41" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR41" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX41" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY41" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>3478Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянину Радзюну А.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D42" t="s">
         <v>64</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
         <v>118</v>
       </c>
       <c r="G42" t="s">
         <v>66</v>
       </c>
       <c r="H42" t="s">
         <v>145</v>
       </c>
       <c r="I42" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K42" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M42" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N42" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O42" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P42" t="s" s="5">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="Q42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S42" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X42" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y42" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB42" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC42" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD42" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE42" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF42" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG42" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI42" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN42" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ42" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX42" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY42" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>3477Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 36 громадянці Фурсенко Ю.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D43" t="s">
         <v>49</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
         <v>139</v>
       </c>
       <c r="G43" t="s">
         <v>52</v>
       </c>
       <c r="H43" t="s">
         <v>89</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O43" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S43" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD43" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE43" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ43" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT43" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW43" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX43" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY43" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>147</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>3476Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 36 громадянці Фурсенко Ю.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D44" t="s">
         <v>64</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>118</v>
       </c>
       <c r="G44" t="s">
         <v>52</v>
       </c>
       <c r="H44" t="s">
         <v>96</v>
       </c>
       <c r="I44" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M44" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O44" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P44" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S44" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X44" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y44" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB44" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC44" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD44" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE44" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF44" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG44" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI44" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN44" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS44" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT44" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX44" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY44" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>148</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>3475Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Білан М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D45" t="s">
         <v>49</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
         <v>139</v>
       </c>
       <c r="G45" t="s">
         <v>52</v>
       </c>
       <c r="H45" t="s">
         <v>89</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S45" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X45" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD45" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE45" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI45" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN45" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR45" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT45" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX45" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY45" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>149</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>3474Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Білан М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D46" t="s">
         <v>64</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46" t="s">
         <v>118</v>
       </c>
       <c r="G46" t="s">
         <v>66</v>
       </c>
       <c r="H46" t="s">
         <v>96</v>
       </c>
       <c r="I46" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M46" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N46" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O46" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P46" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S46" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X46" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y46" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA46" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB46" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC46" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD46" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE46" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF46" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG46" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI46" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN46" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR46" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AS46" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX46" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY46" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>150</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>3473Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 18 громадянину Фурсенку С.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D47" t="s">
         <v>49</v>
       </c>
       <c r="E47" t="s">
         <v>81</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>
       <c r="G47" t="s">
         <v>52</v>
       </c>
       <c r="H47" t="s">
         <v>89</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O47" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S47" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA47" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE47" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF47" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK47" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ47" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW47" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX47" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY47" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>152</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>3472Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 18 громадянину Фурсенку С.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D48" t="s">
         <v>64</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
         <v>118</v>
       </c>
       <c r="G48" t="s">
         <v>52</v>
       </c>
       <c r="H48" t="s">
         <v>96</v>
       </c>
       <c r="I48" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M48" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N48" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O48" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P48" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S48" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X48" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y48" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA48" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB48" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC48" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD48" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE48" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF48" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG48" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI48" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN48" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS48" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX48" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY48" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>153</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>3471Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Композитора Миколи Лисенка, 22 громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D49" t="s">
         <v>49</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
         <v>103</v>
       </c>
       <c r="G49" t="s">
         <v>52</v>
       </c>
       <c r="H49" t="s">
         <v>89</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S49" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE49" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ49" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR49" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV49" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW49" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX49" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY49" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>154</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>3470Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Композитора Миколи Лисенка, 22 громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>64</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>118</v>
       </c>
       <c r="G50" t="s">
         <v>66</v>
       </c>
       <c r="H50" t="s">
         <v>145</v>
       </c>
       <c r="I50" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J50" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K50" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M50" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N50" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O50" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S50" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X50" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z50" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AA50" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AB50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD50" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE50" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AF50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG50" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH50" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI50" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ50" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="X50" t="s" s="5">
-[...37 lines deleted...]
-      </c>
       <c r="AK50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN50" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR50" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS50" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV50" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX50" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY50" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>3469Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Дубовику О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>49</v>
       </c>
       <c r="E51" t="s">
         <v>81</v>
       </c>
       <c r="F51" t="s">
         <v>156</v>
       </c>
       <c r="G51" t="s">
         <v>52</v>
       </c>
       <c r="H51" t="s">
         <v>89</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P51" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S51" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X51" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC51" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD51" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI51" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN51" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR51" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX51" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY51" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>3468Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Дубовику О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>64</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>118</v>
       </c>
       <c r="G52" t="s">
         <v>52</v>
       </c>
       <c r="H52" t="s">
         <v>158</v>
       </c>
       <c r="I52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K52" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P52" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S52" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U52" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X52" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC52" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD52" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG52" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI52" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL52" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN52" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ52" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR52" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX52" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY52" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>3467Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Праслов’янської та вул. Набережної громадянину Дерюзі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>64</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>160</v>
       </c>
       <c r="G53" t="s">
         <v>52</v>
       </c>
       <c r="H53" t="s">
         <v>60</v>
       </c>
       <c r="I53" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J53" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L53" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M53" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P53" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q53" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="R53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S53" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X53" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y53" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z53" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA53" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC53" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AD53" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AE53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF53" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH53" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI53" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN53" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO53" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP53" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ53" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR53" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS53" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT53" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW53" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX53" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY53" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>161</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>3466Про надання дозволу на розроблення документації із землеустрою на земельну ділянку біля домоволодіння по вул. Генерала Рибалка, 37 громадянину Сушич Г.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>49</v>
       </c>
       <c r="E54" t="s">
         <v>81</v>
       </c>
       <c r="F54" t="s">
         <v>135</v>
       </c>
       <c r="G54" t="s">
         <v>52</v>
       </c>
       <c r="H54" t="s">
         <v>89</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O54" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X54" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z54" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA54" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG54" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH54" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI54" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS54" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT54" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU54" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW54" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX54" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY54" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>162</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>3465Про надання дозволу на розроблення документації із землеустрою на земельну ділянку біля домоволодіння по вул. Генерала Рибалка, 37 громадянину Сушич Г.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>64</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>118</v>
       </c>
       <c r="G55" t="s">
         <v>52</v>
       </c>
       <c r="H55" t="s">
         <v>137</v>
       </c>
       <c r="I55" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M55" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O55" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X55" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y55" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z55" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA55" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF55" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG55" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI55" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS55" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV55" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW55" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX55" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY55" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>163</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>3464Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Шилу М. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>49</v>
       </c>
       <c r="E56" t="s">
         <v>81</v>
       </c>
       <c r="F56" t="s">
         <v>139</v>
       </c>
       <c r="G56" t="s">
         <v>52</v>
       </c>
       <c r="H56" t="s">
         <v>89</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O56" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X56" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD56" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE56" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI56" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ56" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV56" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AW56" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX56" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY56" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>3463Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Шилу М. В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>64</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>118</v>
       </c>
       <c r="G57" t="s">
         <v>52</v>
       </c>
       <c r="H57" t="s">
         <v>142</v>
       </c>
       <c r="I57" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M57" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O57" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X57" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y57" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA57" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF57" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AG57" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI57" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AL57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV57" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW57" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX57" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY57" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>165</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>3462Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Бичовому І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>49</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>166</v>
       </c>
       <c r="G58" t="s">
         <v>52</v>
       </c>
       <c r="H58" t="s">
         <v>89</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P58" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC58" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD58" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR58" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX58" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY58" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>3461Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Бичовому І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>64</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>118</v>
       </c>
       <c r="G59" t="s">
         <v>66</v>
       </c>
       <c r="H59" t="s">
         <v>145</v>
       </c>
       <c r="I59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J59" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N59" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P59" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V59" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X59" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB59" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC59" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD59" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE59" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC59" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AF59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG59" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI59" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK59" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AL59" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR59" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS59" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW59" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX59" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AY59" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>168</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>3460Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Ціолковського та вул. Соснівської громадянці Куцик Г.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>49</v>
       </c>
       <c r="E60" t="s">
         <v>81</v>
       </c>
       <c r="F60" t="s">
         <v>169</v>
       </c>
       <c r="G60" t="s">
         <v>52</v>
       </c>
       <c r="H60" t="s">
         <v>89</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L60" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P60" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U60" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC60" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD60" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL60" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ60" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR60" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV60" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX60" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY60" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>170</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>3459Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Ціолковського та вул. Соснівської громадянці Куцик Г.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>64</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
       <c r="G61" t="s">
         <v>66</v>
       </c>
       <c r="H61" t="s">
         <v>145</v>
       </c>
       <c r="I61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J61" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K61" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N61" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U61" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X61" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB61" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC61" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD61" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE61" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC61" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AF61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG61" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI61" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL61" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR61" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS61" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV61" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX61" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY61" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>171</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>3458Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>49</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>172</v>
       </c>
       <c r="G62" t="s">
         <v>52</v>
       </c>
       <c r="H62" t="s">
         <v>53</v>
       </c>
       <c r="I62" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N62" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R62" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X62" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y62" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z62" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA62" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG62" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH62" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ62" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK62" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL62" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM62" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN62" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO62" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ62" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS62" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT62" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU62" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV62" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX62" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY62" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>173</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>3457Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянці Замирайло І.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>64</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
         <v>118</v>
       </c>
       <c r="G63" t="s">
         <v>66</v>
       </c>
       <c r="H63" t="s">
         <v>125</v>
       </c>
       <c r="I63" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M63" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O63" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q63" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T63" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V63" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X63" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y63" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z63" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB63" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC63" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD63" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE63" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC63" t="s" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="AF63" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG63" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI63" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AK63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM63" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO63" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP63" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS63" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT63" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW63" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX63" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY63" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>174</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>3456Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Дубовик В.І. (вільна земельна ділянка, ветеран праці)</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>49</v>
       </c>
       <c r="E64" t="s">
         <v>81</v>
       </c>
       <c r="F64" t="s">
         <v>151</v>
       </c>
       <c r="G64" t="s">
         <v>52</v>
       </c>
       <c r="H64" t="s">
         <v>89</v>
       </c>
       <c r="I64" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K64" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P64" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ64" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR64" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU64" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX64" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY64" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>175</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>3455Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Дубовик В.І. (вільна земельна ділянка, ветеран праці)</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>64</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>118</v>
       </c>
       <c r="G65" t="s">
         <v>52</v>
       </c>
       <c r="H65" t="s">
         <v>176</v>
       </c>
       <c r="I65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K65" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N65" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P65" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q65" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U65" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V65" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X65" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AD65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AE65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG65" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI65" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK65" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AL65" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP65" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AQ65" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR65" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS65" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX65" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>3454Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Сіверянському громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
       <c r="E66" t="s">
         <v>81</v>
       </c>
       <c r="F66" t="s">
         <v>103</v>
       </c>
       <c r="G66" t="s">
         <v>52</v>
       </c>
       <c r="H66" t="s">
         <v>89</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P66" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U66" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC66" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD66" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL66" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR66" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX66" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY66" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>178</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>3453Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Сіверянському громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>64</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
       <c r="G67" t="s">
         <v>52</v>
       </c>
       <c r="H67" t="s">
         <v>176</v>
       </c>
       <c r="I67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X67" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG67" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI67" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS67" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT67" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW67" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY67" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>179</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>3452Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Борисову М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>49</v>
       </c>
       <c r="E68" t="s">
         <v>81</v>
       </c>
       <c r="F68" t="s">
         <v>166</v>
       </c>
       <c r="G68" t="s">
         <v>52</v>
       </c>
       <c r="H68" t="s">
         <v>89</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC68" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD68" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX68" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY68" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>180</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>3451Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Борисову М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D69" t="s">
         <v>64</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
         <v>118</v>
       </c>
       <c r="G69" t="s">
         <v>52</v>
       </c>
       <c r="H69" t="s">
         <v>158</v>
       </c>
       <c r="I69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U69" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X69" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC69" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD69" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG69" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI69" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL69" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AM69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR69" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW69" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX69" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY69" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>181</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>3450Про надання дозволу на розроблення документації із землеустрою по пров. Західному, 1 громадянину Никітенку Р.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D70" t="s">
         <v>49</v>
       </c>
       <c r="E70" t="s">
         <v>81</v>
       </c>
       <c r="F70" t="s">
         <v>103</v>
       </c>
       <c r="G70" t="s">
         <v>52</v>
       </c>
       <c r="H70" t="s">
         <v>89</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J70" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M70" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U70" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W70" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC70" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD70" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ70" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL70" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW70" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX70" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY70" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>182</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>3449Про надання дозволу на розроблення документації із землеустрою по пров. Західному, 1 громадянину Никітенку Р.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D71" t="s">
         <v>64</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>100</v>
       </c>
       <c r="G71" t="s">
         <v>52</v>
       </c>
       <c r="H71" t="s">
         <v>96</v>
       </c>
       <c r="I71" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J71" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M71" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N71" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O71" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P71" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V71" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X71" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y71" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z71" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA71" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC71" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD71" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF71" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AG71" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH71" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI71" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK71" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR71" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS71" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU71" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW71" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX71" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY71" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>3448Про передачу земельної ділянки у власність по пров. Суботівському, 22, громадянці Вікторовій О.А. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D72" t="s">
         <v>64</v>
       </c>
       <c r="E72" t="s">
         <v>81</v>
       </c>
       <c r="F72" t="s">
         <v>169</v>
       </c>
       <c r="G72" t="s">
         <v>52</v>
       </c>
       <c r="H72" t="s">
         <v>62</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T72" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X72" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y72" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA72" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH72" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN72" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS72" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW72" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX72" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY72" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>3447Про передачу земельної ділянки у власність по вул. Сонячній біля будинку № 5 громадянці Федорченко С.С. (вільна земельна ділянка, член багатодітної сім’ї)</t>
         </is>
       </c>
       <c r="D73" t="s">
         <v>64</v>
       </c>
       <c r="E73" t="s">
         <v>81</v>
       </c>
       <c r="F73" t="s">
         <v>139</v>
       </c>
       <c r="G73" t="s">
         <v>52</v>
       </c>
       <c r="H73" t="s">
         <v>86</v>
       </c>
       <c r="I73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W73" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X73" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y73" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG73" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH73" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ73" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL73" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AM73" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN73" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS73" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU73" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW73" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX73" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY73" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>185</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>3446Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній громадянці Рак М.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>49</v>
       </c>
       <c r="E74" t="s">
         <v>81</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
       <c r="G74" t="s">
         <v>52</v>
       </c>
       <c r="H74" t="s">
         <v>89</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X74" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y74" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH74" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI74" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS74" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV74" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW74" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX74" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY74" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>3445Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сонячній громадянці Рак М.П. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>64</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>118</v>
       </c>
       <c r="G75" t="s">
         <v>66</v>
       </c>
       <c r="H75" t="s">
         <v>176</v>
       </c>
       <c r="I75" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O75" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="W75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X75" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y75" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB75" t="s" s="5">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="AC75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE75" t="s" s="5">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="AF75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH75" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI75" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AL75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV75" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW75" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX75" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY75" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>187</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>3444Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул.  Сонячній громадянину Федорченку В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>49</v>
       </c>
       <c r="E76" t="s">
         <v>81</v>
       </c>
       <c r="F76" t="s">
         <v>169</v>
       </c>
       <c r="G76" t="s">
         <v>52</v>
       </c>
       <c r="H76" t="s">
         <v>89</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M76" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X76" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y76" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH76" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI76" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS76" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AU76" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW76" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX76" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY76" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>188</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>3443Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул.  Сонячній громадянину Федорченку В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>64</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>118</v>
       </c>
       <c r="G77" t="s">
         <v>66</v>
       </c>
       <c r="H77" t="s">
         <v>158</v>
       </c>
       <c r="I77" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M77" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O77" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P77" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH77" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI77" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ77" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AK77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AM77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AN77" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AO77" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="S77" t="s" s="5">
-[...67 lines deleted...]
-      </c>
       <c r="AP77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ77" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR77" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU77" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW77" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX77" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY77" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>189</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>3442Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>49</v>
       </c>
       <c r="E78" t="s">
         <v>81</v>
       </c>
       <c r="F78" t="s">
         <v>103</v>
       </c>
       <c r="G78" t="s">
         <v>52</v>
       </c>
       <c r="H78" t="s">
         <v>89</v>
       </c>
       <c r="I78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X78" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH78" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI78" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK78" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS78" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX78" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY78" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>190</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>3441Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 95 громадянину Вишневському Є.В. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>64</v>
       </c>
       <c r="E79" t="s">
         <v>50</v>
       </c>
       <c r="F79" t="s">
         <v>118</v>
       </c>
       <c r="G79" t="s">
         <v>66</v>
       </c>
       <c r="H79" t="s">
         <v>96</v>
       </c>
       <c r="I79" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J79" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M79" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N79" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O79" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH79" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI79" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK79" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL79" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V79" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR79" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS79" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU79" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV79" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW79" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX79" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY79" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>3440Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянці Пшеченко К.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>49</v>
       </c>
       <c r="E80" t="s">
         <v>81</v>
       </c>
       <c r="F80" t="s">
         <v>156</v>
       </c>
       <c r="G80" t="s">
         <v>52</v>
       </c>
       <c r="H80" t="s">
         <v>89</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X80" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z80" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG80" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH80" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK80" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR80" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS80" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU80" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW80" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX80" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY80" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>3439Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянці Пшеченко К.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>64</v>
       </c>
       <c r="E81" t="s">
         <v>50</v>
       </c>
       <c r="F81" t="s">
         <v>118</v>
       </c>
       <c r="G81" t="s">
         <v>66</v>
       </c>
       <c r="H81" t="s">
         <v>158</v>
       </c>
       <c r="I81" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J81" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O81" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S81" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X81" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z81" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC81" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD81" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH81" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI81" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK81" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL81" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V81" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN81" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ81" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT81" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AU81" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV81" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW81" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX81" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY81" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>3438Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>49</v>
       </c>
       <c r="E82" t="s">
         <v>81</v>
       </c>
       <c r="F82" t="s">
         <v>166</v>
       </c>
       <c r="G82" t="s">
         <v>52</v>
       </c>
       <c r="H82" t="s">
         <v>89</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V82" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X82" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z82" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC82" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AD82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AE82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH82" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI82" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ82" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS82" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU82" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW82" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX82" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY82" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>3437Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова біля будівлі № 35 по вул. Ціолковського громадянину Касперовичу І.Я. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>64</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
         <v>118</v>
       </c>
       <c r="G83" t="s">
         <v>66</v>
       </c>
       <c r="H83" t="s">
         <v>195</v>
       </c>
       <c r="I83" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K83" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M83" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O83" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P83" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X83" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z83" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC83" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AD83" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH83" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AJ83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK83" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL83" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V83" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ83" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR83" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU83" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX83" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>3436Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля домоволодіння № 27 громадянці Омельницькій Н.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>64</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
         <v>51</v>
       </c>
       <c r="G84" t="s">
         <v>52</v>
       </c>
       <c r="H84" t="s">
         <v>92</v>
       </c>
       <c r="I84" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J84" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="L84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M84" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="R84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W84" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X84" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y84" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AB84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AG84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH84" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AI84" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ84" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AK84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL84" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO84" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP84" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ84" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS84" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AW84" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AX84" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY84" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>3435Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Запісочній С.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>49</v>
       </c>
       <c r="E85" t="s">
         <v>81</v>
       </c>
       <c r="F85" t="s">
         <v>156</v>
       </c>
       <c r="G85" t="s">
         <v>52</v>
       </c>
       <c r="H85" t="s">
         <v>89</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X85" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH85" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO85" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS85" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW85" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX85" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY85" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>3434Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Запісочній С.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>64</v>
       </c>
       <c r="E86" t="s">
         <v>50</v>
       </c>
       <c r="F86" t="s">
         <v>118</v>
       </c>
       <c r="G86" t="s">
         <v>66</v>
       </c>
       <c r="H86" t="s">
         <v>142</v>
       </c>
       <c r="I86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O86" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V86" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X86" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z86" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD86" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH86" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI86" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK86" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL86" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V86" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV86" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW86" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY86" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>3433Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Зінченка громадянину Протасенку І.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>49</v>
       </c>
       <c r="E87" t="s">
         <v>81</v>
       </c>
       <c r="F87" t="s">
         <v>156</v>
       </c>
       <c r="G87" t="s">
         <v>52</v>
       </c>
       <c r="H87" t="s">
         <v>89</v>
       </c>
       <c r="I87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X87" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH87" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK87" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO87" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS87" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX87" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY87" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>200</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>3432Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по  вул. Зінченка громадянину Протасенку І.О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>64</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>118</v>
       </c>
       <c r="G88" t="s">
         <v>52</v>
       </c>
       <c r="H88" t="s">
         <v>96</v>
       </c>
       <c r="I88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O88" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X88" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y88" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH88" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI88" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO88" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AP88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW88" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX88" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY88" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>201</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>3431Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ворошилову А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>49</v>
       </c>
       <c r="E89" t="s">
         <v>81</v>
       </c>
       <c r="F89" t="s">
         <v>202</v>
       </c>
       <c r="G89" t="s">
         <v>52</v>
       </c>
       <c r="H89" t="s">
         <v>89</v>
       </c>
       <c r="I89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X89" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AG89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH89" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK89" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AL89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS89" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU89" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY89" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>203</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>3430Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ворошилову А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>64</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>100</v>
       </c>
       <c r="G90" t="s">
         <v>204</v>
       </c>
       <c r="H90" t="s">
         <v>195</v>
       </c>
       <c r="I90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J90" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M90" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N90" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O90" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V90" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="W90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X90" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z90" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD90" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE90" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V90" t="s" s="5">
-[...17 lines deleted...]
-      <c r="AB90" t="s" s="5">
+      <c r="AF90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH90" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI90" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK90" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL90" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC90" t="s" s="5">
-[...28 lines deleted...]
-      </c>
       <c r="AM90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT90" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU90" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX90" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY90" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>205</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>3429Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ціолковського та вул. Геронимівської громадянці Радзюн А.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>49</v>
       </c>
       <c r="E91" t="s">
         <v>81</v>
       </c>
       <c r="F91" t="s">
         <v>202</v>
       </c>
       <c r="G91" t="s">
         <v>52</v>
       </c>
       <c r="H91" t="s">
         <v>89</v>
       </c>
       <c r="I91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J91" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M91" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N91" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X91" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z91" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG91" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH91" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ91" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AR91" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS91" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT91" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AU91" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX91" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY91" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>206</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>3428Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Ціолковського та вул. Геронимівської громадянці Радзюн А.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>64</v>
       </c>
       <c r="E92" t="s">
         <v>50</v>
       </c>
       <c r="F92" t="s">
         <v>118</v>
       </c>
       <c r="G92" t="s">
         <v>70</v>
       </c>
       <c r="H92" t="s">
         <v>96</v>
       </c>
       <c r="I92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K92" t="s" s="5">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="L92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O92" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X92" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y92" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA92" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB92" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC92" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD92" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE92" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AB92" t="s" s="5">
+      <c r="AF92" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC92" t="s" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AG92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI92" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AL92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM92" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AN92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AU92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV92" t="s" s="5">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="AW92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX92" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY92" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>3427Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Макарову А.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>49</v>
       </c>
       <c r="E93" t="s">
         <v>81</v>
       </c>
       <c r="F93" t="s">
         <v>156</v>
       </c>
       <c r="G93" t="s">
         <v>52</v>
       </c>
       <c r="H93" t="s">
         <v>89</v>
       </c>
       <c r="I93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X93" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH93" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS93" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW93" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX93" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY93" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>208</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>3426Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Набережній громадянину Макарову А.С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D94" t="s">
         <v>64</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>65</v>
       </c>
       <c r="G94" t="s">
         <v>66</v>
       </c>
       <c r="H94" t="s">
         <v>96</v>
       </c>
       <c r="I94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J94" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K94" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M94" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O94" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P94" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T94" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="X94" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z94" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD94" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH94" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI94" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ94" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="AK94" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL94" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V94" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS94" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV94" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AX94" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY94" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>209</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>3425Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Титова, 31  громадянці Сидоренко Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>64</v>
       </c>
       <c r="E95" t="s">
         <v>81</v>
       </c>
       <c r="F95" t="s">
         <v>98</v>
       </c>
       <c r="G95" t="s">
         <v>52</v>
       </c>
       <c r="H95" t="s">
         <v>62</v>
       </c>
       <c r="I95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X95" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH95" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AL95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN95" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS95" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT95" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AW95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AX95" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY95" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>210</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>3424Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 5/4 громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>49</v>
       </c>
       <c r="E96" t="s">
         <v>81</v>
       </c>
       <c r="F96" t="s">
         <v>211</v>
       </c>
       <c r="G96" t="s">
         <v>52</v>
       </c>
       <c r="H96" t="s">
         <v>62</v>
       </c>
       <c r="I96" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K96" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M96" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Q96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X96" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z96" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG96" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH96" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AO96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AS96" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW96" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AX96" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY96" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>212</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>3423Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 5/4 громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D97" t="s">
         <v>64</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
         <v>118</v>
       </c>
       <c r="G97" t="s">
         <v>70</v>
       </c>
       <c r="H97" t="s">
         <v>158</v>
       </c>
       <c r="I97" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J97" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M97" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N97" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O97" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="V97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="W97" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X97" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z97" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD97" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE97" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V97" t="s" s="5">
-[...17 lines deleted...]
-      <c r="AB97" t="s" s="5">
+      <c r="AF97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH97" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI97" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK97" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL97" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="AC97" t="s" s="5">
-[...28 lines deleted...]
-      </c>
       <c r="AM97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR97" t="s" s="5">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="AS97" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU97" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW97" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX97" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY97" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>213</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>3422Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D98" t="s">
         <v>49</v>
       </c>
       <c r="E98" t="s">
         <v>81</v>
       </c>
       <c r="F98" t="s">
         <v>139</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98" t="s">
         <v>62</v>
       </c>
       <c r="I98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T98" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X98" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AC98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AF98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH98" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI98" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM98" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AO98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS98" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU98" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AX98" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY98" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>214</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>3421Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D99" t="s">
         <v>64</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
         <v>100</v>
       </c>
       <c r="G99" t="s">
         <v>52</v>
       </c>
       <c r="H99" t="s">
         <v>133</v>
       </c>
       <c r="I99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O99" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T99" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="W99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X99" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y99" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AF99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH99" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI99" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AL99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM99" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AN99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AS99" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV99" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX99" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY99" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>215</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>3420Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Пічкуренко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D100" t="s">
         <v>49</v>
       </c>
       <c r="E100" t="s">
         <v>81</v>
       </c>
       <c r="F100" t="s">
         <v>103</v>
       </c>
       <c r="G100" t="s">
         <v>52</v>
       </c>
       <c r="H100" t="s">
         <v>89</v>
       </c>
       <c r="I100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="L100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X100" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH100" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS100" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AU100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AW100" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX100" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AY100" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>216</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>3419Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянці Пічкуренко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>64</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
         <v>100</v>
       </c>
       <c r="G101" t="s">
         <v>66</v>
       </c>
       <c r="H101" t="s">
         <v>195</v>
       </c>
       <c r="I101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O101" t="s" s="5">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V101" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="W101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y101" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AA101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AC101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AD101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AE101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AF101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AH101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI101" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AK101" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AL101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN101" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AO101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AR101" t="s" s="5">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AS101" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AX101" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AY101" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>217</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>3418Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D102" t="s">
         <v>49</v>
       </c>
       <c r="E102" t="s">
         <v>81</v>
       </c>
       <c r="F102" t="s">
         <v>103</v>
       </c>
       <c r="G102" t="s">
         <v>52</v>
       </c>
       <c r="H102" t="s">
         <v>62</v>
       </c>
       <c r="I102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="O102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="R102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X102" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH102" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AM102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AN102" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AQ102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS102" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AW102" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX102" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AY102" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>218</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>3417Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянці Никітенко О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>64</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>118</v>
       </c>
       <c r="G103" t="s">
         <v>66</v>
       </c>
       <c r="H103" t="s">
         <v>219</v>
       </c>
       <c r="I103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M103" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N103" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="O103" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="R103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="U103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="V103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="W103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="X103" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="Y103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="Z103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AA103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AB103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AC103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AD103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AE103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AF103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AG103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AH103" t="s" s="5">
+        <v>57</v>
+      </c>
+      <c r="AI103" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="AJ103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AK103" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="AL103" t="s" s="5">
         <v>68</v>
       </c>
-      <c r="V103" t="s" s="5">
-[...49 lines deleted...]
-      </c>
       <c r="AM103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AN103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AO103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AP103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AQ103" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AS103" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AT103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AU103" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AV103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AW103" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AX103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AY103" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>220</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>3416Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D104" t="s">
         <v>49</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>74</v>
       </c>
       <c r="G104" t="s">
         <v>52</v>
       </c>
       <c r="H104" t="s">
         <v>221</v>
       </c>
       <c r="I104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K104" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="O104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Q104" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="R104" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="S104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="T104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X104" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AA104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AC104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AF104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH104" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI104" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ104" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM104" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AN104" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AO104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AQ104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AR104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AS104" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT104" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AV104" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AW104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX104" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY104" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>222</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>3415Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D105" t="s">
         <v>64</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
         <v>223</v>
       </c>
       <c r="G105" t="s">
         <v>52</v>
       </c>
       <c r="H105" t="s">
         <v>158</v>
       </c>
       <c r="I105" t="s" s="5">
-        <v>55</v>
-[...126 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J105"/>
+      <c r="K105"/>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105"/>
+      <c r="P105"/>
+      <c r="Q105"/>
+      <c r="R105"/>
+      <c r="S105"/>
+      <c r="T105"/>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105"/>
+      <c r="X105"/>
+      <c r="Y105"/>
+      <c r="Z105"/>
+      <c r="AA105"/>
+      <c r="AB105"/>
+      <c r="AC105"/>
+      <c r="AD105"/>
+      <c r="AE105"/>
+      <c r="AF105"/>
+      <c r="AG105"/>
+      <c r="AH105"/>
+      <c r="AI105"/>
+      <c r="AJ105"/>
+      <c r="AK105"/>
+      <c r="AL105"/>
+      <c r="AM105"/>
+      <c r="AN105"/>
+      <c r="AO105"/>
+      <c r="AP105"/>
+      <c r="AQ105"/>
+      <c r="AR105"/>
+      <c r="AS105"/>
+      <c r="AT105"/>
+      <c r="AU105"/>
+      <c r="AV105"/>
+      <c r="AW105"/>
+      <c r="AX105"/>
+      <c r="AY105"/>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>224</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>3414Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Толчинській Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D106" t="s">
         <v>49</v>
       </c>
       <c r="E106" t="s">
         <v>81</v>
       </c>
       <c r="F106" t="s">
         <v>202</v>
       </c>
       <c r="G106" t="s">
         <v>52</v>
       </c>
       <c r="H106" t="s">
         <v>62</v>
       </c>
-      <c r="I106" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I106"/>
+      <c r="J106"/>
+      <c r="K106"/>
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106"/>
+      <c r="P106"/>
+      <c r="Q106"/>
+      <c r="R106"/>
+      <c r="S106"/>
+      <c r="T106"/>
+      <c r="U106"/>
+      <c r="V106"/>
+      <c r="W106"/>
+      <c r="X106"/>
+      <c r="Y106"/>
+      <c r="Z106"/>
+      <c r="AA106"/>
+      <c r="AB106"/>
+      <c r="AC106"/>
+      <c r="AD106"/>
+      <c r="AE106"/>
+      <c r="AF106"/>
+      <c r="AG106"/>
+      <c r="AH106"/>
+      <c r="AI106"/>
+      <c r="AJ106"/>
+      <c r="AK106"/>
+      <c r="AL106"/>
+      <c r="AM106"/>
+      <c r="AN106"/>
+      <c r="AO106"/>
+      <c r="AP106"/>
+      <c r="AQ106"/>
+      <c r="AR106"/>
+      <c r="AS106"/>
+      <c r="AT106"/>
+      <c r="AU106"/>
+      <c r="AV106"/>
+      <c r="AW106"/>
+      <c r="AX106"/>
+      <c r="AY106"/>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>225</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>3413Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному громадянці Толчинській Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D107" t="s">
         <v>64</v>
       </c>
       <c r="E107" t="s">
         <v>50</v>
       </c>
       <c r="F107" t="s">
         <v>118</v>
       </c>
       <c r="G107" t="s">
         <v>52</v>
       </c>
       <c r="H107" t="s">
         <v>195</v>
       </c>
-      <c r="I107" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I107"/>
+      <c r="J107"/>
+      <c r="K107"/>
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107"/>
+      <c r="P107"/>
+      <c r="Q107"/>
+      <c r="R107"/>
+      <c r="S107"/>
+      <c r="T107"/>
+      <c r="U107"/>
+      <c r="V107"/>
+      <c r="W107"/>
+      <c r="X107"/>
+      <c r="Y107"/>
+      <c r="Z107"/>
+      <c r="AA107"/>
+      <c r="AB107"/>
+      <c r="AC107"/>
+      <c r="AD107"/>
+      <c r="AE107"/>
+      <c r="AF107"/>
+      <c r="AG107"/>
+      <c r="AH107"/>
+      <c r="AI107"/>
+      <c r="AJ107"/>
+      <c r="AK107"/>
+      <c r="AL107"/>
+      <c r="AM107"/>
+      <c r="AN107"/>
+      <c r="AO107"/>
+      <c r="AP107"/>
+      <c r="AQ107"/>
+      <c r="AR107"/>
+      <c r="AS107"/>
+      <c r="AT107"/>
+      <c r="AU107"/>
+      <c r="AV107"/>
+      <c r="AW107"/>
+      <c r="AX107"/>
+      <c r="AY107"/>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>226</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>3412Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D108" t="s">
         <v>49</v>
       </c>
       <c r="E108" t="s">
         <v>81</v>
       </c>
       <c r="F108" t="s">
         <v>156</v>
       </c>
       <c r="G108" t="s">
         <v>52</v>
       </c>
       <c r="H108" t="s">
         <v>89</v>
       </c>
-      <c r="I108" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I108"/>
+      <c r="J108"/>
+      <c r="K108"/>
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108"/>
+      <c r="P108"/>
+      <c r="Q108"/>
+      <c r="R108"/>
+      <c r="S108"/>
+      <c r="T108"/>
+      <c r="U108"/>
+      <c r="V108"/>
+      <c r="W108"/>
+      <c r="X108"/>
+      <c r="Y108"/>
+      <c r="Z108"/>
+      <c r="AA108"/>
+      <c r="AB108"/>
+      <c r="AC108"/>
+      <c r="AD108"/>
+      <c r="AE108"/>
+      <c r="AF108"/>
+      <c r="AG108"/>
+      <c r="AH108"/>
+      <c r="AI108"/>
+      <c r="AJ108"/>
+      <c r="AK108"/>
+      <c r="AL108"/>
+      <c r="AM108"/>
+      <c r="AN108"/>
+      <c r="AO108"/>
+      <c r="AP108"/>
+      <c r="AQ108"/>
+      <c r="AR108"/>
+      <c r="AS108"/>
+      <c r="AT108"/>
+      <c r="AU108"/>
+      <c r="AV108"/>
+      <c r="AW108"/>
+      <c r="AX108"/>
+      <c r="AY108"/>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>227</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>3411Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D109" t="s">
         <v>64</v>
       </c>
       <c r="E109" t="s">
         <v>50</v>
       </c>
       <c r="F109" t="s">
         <v>118</v>
       </c>
       <c r="G109" t="s">
         <v>70</v>
       </c>
       <c r="H109" t="s">
         <v>158</v>
       </c>
-      <c r="I109" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I109"/>
+      <c r="J109"/>
+      <c r="K109"/>
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109"/>
+      <c r="P109"/>
+      <c r="Q109"/>
+      <c r="R109"/>
+      <c r="S109"/>
+      <c r="T109"/>
+      <c r="U109"/>
+      <c r="V109"/>
+      <c r="W109"/>
+      <c r="X109"/>
+      <c r="Y109"/>
+      <c r="Z109"/>
+      <c r="AA109"/>
+      <c r="AB109"/>
+      <c r="AC109"/>
+      <c r="AD109"/>
+      <c r="AE109"/>
+      <c r="AF109"/>
+      <c r="AG109"/>
+      <c r="AH109"/>
+      <c r="AI109"/>
+      <c r="AJ109"/>
+      <c r="AK109"/>
+      <c r="AL109"/>
+      <c r="AM109"/>
+      <c r="AN109"/>
+      <c r="AO109"/>
+      <c r="AP109"/>
+      <c r="AQ109"/>
+      <c r="AR109"/>
+      <c r="AS109"/>
+      <c r="AT109"/>
+      <c r="AU109"/>
+      <c r="AV109"/>
+      <c r="AW109"/>
+      <c r="AX109"/>
+      <c r="AY109"/>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>3410Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, 1 громадянці Чукуренко Ю.П. (вільна земельна ділянка за рахунок існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D110" t="s">
         <v>64</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
         <v>172</v>
       </c>
       <c r="G110" t="s">
         <v>52</v>
       </c>
       <c r="H110" t="s">
         <v>86</v>
       </c>
-      <c r="I110" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I110"/>
+      <c r="J110"/>
+      <c r="K110"/>
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110"/>
+      <c r="P110"/>
+      <c r="Q110"/>
+      <c r="R110"/>
+      <c r="S110"/>
+      <c r="T110"/>
+      <c r="U110"/>
+      <c r="V110"/>
+      <c r="W110"/>
+      <c r="X110"/>
+      <c r="Y110"/>
+      <c r="Z110"/>
+      <c r="AA110"/>
+      <c r="AB110"/>
+      <c r="AC110"/>
+      <c r="AD110"/>
+      <c r="AE110"/>
+      <c r="AF110"/>
+      <c r="AG110"/>
+      <c r="AH110"/>
+      <c r="AI110"/>
+      <c r="AJ110"/>
+      <c r="AK110"/>
+      <c r="AL110"/>
+      <c r="AM110"/>
+      <c r="AN110"/>
+      <c r="AO110"/>
+      <c r="AP110"/>
+      <c r="AQ110"/>
+      <c r="AR110"/>
+      <c r="AS110"/>
+      <c r="AT110"/>
+      <c r="AU110"/>
+      <c r="AV110"/>
+      <c r="AW110"/>
+      <c r="AX110"/>
+      <c r="AY110"/>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>3409Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D111" t="s">
         <v>49</v>
       </c>
       <c r="E111" t="s">
         <v>81</v>
       </c>
       <c r="F111" t="s">
         <v>169</v>
       </c>
       <c r="G111" t="s">
         <v>52</v>
       </c>
       <c r="H111" t="s">
         <v>89</v>
       </c>
-      <c r="I111" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I111"/>
+      <c r="J111"/>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111"/>
+      <c r="P111"/>
+      <c r="Q111"/>
+      <c r="R111"/>
+      <c r="S111"/>
+      <c r="T111"/>
+      <c r="U111"/>
+      <c r="V111"/>
+      <c r="W111"/>
+      <c r="X111"/>
+      <c r="Y111"/>
+      <c r="Z111"/>
+      <c r="AA111"/>
+      <c r="AB111"/>
+      <c r="AC111"/>
+      <c r="AD111"/>
+      <c r="AE111"/>
+      <c r="AF111"/>
+      <c r="AG111"/>
+      <c r="AH111"/>
+      <c r="AI111"/>
+      <c r="AJ111"/>
+      <c r="AK111"/>
+      <c r="AL111"/>
+      <c r="AM111"/>
+      <c r="AN111"/>
+      <c r="AO111"/>
+      <c r="AP111"/>
+      <c r="AQ111"/>
+      <c r="AR111"/>
+      <c r="AS111"/>
+      <c r="AT111"/>
+      <c r="AU111"/>
+      <c r="AV111"/>
+      <c r="AW111"/>
+      <c r="AX111"/>
+      <c r="AY111"/>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>230</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>3408Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D112" t="s">
         <v>64</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
       <c r="F112" t="s">
         <v>118</v>
       </c>
       <c r="G112" t="s">
         <v>52</v>
       </c>
       <c r="H112" t="s">
         <v>96</v>
       </c>
-      <c r="I112" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I112"/>
+      <c r="J112"/>
+      <c r="K112"/>
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+      <c r="O112"/>
+      <c r="P112"/>
+      <c r="Q112"/>
+      <c r="R112"/>
+      <c r="S112"/>
+      <c r="T112"/>
+      <c r="U112"/>
+      <c r="V112"/>
+      <c r="W112"/>
+      <c r="X112"/>
+      <c r="Y112"/>
+      <c r="Z112"/>
+      <c r="AA112"/>
+      <c r="AB112"/>
+      <c r="AC112"/>
+      <c r="AD112"/>
+      <c r="AE112"/>
+      <c r="AF112"/>
+      <c r="AG112"/>
+      <c r="AH112"/>
+      <c r="AI112"/>
+      <c r="AJ112"/>
+      <c r="AK112"/>
+      <c r="AL112"/>
+      <c r="AM112"/>
+      <c r="AN112"/>
+      <c r="AO112"/>
+      <c r="AP112"/>
+      <c r="AQ112"/>
+      <c r="AR112"/>
+      <c r="AS112"/>
+      <c r="AT112"/>
+      <c r="AU112"/>
+      <c r="AV112"/>
+      <c r="AW112"/>
+      <c r="AX112"/>
+      <c r="AY112"/>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>231</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>3407Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 12 громадянці Чулюк-Заграй Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D113" t="s">
         <v>64</v>
       </c>
       <c r="E113" t="s">
         <v>81</v>
       </c>
       <c r="F113" t="s">
         <v>98</v>
       </c>
       <c r="G113" t="s">
         <v>52</v>
       </c>
       <c r="H113" t="s">
         <v>89</v>
       </c>
-      <c r="I113" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I113"/>
+      <c r="J113"/>
+      <c r="K113"/>
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+      <c r="O113"/>
+      <c r="P113"/>
+      <c r="Q113"/>
+      <c r="R113"/>
+      <c r="S113"/>
+      <c r="T113"/>
+      <c r="U113"/>
+      <c r="V113"/>
+      <c r="W113"/>
+      <c r="X113"/>
+      <c r="Y113"/>
+      <c r="Z113"/>
+      <c r="AA113"/>
+      <c r="AB113"/>
+      <c r="AC113"/>
+      <c r="AD113"/>
+      <c r="AE113"/>
+      <c r="AF113"/>
+      <c r="AG113"/>
+      <c r="AH113"/>
+      <c r="AI113"/>
+      <c r="AJ113"/>
+      <c r="AK113"/>
+      <c r="AL113"/>
+      <c r="AM113"/>
+      <c r="AN113"/>
+      <c r="AO113"/>
+      <c r="AP113"/>
+      <c r="AQ113"/>
+      <c r="AR113"/>
+      <c r="AS113"/>
+      <c r="AT113"/>
+      <c r="AU113"/>
+      <c r="AV113"/>
+      <c r="AW113"/>
+      <c r="AX113"/>
+      <c r="AY113"/>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>232</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>3406Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 27/3, громадянці Хирній Т.С. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D114" t="s">
         <v>64</v>
       </c>
       <c r="E114" t="s">
         <v>81</v>
       </c>
       <c r="F114" t="s">
         <v>169</v>
       </c>
       <c r="G114" t="s">
         <v>52</v>
       </c>
       <c r="H114" t="s">
         <v>75</v>
       </c>
-      <c r="I114" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I114"/>
+      <c r="J114"/>
+      <c r="K114"/>
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+      <c r="O114"/>
+      <c r="P114"/>
+      <c r="Q114"/>
+      <c r="R114"/>
+      <c r="S114"/>
+      <c r="T114"/>
+      <c r="U114"/>
+      <c r="V114"/>
+      <c r="W114"/>
+      <c r="X114"/>
+      <c r="Y114"/>
+      <c r="Z114"/>
+      <c r="AA114"/>
+      <c r="AB114"/>
+      <c r="AC114"/>
+      <c r="AD114"/>
+      <c r="AE114"/>
+      <c r="AF114"/>
+      <c r="AG114"/>
+      <c r="AH114"/>
+      <c r="AI114"/>
+      <c r="AJ114"/>
+      <c r="AK114"/>
+      <c r="AL114"/>
+      <c r="AM114"/>
+      <c r="AN114"/>
+      <c r="AO114"/>
+      <c r="AP114"/>
+      <c r="AQ114"/>
+      <c r="AR114"/>
+      <c r="AS114"/>
+      <c r="AT114"/>
+      <c r="AU114"/>
+      <c r="AV114"/>
+      <c r="AW114"/>
+      <c r="AX114"/>
+      <c r="AY114"/>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>3405Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D115" t="s">
         <v>49</v>
       </c>
       <c r="E115" t="s">
         <v>81</v>
       </c>
       <c r="F115" t="s">
         <v>103</v>
       </c>
       <c r="G115" t="s">
         <v>52</v>
       </c>
       <c r="H115" t="s">
         <v>89</v>
       </c>
-      <c r="I115" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I115"/>
+      <c r="J115"/>
+      <c r="K115"/>
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+      <c r="O115"/>
+      <c r="P115"/>
+      <c r="Q115"/>
+      <c r="R115"/>
+      <c r="S115"/>
+      <c r="T115"/>
+      <c r="U115"/>
+      <c r="V115"/>
+      <c r="W115"/>
+      <c r="X115"/>
+      <c r="Y115"/>
+      <c r="Z115"/>
+      <c r="AA115"/>
+      <c r="AB115"/>
+      <c r="AC115"/>
+      <c r="AD115"/>
+      <c r="AE115"/>
+      <c r="AF115"/>
+      <c r="AG115"/>
+      <c r="AH115"/>
+      <c r="AI115"/>
+      <c r="AJ115"/>
+      <c r="AK115"/>
+      <c r="AL115"/>
+      <c r="AM115"/>
+      <c r="AN115"/>
+      <c r="AO115"/>
+      <c r="AP115"/>
+      <c r="AQ115"/>
+      <c r="AR115"/>
+      <c r="AS115"/>
+      <c r="AT115"/>
+      <c r="AU115"/>
+      <c r="AV115"/>
+      <c r="AW115"/>
+      <c r="AX115"/>
+      <c r="AY115"/>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>234</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>3404Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D116" t="s">
         <v>64</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
         <v>118</v>
       </c>
       <c r="G116" t="s">
         <v>204</v>
       </c>
       <c r="H116" t="s">
         <v>235</v>
       </c>
-      <c r="I116" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I116"/>
+      <c r="J116"/>
+      <c r="K116"/>
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+      <c r="O116"/>
+      <c r="P116"/>
+      <c r="Q116"/>
+      <c r="R116"/>
+      <c r="S116"/>
+      <c r="T116"/>
+      <c r="U116"/>
+      <c r="V116"/>
+      <c r="W116"/>
+      <c r="X116"/>
+      <c r="Y116"/>
+      <c r="Z116"/>
+      <c r="AA116"/>
+      <c r="AB116"/>
+      <c r="AC116"/>
+      <c r="AD116"/>
+      <c r="AE116"/>
+      <c r="AF116"/>
+      <c r="AG116"/>
+      <c r="AH116"/>
+      <c r="AI116"/>
+      <c r="AJ116"/>
+      <c r="AK116"/>
+      <c r="AL116"/>
+      <c r="AM116"/>
+      <c r="AN116"/>
+      <c r="AO116"/>
+      <c r="AP116"/>
+      <c r="AQ116"/>
+      <c r="AR116"/>
+      <c r="AS116"/>
+      <c r="AT116"/>
+      <c r="AU116"/>
+      <c r="AV116"/>
+      <c r="AW116"/>
+      <c r="AX116"/>
+      <c r="AY116"/>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>236</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>3403Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D117" t="s">
         <v>64</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>118</v>
       </c>
       <c r="G117" t="s">
         <v>52</v>
       </c>
       <c r="H117" t="s">
         <v>237</v>
       </c>
-      <c r="I117" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I117"/>
+      <c r="J117"/>
+      <c r="K117"/>
+      <c r="L117"/>
+      <c r="M117"/>
+      <c r="N117"/>
+      <c r="O117"/>
+      <c r="P117"/>
+      <c r="Q117"/>
+      <c r="R117"/>
+      <c r="S117"/>
+      <c r="T117"/>
+      <c r="U117"/>
+      <c r="V117"/>
+      <c r="W117"/>
+      <c r="X117"/>
+      <c r="Y117"/>
+      <c r="Z117"/>
+      <c r="AA117"/>
+      <c r="AB117"/>
+      <c r="AC117"/>
+      <c r="AD117"/>
+      <c r="AE117"/>
+      <c r="AF117"/>
+      <c r="AG117"/>
+      <c r="AH117"/>
+      <c r="AI117"/>
+      <c r="AJ117"/>
+      <c r="AK117"/>
+      <c r="AL117"/>
+      <c r="AM117"/>
+      <c r="AN117"/>
+      <c r="AO117"/>
+      <c r="AP117"/>
+      <c r="AQ117"/>
+      <c r="AR117"/>
+      <c r="AS117"/>
+      <c r="AT117"/>
+      <c r="AU117"/>
+      <c r="AV117"/>
+      <c r="AW117"/>
+      <c r="AX117"/>
+      <c r="AY117"/>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>238</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>3402Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102, громадянці Бандуровій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D118" t="s">
         <v>64</v>
       </c>
       <c r="E118" t="s">
         <v>81</v>
       </c>
       <c r="F118" t="s">
         <v>239</v>
       </c>
       <c r="G118" t="s">
         <v>52</v>
       </c>
       <c r="H118" t="s">
         <v>62</v>
       </c>
-      <c r="I118" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I118"/>
+      <c r="J118"/>
+      <c r="K118"/>
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118"/>
+      <c r="O118"/>
+      <c r="P118"/>
+      <c r="Q118"/>
+      <c r="R118"/>
+      <c r="S118"/>
+      <c r="T118"/>
+      <c r="U118"/>
+      <c r="V118"/>
+      <c r="W118"/>
+      <c r="X118"/>
+      <c r="Y118"/>
+      <c r="Z118"/>
+      <c r="AA118"/>
+      <c r="AB118"/>
+      <c r="AC118"/>
+      <c r="AD118"/>
+      <c r="AE118"/>
+      <c r="AF118"/>
+      <c r="AG118"/>
+      <c r="AH118"/>
+      <c r="AI118"/>
+      <c r="AJ118"/>
+      <c r="AK118"/>
+      <c r="AL118"/>
+      <c r="AM118"/>
+      <c r="AN118"/>
+      <c r="AO118"/>
+      <c r="AP118"/>
+      <c r="AQ118"/>
+      <c r="AR118"/>
+      <c r="AS118"/>
+      <c r="AT118"/>
+      <c r="AU118"/>
+      <c r="AV118"/>
+      <c r="AW118"/>
+      <c r="AX118"/>
+      <c r="AY118"/>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>240</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>3401Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Буковському А. М. (вільна земельна ділянка)  </t>
         </is>
       </c>
       <c r="D119" t="s">
         <v>49</v>
       </c>
       <c r="E119" t="s">
         <v>81</v>
       </c>
       <c r="F119" t="s">
         <v>241</v>
       </c>
       <c r="G119" t="s">
         <v>52</v>
       </c>
       <c r="H119" t="s">
         <v>75</v>
       </c>
-      <c r="I119" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I119"/>
+      <c r="J119"/>
+      <c r="K119"/>
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119"/>
+      <c r="O119"/>
+      <c r="P119"/>
+      <c r="Q119"/>
+      <c r="R119"/>
+      <c r="S119"/>
+      <c r="T119"/>
+      <c r="U119"/>
+      <c r="V119"/>
+      <c r="W119"/>
+      <c r="X119"/>
+      <c r="Y119"/>
+      <c r="Z119"/>
+      <c r="AA119"/>
+      <c r="AB119"/>
+      <c r="AC119"/>
+      <c r="AD119"/>
+      <c r="AE119"/>
+      <c r="AF119"/>
+      <c r="AG119"/>
+      <c r="AH119"/>
+      <c r="AI119"/>
+      <c r="AJ119"/>
+      <c r="AK119"/>
+      <c r="AL119"/>
+      <c r="AM119"/>
+      <c r="AN119"/>
+      <c r="AO119"/>
+      <c r="AP119"/>
+      <c r="AQ119"/>
+      <c r="AR119"/>
+      <c r="AS119"/>
+      <c r="AT119"/>
+      <c r="AU119"/>
+      <c r="AV119"/>
+      <c r="AW119"/>
+      <c r="AX119"/>
+      <c r="AY119"/>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>242</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>3400Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Менделєєва громадянину Буковському А. М. (вільна земельна ділянка)  </t>
         </is>
       </c>
       <c r="D120" t="s">
         <v>64</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>243</v>
       </c>
       <c r="G120" t="s">
         <v>66</v>
       </c>
       <c r="H120" t="s">
         <v>235</v>
       </c>
-      <c r="I120" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I120"/>
+      <c r="J120"/>
+      <c r="K120"/>
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120"/>
+      <c r="O120"/>
+      <c r="P120"/>
+      <c r="Q120"/>
+      <c r="R120"/>
+      <c r="S120"/>
+      <c r="T120"/>
+      <c r="U120"/>
+      <c r="V120"/>
+      <c r="W120"/>
+      <c r="X120"/>
+      <c r="Y120"/>
+      <c r="Z120"/>
+      <c r="AA120"/>
+      <c r="AB120"/>
+      <c r="AC120"/>
+      <c r="AD120"/>
+      <c r="AE120"/>
+      <c r="AF120"/>
+      <c r="AG120"/>
+      <c r="AH120"/>
+      <c r="AI120"/>
+      <c r="AJ120"/>
+      <c r="AK120"/>
+      <c r="AL120"/>
+      <c r="AM120"/>
+      <c r="AN120"/>
+      <c r="AO120"/>
+      <c r="AP120"/>
+      <c r="AQ120"/>
+      <c r="AR120"/>
+      <c r="AS120"/>
+      <c r="AT120"/>
+      <c r="AU120"/>
+      <c r="AV120"/>
+      <c r="AW120"/>
+      <c r="AX120"/>
+      <c r="AY120"/>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>244</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>3399Про надання дозволу на розроблення документації із землеустрою громадянці Івашині В.О. по пров. Західному (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D121" t="s">
         <v>49</v>
       </c>
       <c r="E121" t="s">
         <v>81</v>
       </c>
       <c r="F121" t="s">
         <v>211</v>
       </c>
       <c r="G121" t="s">
         <v>52</v>
       </c>
       <c r="H121" t="s">
         <v>89</v>
       </c>
-      <c r="I121" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I121"/>
+      <c r="J121"/>
+      <c r="K121"/>
+      <c r="L121"/>
+      <c r="M121"/>
+      <c r="N121"/>
+      <c r="O121"/>
+      <c r="P121"/>
+      <c r="Q121"/>
+      <c r="R121"/>
+      <c r="S121"/>
+      <c r="T121"/>
+      <c r="U121"/>
+      <c r="V121"/>
+      <c r="W121"/>
+      <c r="X121"/>
+      <c r="Y121"/>
+      <c r="Z121"/>
+      <c r="AA121"/>
+      <c r="AB121"/>
+      <c r="AC121"/>
+      <c r="AD121"/>
+      <c r="AE121"/>
+      <c r="AF121"/>
+      <c r="AG121"/>
+      <c r="AH121"/>
+      <c r="AI121"/>
+      <c r="AJ121"/>
+      <c r="AK121"/>
+      <c r="AL121"/>
+      <c r="AM121"/>
+      <c r="AN121"/>
+      <c r="AO121"/>
+      <c r="AP121"/>
+      <c r="AQ121"/>
+      <c r="AR121"/>
+      <c r="AS121"/>
+      <c r="AT121"/>
+      <c r="AU121"/>
+      <c r="AV121"/>
+      <c r="AW121"/>
+      <c r="AX121"/>
+      <c r="AY121"/>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>245</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>3398Про надання дозволу на розроблення документації із землеустрою громадянці Івашині В.О. по пров. Західному (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D122" t="s">
         <v>64</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>100</v>
       </c>
       <c r="G122" t="s">
         <v>70</v>
       </c>
       <c r="H122" t="s">
         <v>195</v>
       </c>
-      <c r="I122" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I122"/>
+      <c r="J122"/>
+      <c r="K122"/>
+      <c r="L122"/>
+      <c r="M122"/>
+      <c r="N122"/>
+      <c r="O122"/>
+      <c r="P122"/>
+      <c r="Q122"/>
+      <c r="R122"/>
+      <c r="S122"/>
+      <c r="T122"/>
+      <c r="U122"/>
+      <c r="V122"/>
+      <c r="W122"/>
+      <c r="X122"/>
+      <c r="Y122"/>
+      <c r="Z122"/>
+      <c r="AA122"/>
+      <c r="AB122"/>
+      <c r="AC122"/>
+      <c r="AD122"/>
+      <c r="AE122"/>
+      <c r="AF122"/>
+      <c r="AG122"/>
+      <c r="AH122"/>
+      <c r="AI122"/>
+      <c r="AJ122"/>
+      <c r="AK122"/>
+      <c r="AL122"/>
+      <c r="AM122"/>
+      <c r="AN122"/>
+      <c r="AO122"/>
+      <c r="AP122"/>
+      <c r="AQ122"/>
+      <c r="AR122"/>
+      <c r="AS122"/>
+      <c r="AT122"/>
+      <c r="AU122"/>
+      <c r="AV122"/>
+      <c r="AW122"/>
+      <c r="AX122"/>
+      <c r="AY122"/>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>246</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>3397Про передачу земельної ділянки у власність по вул. Дахнівській, біля будівлі № 25 громадянці Козубенко М.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D123" t="s">
         <v>49</v>
       </c>
       <c r="E123" t="s">
         <v>81</v>
       </c>
       <c r="F123" t="s">
         <v>139</v>
       </c>
       <c r="G123" t="s">
         <v>52</v>
       </c>
       <c r="H123" t="s">
         <v>86</v>
       </c>
-      <c r="I123" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I123"/>
+      <c r="J123"/>
+      <c r="K123"/>
+      <c r="L123"/>
+      <c r="M123"/>
+      <c r="N123"/>
+      <c r="O123"/>
+      <c r="P123"/>
+      <c r="Q123"/>
+      <c r="R123"/>
+      <c r="S123"/>
+      <c r="T123"/>
+      <c r="U123"/>
+      <c r="V123"/>
+      <c r="W123"/>
+      <c r="X123"/>
+      <c r="Y123"/>
+      <c r="Z123"/>
+      <c r="AA123"/>
+      <c r="AB123"/>
+      <c r="AC123"/>
+      <c r="AD123"/>
+      <c r="AE123"/>
+      <c r="AF123"/>
+      <c r="AG123"/>
+      <c r="AH123"/>
+      <c r="AI123"/>
+      <c r="AJ123"/>
+      <c r="AK123"/>
+      <c r="AL123"/>
+      <c r="AM123"/>
+      <c r="AN123"/>
+      <c r="AO123"/>
+      <c r="AP123"/>
+      <c r="AQ123"/>
+      <c r="AR123"/>
+      <c r="AS123"/>
+      <c r="AT123"/>
+      <c r="AU123"/>
+      <c r="AV123"/>
+      <c r="AW123"/>
+      <c r="AX123"/>
+      <c r="AY123"/>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>247</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>3396Про передачу земельної ділянки у власність по вул. Дахнівській, біля будівлі № 25 громадянці Козубенко М.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D124" t="s">
         <v>64</v>
       </c>
       <c r="E124" t="s">
         <v>50</v>
       </c>
       <c r="F124" t="s">
         <v>118</v>
       </c>
       <c r="G124" t="s">
         <v>204</v>
       </c>
       <c r="H124" t="s">
         <v>142</v>
       </c>
-      <c r="I124" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I124"/>
+      <c r="J124"/>
+      <c r="K124"/>
+      <c r="L124"/>
+      <c r="M124"/>
+      <c r="N124"/>
+      <c r="O124"/>
+      <c r="P124"/>
+      <c r="Q124"/>
+      <c r="R124"/>
+      <c r="S124"/>
+      <c r="T124"/>
+      <c r="U124"/>
+      <c r="V124"/>
+      <c r="W124"/>
+      <c r="X124"/>
+      <c r="Y124"/>
+      <c r="Z124"/>
+      <c r="AA124"/>
+      <c r="AB124"/>
+      <c r="AC124"/>
+      <c r="AD124"/>
+      <c r="AE124"/>
+      <c r="AF124"/>
+      <c r="AG124"/>
+      <c r="AH124"/>
+      <c r="AI124"/>
+      <c r="AJ124"/>
+      <c r="AK124"/>
+      <c r="AL124"/>
+      <c r="AM124"/>
+      <c r="AN124"/>
+      <c r="AO124"/>
+      <c r="AP124"/>
+      <c r="AQ124"/>
+      <c r="AR124"/>
+      <c r="AS124"/>
+      <c r="AT124"/>
+      <c r="AU124"/>
+      <c r="AV124"/>
+      <c r="AW124"/>
+      <c r="AX124"/>
+      <c r="AY124"/>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>248</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>3395Про передачу земельної ділянки у власність по вул. Архітектора Городецького, 13 громадянці Журбі І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D125" t="s">
         <v>49</v>
       </c>
       <c r="E125" t="s">
         <v>81</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
       <c r="G125" t="s">
         <v>52</v>
       </c>
       <c r="H125" t="s">
         <v>62</v>
       </c>
-      <c r="I125" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I125"/>
+      <c r="J125"/>
+      <c r="K125"/>
+      <c r="L125"/>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125"/>
+      <c r="P125"/>
+      <c r="Q125"/>
+      <c r="R125"/>
+      <c r="S125"/>
+      <c r="T125"/>
+      <c r="U125"/>
+      <c r="V125"/>
+      <c r="W125"/>
+      <c r="X125"/>
+      <c r="Y125"/>
+      <c r="Z125"/>
+      <c r="AA125"/>
+      <c r="AB125"/>
+      <c r="AC125"/>
+      <c r="AD125"/>
+      <c r="AE125"/>
+      <c r="AF125"/>
+      <c r="AG125"/>
+      <c r="AH125"/>
+      <c r="AI125"/>
+      <c r="AJ125"/>
+      <c r="AK125"/>
+      <c r="AL125"/>
+      <c r="AM125"/>
+      <c r="AN125"/>
+      <c r="AO125"/>
+      <c r="AP125"/>
+      <c r="AQ125"/>
+      <c r="AR125"/>
+      <c r="AS125"/>
+      <c r="AT125"/>
+      <c r="AU125"/>
+      <c r="AV125"/>
+      <c r="AW125"/>
+      <c r="AX125"/>
+      <c r="AY125"/>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>249</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>3394Про передачу земельної ділянки у власність по вул. Архітектора Городецького, 13 громадянці Журбі І.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D126" t="s">
         <v>64</v>
       </c>
       <c r="E126" t="s">
         <v>50</v>
       </c>
       <c r="F126" t="s">
         <v>108</v>
       </c>
       <c r="G126" t="s">
         <v>204</v>
       </c>
       <c r="H126" t="s">
         <v>235</v>
       </c>
-      <c r="I126" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I126"/>
+      <c r="J126"/>
+      <c r="K126"/>
+      <c r="L126"/>
+      <c r="M126"/>
+      <c r="N126"/>
+      <c r="O126"/>
+      <c r="P126"/>
+      <c r="Q126"/>
+      <c r="R126"/>
+      <c r="S126"/>
+      <c r="T126"/>
+      <c r="U126"/>
+      <c r="V126"/>
+      <c r="W126"/>
+      <c r="X126"/>
+      <c r="Y126"/>
+      <c r="Z126"/>
+      <c r="AA126"/>
+      <c r="AB126"/>
+      <c r="AC126"/>
+      <c r="AD126"/>
+      <c r="AE126"/>
+      <c r="AF126"/>
+      <c r="AG126"/>
+      <c r="AH126"/>
+      <c r="AI126"/>
+      <c r="AJ126"/>
+      <c r="AK126"/>
+      <c r="AL126"/>
+      <c r="AM126"/>
+      <c r="AN126"/>
+      <c r="AO126"/>
+      <c r="AP126"/>
+      <c r="AQ126"/>
+      <c r="AR126"/>
+      <c r="AS126"/>
+      <c r="AT126"/>
+      <c r="AU126"/>
+      <c r="AV126"/>
+      <c r="AW126"/>
+      <c r="AX126"/>
+      <c r="AY126"/>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>250</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>3393Про передачу земельної ділянки у власність по вул. Композитора Миколи Лисенка, 49, громадянці Шпарі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D127" t="s">
         <v>49</v>
       </c>
       <c r="E127" t="s">
         <v>81</v>
       </c>
       <c r="F127" t="s">
         <v>98</v>
       </c>
       <c r="G127" t="s">
         <v>52</v>
       </c>
       <c r="H127" t="s">
         <v>62</v>
       </c>
-      <c r="I127" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I127"/>
+      <c r="J127"/>
+      <c r="K127"/>
+      <c r="L127"/>
+      <c r="M127"/>
+      <c r="N127"/>
+      <c r="O127"/>
+      <c r="P127"/>
+      <c r="Q127"/>
+      <c r="R127"/>
+      <c r="S127"/>
+      <c r="T127"/>
+      <c r="U127"/>
+      <c r="V127"/>
+      <c r="W127"/>
+      <c r="X127"/>
+      <c r="Y127"/>
+      <c r="Z127"/>
+      <c r="AA127"/>
+      <c r="AB127"/>
+      <c r="AC127"/>
+      <c r="AD127"/>
+      <c r="AE127"/>
+      <c r="AF127"/>
+      <c r="AG127"/>
+      <c r="AH127"/>
+      <c r="AI127"/>
+      <c r="AJ127"/>
+      <c r="AK127"/>
+      <c r="AL127"/>
+      <c r="AM127"/>
+      <c r="AN127"/>
+      <c r="AO127"/>
+      <c r="AP127"/>
+      <c r="AQ127"/>
+      <c r="AR127"/>
+      <c r="AS127"/>
+      <c r="AT127"/>
+      <c r="AU127"/>
+      <c r="AV127"/>
+      <c r="AW127"/>
+      <c r="AX127"/>
+      <c r="AY127"/>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>251</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>3392Про передачу земельної ділянки у власність по вул. Композитора Миколи Лисенка, 49, громадянці Шпарі В.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D128" t="s">
         <v>64</v>
       </c>
       <c r="E128" t="s">
         <v>50</v>
       </c>
       <c r="F128" t="s">
         <v>118</v>
       </c>
       <c r="G128" t="s">
         <v>52</v>
       </c>
       <c r="H128" t="s">
         <v>176</v>
       </c>
-      <c r="I128" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I128"/>
+      <c r="J128"/>
+      <c r="K128"/>
+      <c r="L128"/>
+      <c r="M128"/>
+      <c r="N128"/>
+      <c r="O128"/>
+      <c r="P128"/>
+      <c r="Q128"/>
+      <c r="R128"/>
+      <c r="S128"/>
+      <c r="T128"/>
+      <c r="U128"/>
+      <c r="V128"/>
+      <c r="W128"/>
+      <c r="X128"/>
+      <c r="Y128"/>
+      <c r="Z128"/>
+      <c r="AA128"/>
+      <c r="AB128"/>
+      <c r="AC128"/>
+      <c r="AD128"/>
+      <c r="AE128"/>
+      <c r="AF128"/>
+      <c r="AG128"/>
+      <c r="AH128"/>
+      <c r="AI128"/>
+      <c r="AJ128"/>
+      <c r="AK128"/>
+      <c r="AL128"/>
+      <c r="AM128"/>
+      <c r="AN128"/>
+      <c r="AO128"/>
+      <c r="AP128"/>
+      <c r="AQ128"/>
+      <c r="AR128"/>
+      <c r="AS128"/>
+      <c r="AT128"/>
+      <c r="AU128"/>
+      <c r="AV128"/>
+      <c r="AW128"/>
+      <c r="AX128"/>
+      <c r="AY128"/>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>252</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>3391Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Грибної та вул. Онопрієнка громадянці Джулай Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D129" t="s">
         <v>49</v>
       </c>
       <c r="E129" t="s">
         <v>81</v>
       </c>
       <c r="F129" t="s">
         <v>253</v>
       </c>
       <c r="G129" t="s">
         <v>52</v>
       </c>
       <c r="H129" t="s">
         <v>89</v>
       </c>
-      <c r="I129" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I129"/>
+      <c r="J129"/>
+      <c r="K129"/>
+      <c r="L129"/>
+      <c r="M129"/>
+      <c r="N129"/>
+      <c r="O129"/>
+      <c r="P129"/>
+      <c r="Q129"/>
+      <c r="R129"/>
+      <c r="S129"/>
+      <c r="T129"/>
+      <c r="U129"/>
+      <c r="V129"/>
+      <c r="W129"/>
+      <c r="X129"/>
+      <c r="Y129"/>
+      <c r="Z129"/>
+      <c r="AA129"/>
+      <c r="AB129"/>
+      <c r="AC129"/>
+      <c r="AD129"/>
+      <c r="AE129"/>
+      <c r="AF129"/>
+      <c r="AG129"/>
+      <c r="AH129"/>
+      <c r="AI129"/>
+      <c r="AJ129"/>
+      <c r="AK129"/>
+      <c r="AL129"/>
+      <c r="AM129"/>
+      <c r="AN129"/>
+      <c r="AO129"/>
+      <c r="AP129"/>
+      <c r="AQ129"/>
+      <c r="AR129"/>
+      <c r="AS129"/>
+      <c r="AT129"/>
+      <c r="AU129"/>
+      <c r="AV129"/>
+      <c r="AW129"/>
+      <c r="AX129"/>
+      <c r="AY129"/>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>254</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>3390Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Грибної та вул. Онопрієнка громадянці Джулай Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D130" t="s">
         <v>64</v>
       </c>
       <c r="E130" t="s">
         <v>50</v>
       </c>
       <c r="F130" t="s">
         <v>118</v>
       </c>
       <c r="G130" t="s">
         <v>204</v>
       </c>
       <c r="H130" t="s">
         <v>176</v>
       </c>
-      <c r="I130" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I130"/>
+      <c r="J130"/>
+      <c r="K130"/>
+      <c r="L130"/>
+      <c r="M130"/>
+      <c r="N130"/>
+      <c r="O130"/>
+      <c r="P130"/>
+      <c r="Q130"/>
+      <c r="R130"/>
+      <c r="S130"/>
+      <c r="T130"/>
+      <c r="U130"/>
+      <c r="V130"/>
+      <c r="W130"/>
+      <c r="X130"/>
+      <c r="Y130"/>
+      <c r="Z130"/>
+      <c r="AA130"/>
+      <c r="AB130"/>
+      <c r="AC130"/>
+      <c r="AD130"/>
+      <c r="AE130"/>
+      <c r="AF130"/>
+      <c r="AG130"/>
+      <c r="AH130"/>
+      <c r="AI130"/>
+      <c r="AJ130"/>
+      <c r="AK130"/>
+      <c r="AL130"/>
+      <c r="AM130"/>
+      <c r="AN130"/>
+      <c r="AO130"/>
+      <c r="AP130"/>
+      <c r="AQ130"/>
+      <c r="AR130"/>
+      <c r="AS130"/>
+      <c r="AT130"/>
+      <c r="AU130"/>
+      <c r="AV130"/>
+      <c r="AW130"/>
+      <c r="AX130"/>
+      <c r="AY130"/>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>255</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>3389Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 14/4, громадянці Сафоновій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D131" t="s">
         <v>49</v>
       </c>
       <c r="E131" t="s">
         <v>81</v>
       </c>
       <c r="F131" t="s">
         <v>156</v>
       </c>
       <c r="G131" t="s">
         <v>52</v>
       </c>
       <c r="H131" t="s">
         <v>89</v>
       </c>
-      <c r="I131" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I131"/>
+      <c r="J131"/>
+      <c r="K131"/>
+      <c r="L131"/>
+      <c r="M131"/>
+      <c r="N131"/>
+      <c r="O131"/>
+      <c r="P131"/>
+      <c r="Q131"/>
+      <c r="R131"/>
+      <c r="S131"/>
+      <c r="T131"/>
+      <c r="U131"/>
+      <c r="V131"/>
+      <c r="W131"/>
+      <c r="X131"/>
+      <c r="Y131"/>
+      <c r="Z131"/>
+      <c r="AA131"/>
+      <c r="AB131"/>
+      <c r="AC131"/>
+      <c r="AD131"/>
+      <c r="AE131"/>
+      <c r="AF131"/>
+      <c r="AG131"/>
+      <c r="AH131"/>
+      <c r="AI131"/>
+      <c r="AJ131"/>
+      <c r="AK131"/>
+      <c r="AL131"/>
+      <c r="AM131"/>
+      <c r="AN131"/>
+      <c r="AO131"/>
+      <c r="AP131"/>
+      <c r="AQ131"/>
+      <c r="AR131"/>
+      <c r="AS131"/>
+      <c r="AT131"/>
+      <c r="AU131"/>
+      <c r="AV131"/>
+      <c r="AW131"/>
+      <c r="AX131"/>
+      <c r="AY131"/>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>256</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>3388Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. В’ячеслава Чорновола, 97, громадянину Зубачу М.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D132" t="s">
         <v>64</v>
       </c>
       <c r="E132" t="s">
         <v>50</v>
       </c>
       <c r="F132" t="s">
         <v>172</v>
       </c>
       <c r="G132" t="s">
         <v>52</v>
       </c>
       <c r="H132" t="s">
         <v>89</v>
       </c>
-      <c r="I132" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I132"/>
+      <c r="J132"/>
+      <c r="K132"/>
+      <c r="L132"/>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132"/>
+      <c r="P132"/>
+      <c r="Q132"/>
+      <c r="R132"/>
+      <c r="S132"/>
+      <c r="T132"/>
+      <c r="U132"/>
+      <c r="V132"/>
+      <c r="W132"/>
+      <c r="X132"/>
+      <c r="Y132"/>
+      <c r="Z132"/>
+      <c r="AA132"/>
+      <c r="AB132"/>
+      <c r="AC132"/>
+      <c r="AD132"/>
+      <c r="AE132"/>
+      <c r="AF132"/>
+      <c r="AG132"/>
+      <c r="AH132"/>
+      <c r="AI132"/>
+      <c r="AJ132"/>
+      <c r="AK132"/>
+      <c r="AL132"/>
+      <c r="AM132"/>
+      <c r="AN132"/>
+      <c r="AO132"/>
+      <c r="AP132"/>
+      <c r="AQ132"/>
+      <c r="AR132"/>
+      <c r="AS132"/>
+      <c r="AT132"/>
+      <c r="AU132"/>
+      <c r="AV132"/>
+      <c r="AW132"/>
+      <c r="AX132"/>
+      <c r="AY132"/>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>257</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>3387Про поновлення договору оренди землі громадянину Артеменку С. О. по вул. Грузиненка, 9 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D133" t="s">
         <v>64</v>
       </c>
       <c r="E133" t="s">
         <v>81</v>
       </c>
       <c r="F133" t="s">
         <v>94</v>
       </c>
       <c r="G133" t="s">
         <v>52</v>
       </c>
       <c r="H133" t="s">
         <v>89</v>
       </c>
-      <c r="I133" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I133"/>
+      <c r="J133"/>
+      <c r="K133"/>
+      <c r="L133"/>
+      <c r="M133"/>
+      <c r="N133"/>
+      <c r="O133"/>
+      <c r="P133"/>
+      <c r="Q133"/>
+      <c r="R133"/>
+      <c r="S133"/>
+      <c r="T133"/>
+      <c r="U133"/>
+      <c r="V133"/>
+      <c r="W133"/>
+      <c r="X133"/>
+      <c r="Y133"/>
+      <c r="Z133"/>
+      <c r="AA133"/>
+      <c r="AB133"/>
+      <c r="AC133"/>
+      <c r="AD133"/>
+      <c r="AE133"/>
+      <c r="AF133"/>
+      <c r="AG133"/>
+      <c r="AH133"/>
+      <c r="AI133"/>
+      <c r="AJ133"/>
+      <c r="AK133"/>
+      <c r="AL133"/>
+      <c r="AM133"/>
+      <c r="AN133"/>
+      <c r="AO133"/>
+      <c r="AP133"/>
+      <c r="AQ133"/>
+      <c r="AR133"/>
+      <c r="AS133"/>
+      <c r="AT133"/>
+      <c r="AU133"/>
+      <c r="AV133"/>
+      <c r="AW133"/>
+      <c r="AX133"/>
+      <c r="AY133"/>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>258</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>3386Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, 10/2 громадянці Онопрієнко О.І. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D134" t="s">
         <v>64</v>
       </c>
       <c r="E134" t="s">
         <v>50</v>
       </c>
       <c r="F134" t="s">
         <v>108</v>
       </c>
       <c r="G134" t="s">
         <v>52</v>
       </c>
       <c r="H134" t="s">
         <v>259</v>
       </c>
-      <c r="I134" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I134"/>
+      <c r="J134"/>
+      <c r="K134"/>
+      <c r="L134"/>
+      <c r="M134"/>
+      <c r="N134"/>
+      <c r="O134"/>
+      <c r="P134"/>
+      <c r="Q134"/>
+      <c r="R134"/>
+      <c r="S134"/>
+      <c r="T134"/>
+      <c r="U134"/>
+      <c r="V134"/>
+      <c r="W134"/>
+      <c r="X134"/>
+      <c r="Y134"/>
+      <c r="Z134"/>
+      <c r="AA134"/>
+      <c r="AB134"/>
+      <c r="AC134"/>
+      <c r="AD134"/>
+      <c r="AE134"/>
+      <c r="AF134"/>
+      <c r="AG134"/>
+      <c r="AH134"/>
+      <c r="AI134"/>
+      <c r="AJ134"/>
+      <c r="AK134"/>
+      <c r="AL134"/>
+      <c r="AM134"/>
+      <c r="AN134"/>
+      <c r="AO134"/>
+      <c r="AP134"/>
+      <c r="AQ134"/>
+      <c r="AR134"/>
+      <c r="AS134"/>
+      <c r="AT134"/>
+      <c r="AU134"/>
+      <c r="AV134"/>
+      <c r="AW134"/>
+      <c r="AX134"/>
+      <c r="AY134"/>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>260</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>3385Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D135" t="s">
         <v>49</v>
       </c>
       <c r="E135" t="s">
         <v>81</v>
       </c>
       <c r="F135" t="s">
         <v>202</v>
       </c>
       <c r="G135" t="s">
         <v>52</v>
       </c>
       <c r="H135" t="s">
         <v>89</v>
       </c>
-      <c r="I135" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I135"/>
+      <c r="J135"/>
+      <c r="K135"/>
+      <c r="L135"/>
+      <c r="M135"/>
+      <c r="N135"/>
+      <c r="O135"/>
+      <c r="P135"/>
+      <c r="Q135"/>
+      <c r="R135"/>
+      <c r="S135"/>
+      <c r="T135"/>
+      <c r="U135"/>
+      <c r="V135"/>
+      <c r="W135"/>
+      <c r="X135"/>
+      <c r="Y135"/>
+      <c r="Z135"/>
+      <c r="AA135"/>
+      <c r="AB135"/>
+      <c r="AC135"/>
+      <c r="AD135"/>
+      <c r="AE135"/>
+      <c r="AF135"/>
+      <c r="AG135"/>
+      <c r="AH135"/>
+      <c r="AI135"/>
+      <c r="AJ135"/>
+      <c r="AK135"/>
+      <c r="AL135"/>
+      <c r="AM135"/>
+      <c r="AN135"/>
+      <c r="AO135"/>
+      <c r="AP135"/>
+      <c r="AQ135"/>
+      <c r="AR135"/>
+      <c r="AS135"/>
+      <c r="AT135"/>
+      <c r="AU135"/>
+      <c r="AV135"/>
+      <c r="AW135"/>
+      <c r="AX135"/>
+      <c r="AY135"/>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>261</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>3384Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Архітектора Городецького, 13 громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D136" t="s">
         <v>64</v>
       </c>
       <c r="E136" t="s">
         <v>50</v>
       </c>
       <c r="F136" t="s">
         <v>100</v>
       </c>
       <c r="G136" t="s">
         <v>70</v>
       </c>
       <c r="H136" t="s">
         <v>137</v>
       </c>
-      <c r="I136" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I136"/>
+      <c r="J136"/>
+      <c r="K136"/>
+      <c r="L136"/>
+      <c r="M136"/>
+      <c r="N136"/>
+      <c r="O136"/>
+      <c r="P136"/>
+      <c r="Q136"/>
+      <c r="R136"/>
+      <c r="S136"/>
+      <c r="T136"/>
+      <c r="U136"/>
+      <c r="V136"/>
+      <c r="W136"/>
+      <c r="X136"/>
+      <c r="Y136"/>
+      <c r="Z136"/>
+      <c r="AA136"/>
+      <c r="AB136"/>
+      <c r="AC136"/>
+      <c r="AD136"/>
+      <c r="AE136"/>
+      <c r="AF136"/>
+      <c r="AG136"/>
+      <c r="AH136"/>
+      <c r="AI136"/>
+      <c r="AJ136"/>
+      <c r="AK136"/>
+      <c r="AL136"/>
+      <c r="AM136"/>
+      <c r="AN136"/>
+      <c r="AO136"/>
+      <c r="AP136"/>
+      <c r="AQ136"/>
+      <c r="AR136"/>
+      <c r="AS136"/>
+      <c r="AT136"/>
+      <c r="AU136"/>
+      <c r="AV136"/>
+      <c r="AW136"/>
+      <c r="AX136"/>
+      <c r="AY136"/>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>262</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>3383Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D137" t="s">
         <v>49</v>
       </c>
       <c r="E137" t="s">
         <v>81</v>
       </c>
       <c r="F137" t="s">
         <v>211</v>
       </c>
       <c r="G137" t="s">
         <v>52</v>
       </c>
       <c r="H137" t="s">
         <v>62</v>
       </c>
-      <c r="I137" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I137"/>
+      <c r="J137"/>
+      <c r="K137"/>
+      <c r="L137"/>
+      <c r="M137"/>
+      <c r="N137"/>
+      <c r="O137"/>
+      <c r="P137"/>
+      <c r="Q137"/>
+      <c r="R137"/>
+      <c r="S137"/>
+      <c r="T137"/>
+      <c r="U137"/>
+      <c r="V137"/>
+      <c r="W137"/>
+      <c r="X137"/>
+      <c r="Y137"/>
+      <c r="Z137"/>
+      <c r="AA137"/>
+      <c r="AB137"/>
+      <c r="AC137"/>
+      <c r="AD137"/>
+      <c r="AE137"/>
+      <c r="AF137"/>
+      <c r="AG137"/>
+      <c r="AH137"/>
+      <c r="AI137"/>
+      <c r="AJ137"/>
+      <c r="AK137"/>
+      <c r="AL137"/>
+      <c r="AM137"/>
+      <c r="AN137"/>
+      <c r="AO137"/>
+      <c r="AP137"/>
+      <c r="AQ137"/>
+      <c r="AR137"/>
+      <c r="AS137"/>
+      <c r="AT137"/>
+      <c r="AU137"/>
+      <c r="AV137"/>
+      <c r="AW137"/>
+      <c r="AX137"/>
+      <c r="AY137"/>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>263</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>3382Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського громадянину Падалці Я.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D138" t="s">
         <v>64</v>
       </c>
       <c r="E138" t="s">
         <v>50</v>
       </c>
       <c r="F138" t="s">
         <v>65</v>
       </c>
       <c r="G138" t="s">
         <v>204</v>
       </c>
       <c r="H138" t="s">
         <v>158</v>
       </c>
-      <c r="I138" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I138"/>
+      <c r="J138"/>
+      <c r="K138"/>
+      <c r="L138"/>
+      <c r="M138"/>
+      <c r="N138"/>
+      <c r="O138"/>
+      <c r="P138"/>
+      <c r="Q138"/>
+      <c r="R138"/>
+      <c r="S138"/>
+      <c r="T138"/>
+      <c r="U138"/>
+      <c r="V138"/>
+      <c r="W138"/>
+      <c r="X138"/>
+      <c r="Y138"/>
+      <c r="Z138"/>
+      <c r="AA138"/>
+      <c r="AB138"/>
+      <c r="AC138"/>
+      <c r="AD138"/>
+      <c r="AE138"/>
+      <c r="AF138"/>
+      <c r="AG138"/>
+      <c r="AH138"/>
+      <c r="AI138"/>
+      <c r="AJ138"/>
+      <c r="AK138"/>
+      <c r="AL138"/>
+      <c r="AM138"/>
+      <c r="AN138"/>
+      <c r="AO138"/>
+      <c r="AP138"/>
+      <c r="AQ138"/>
+      <c r="AR138"/>
+      <c r="AS138"/>
+      <c r="AT138"/>
+      <c r="AU138"/>
+      <c r="AV138"/>
+      <c r="AW138"/>
+      <c r="AX138"/>
+      <c r="AY138"/>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>264</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>3381Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 32 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D139" t="s">
         <v>49</v>
       </c>
       <c r="E139" t="s">
         <v>81</v>
       </c>
       <c r="F139" t="s">
         <v>211</v>
       </c>
       <c r="G139" t="s">
         <v>52</v>
       </c>
       <c r="H139" t="s">
         <v>62</v>
       </c>
-      <c r="I139" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I139"/>
+      <c r="J139"/>
+      <c r="K139"/>
+      <c r="L139"/>
+      <c r="M139"/>
+      <c r="N139"/>
+      <c r="O139"/>
+      <c r="P139"/>
+      <c r="Q139"/>
+      <c r="R139"/>
+      <c r="S139"/>
+      <c r="T139"/>
+      <c r="U139"/>
+      <c r="V139"/>
+      <c r="W139"/>
+      <c r="X139"/>
+      <c r="Y139"/>
+      <c r="Z139"/>
+      <c r="AA139"/>
+      <c r="AB139"/>
+      <c r="AC139"/>
+      <c r="AD139"/>
+      <c r="AE139"/>
+      <c r="AF139"/>
+      <c r="AG139"/>
+      <c r="AH139"/>
+      <c r="AI139"/>
+      <c r="AJ139"/>
+      <c r="AK139"/>
+      <c r="AL139"/>
+      <c r="AM139"/>
+      <c r="AN139"/>
+      <c r="AO139"/>
+      <c r="AP139"/>
+      <c r="AQ139"/>
+      <c r="AR139"/>
+      <c r="AS139"/>
+      <c r="AT139"/>
+      <c r="AU139"/>
+      <c r="AV139"/>
+      <c r="AW139"/>
+      <c r="AX139"/>
+      <c r="AY139"/>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>265</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>3380Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 32 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D140" t="s">
         <v>64</v>
       </c>
       <c r="E140" t="s">
         <v>50</v>
       </c>
       <c r="F140" t="s">
         <v>118</v>
       </c>
       <c r="G140" t="s">
         <v>66</v>
       </c>
       <c r="H140" t="s">
         <v>195</v>
       </c>
-      <c r="I140" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I140"/>
+      <c r="J140"/>
+      <c r="K140"/>
+      <c r="L140"/>
+      <c r="M140"/>
+      <c r="N140"/>
+      <c r="O140"/>
+      <c r="P140"/>
+      <c r="Q140"/>
+      <c r="R140"/>
+      <c r="S140"/>
+      <c r="T140"/>
+      <c r="U140"/>
+      <c r="V140"/>
+      <c r="W140"/>
+      <c r="X140"/>
+      <c r="Y140"/>
+      <c r="Z140"/>
+      <c r="AA140"/>
+      <c r="AB140"/>
+      <c r="AC140"/>
+      <c r="AD140"/>
+      <c r="AE140"/>
+      <c r="AF140"/>
+      <c r="AG140"/>
+      <c r="AH140"/>
+      <c r="AI140"/>
+      <c r="AJ140"/>
+      <c r="AK140"/>
+      <c r="AL140"/>
+      <c r="AM140"/>
+      <c r="AN140"/>
+      <c r="AO140"/>
+      <c r="AP140"/>
+      <c r="AQ140"/>
+      <c r="AR140"/>
+      <c r="AS140"/>
+      <c r="AT140"/>
+      <c r="AU140"/>
+      <c r="AV140"/>
+      <c r="AW140"/>
+      <c r="AX140"/>
+      <c r="AY140"/>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>266</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>3379Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 26 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D141" t="s">
         <v>49</v>
       </c>
       <c r="E141" t="s">
         <v>81</v>
       </c>
       <c r="F141" t="s">
         <v>166</v>
       </c>
       <c r="G141" t="s">
         <v>52</v>
       </c>
       <c r="H141" t="s">
         <v>75</v>
       </c>
-      <c r="I141" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I141"/>
+      <c r="J141"/>
+      <c r="K141"/>
+      <c r="L141"/>
+      <c r="M141"/>
+      <c r="N141"/>
+      <c r="O141"/>
+      <c r="P141"/>
+      <c r="Q141"/>
+      <c r="R141"/>
+      <c r="S141"/>
+      <c r="T141"/>
+      <c r="U141"/>
+      <c r="V141"/>
+      <c r="W141"/>
+      <c r="X141"/>
+      <c r="Y141"/>
+      <c r="Z141"/>
+      <c r="AA141"/>
+      <c r="AB141"/>
+      <c r="AC141"/>
+      <c r="AD141"/>
+      <c r="AE141"/>
+      <c r="AF141"/>
+      <c r="AG141"/>
+      <c r="AH141"/>
+      <c r="AI141"/>
+      <c r="AJ141"/>
+      <c r="AK141"/>
+      <c r="AL141"/>
+      <c r="AM141"/>
+      <c r="AN141"/>
+      <c r="AO141"/>
+      <c r="AP141"/>
+      <c r="AQ141"/>
+      <c r="AR141"/>
+      <c r="AS141"/>
+      <c r="AT141"/>
+      <c r="AU141"/>
+      <c r="AV141"/>
+      <c r="AW141"/>
+      <c r="AX141"/>
+      <c r="AY141"/>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>267</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>3378Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 26 громадянці Дубовик Л.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D142" t="s">
         <v>64</v>
       </c>
       <c r="E142" t="s">
         <v>50</v>
       </c>
       <c r="F142" t="s">
         <v>118</v>
       </c>
       <c r="G142" t="s">
         <v>66</v>
       </c>
       <c r="H142" t="s">
         <v>268</v>
       </c>
-      <c r="I142" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I142"/>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142"/>
+      <c r="M142"/>
+      <c r="N142"/>
+      <c r="O142"/>
+      <c r="P142"/>
+      <c r="Q142"/>
+      <c r="R142"/>
+      <c r="S142"/>
+      <c r="T142"/>
+      <c r="U142"/>
+      <c r="V142"/>
+      <c r="W142"/>
+      <c r="X142"/>
+      <c r="Y142"/>
+      <c r="Z142"/>
+      <c r="AA142"/>
+      <c r="AB142"/>
+      <c r="AC142"/>
+      <c r="AD142"/>
+      <c r="AE142"/>
+      <c r="AF142"/>
+      <c r="AG142"/>
+      <c r="AH142"/>
+      <c r="AI142"/>
+      <c r="AJ142"/>
+      <c r="AK142"/>
+      <c r="AL142"/>
+      <c r="AM142"/>
+      <c r="AN142"/>
+      <c r="AO142"/>
+      <c r="AP142"/>
+      <c r="AQ142"/>
+      <c r="AR142"/>
+      <c r="AS142"/>
+      <c r="AT142"/>
+      <c r="AU142"/>
+      <c r="AV142"/>
+      <c r="AW142"/>
+      <c r="AX142"/>
+      <c r="AY142"/>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>269</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>3377Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Західному, 12, громадянину Каткову А.М. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D143" t="s">
         <v>64</v>
       </c>
       <c r="E143" t="s">
         <v>81</v>
       </c>
       <c r="F143" t="s">
         <v>166</v>
       </c>
       <c r="G143" t="s">
         <v>52</v>
       </c>
       <c r="H143" t="s">
         <v>89</v>
       </c>
-      <c r="I143" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I143"/>
+      <c r="J143"/>
+      <c r="K143"/>
+      <c r="L143"/>
+      <c r="M143"/>
+      <c r="N143"/>
+      <c r="O143"/>
+      <c r="P143"/>
+      <c r="Q143"/>
+      <c r="R143"/>
+      <c r="S143"/>
+      <c r="T143"/>
+      <c r="U143"/>
+      <c r="V143"/>
+      <c r="W143"/>
+      <c r="X143"/>
+      <c r="Y143"/>
+      <c r="Z143"/>
+      <c r="AA143"/>
+      <c r="AB143"/>
+      <c r="AC143"/>
+      <c r="AD143"/>
+      <c r="AE143"/>
+      <c r="AF143"/>
+      <c r="AG143"/>
+      <c r="AH143"/>
+      <c r="AI143"/>
+      <c r="AJ143"/>
+      <c r="AK143"/>
+      <c r="AL143"/>
+      <c r="AM143"/>
+      <c r="AN143"/>
+      <c r="AO143"/>
+      <c r="AP143"/>
+      <c r="AQ143"/>
+      <c r="AR143"/>
+      <c r="AS143"/>
+      <c r="AT143"/>
+      <c r="AU143"/>
+      <c r="AV143"/>
+      <c r="AW143"/>
+      <c r="AX143"/>
+      <c r="AY143"/>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>270</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>3375Про передачу земельної ділянки у власність по вул. Ціолковського, 27/5 громадянці Круковській А.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D144" t="s">
         <v>49</v>
       </c>
       <c r="E144" t="s">
         <v>81</v>
       </c>
       <c r="F144" t="s">
         <v>139</v>
       </c>
       <c r="G144" t="s">
         <v>52</v>
       </c>
       <c r="H144" t="s">
         <v>53</v>
       </c>
-      <c r="I144" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I144"/>
+      <c r="J144"/>
+      <c r="K144"/>
+      <c r="L144"/>
+      <c r="M144"/>
+      <c r="N144"/>
+      <c r="O144"/>
+      <c r="P144"/>
+      <c r="Q144"/>
+      <c r="R144"/>
+      <c r="S144"/>
+      <c r="T144"/>
+      <c r="U144"/>
+      <c r="V144"/>
+      <c r="W144"/>
+      <c r="X144"/>
+      <c r="Y144"/>
+      <c r="Z144"/>
+      <c r="AA144"/>
+      <c r="AB144"/>
+      <c r="AC144"/>
+      <c r="AD144"/>
+      <c r="AE144"/>
+      <c r="AF144"/>
+      <c r="AG144"/>
+      <c r="AH144"/>
+      <c r="AI144"/>
+      <c r="AJ144"/>
+      <c r="AK144"/>
+      <c r="AL144"/>
+      <c r="AM144"/>
+      <c r="AN144"/>
+      <c r="AO144"/>
+      <c r="AP144"/>
+      <c r="AQ144"/>
+      <c r="AR144"/>
+      <c r="AS144"/>
+      <c r="AT144"/>
+      <c r="AU144"/>
+      <c r="AV144"/>
+      <c r="AW144"/>
+      <c r="AX144"/>
+      <c r="AY144"/>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>271</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>3374Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D145" t="s">
         <v>64</v>
       </c>
       <c r="E145" t="s">
         <v>81</v>
       </c>
       <c r="F145" t="s">
         <v>135</v>
       </c>
       <c r="G145" t="s">
         <v>204</v>
       </c>
       <c r="H145" t="s">
         <v>92</v>
       </c>
-      <c r="I145" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I145"/>
+      <c r="J145"/>
+      <c r="K145"/>
+      <c r="L145"/>
+      <c r="M145"/>
+      <c r="N145"/>
+      <c r="O145"/>
+      <c r="P145"/>
+      <c r="Q145"/>
+      <c r="R145"/>
+      <c r="S145"/>
+      <c r="T145"/>
+      <c r="U145"/>
+      <c r="V145"/>
+      <c r="W145"/>
+      <c r="X145"/>
+      <c r="Y145"/>
+      <c r="Z145"/>
+      <c r="AA145"/>
+      <c r="AB145"/>
+      <c r="AC145"/>
+      <c r="AD145"/>
+      <c r="AE145"/>
+      <c r="AF145"/>
+      <c r="AG145"/>
+      <c r="AH145"/>
+      <c r="AI145"/>
+      <c r="AJ145"/>
+      <c r="AK145"/>
+      <c r="AL145"/>
+      <c r="AM145"/>
+      <c r="AN145"/>
+      <c r="AO145"/>
+      <c r="AP145"/>
+      <c r="AQ145"/>
+      <c r="AR145"/>
+      <c r="AS145"/>
+      <c r="AT145"/>
+      <c r="AU145"/>
+      <c r="AV145"/>
+      <c r="AW145"/>
+      <c r="AX145"/>
+      <c r="AY145"/>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>272</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>3372Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D146" t="s">
         <v>64</v>
       </c>
       <c r="E146" t="s">
         <v>50</v>
       </c>
       <c r="F146" t="s">
         <v>74</v>
       </c>
       <c r="G146" t="s">
         <v>204</v>
       </c>
       <c r="H146" t="s">
         <v>79</v>
       </c>
-      <c r="I146" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I146"/>
+      <c r="J146"/>
+      <c r="K146"/>
+      <c r="L146"/>
+      <c r="M146"/>
+      <c r="N146"/>
+      <c r="O146"/>
+      <c r="P146"/>
+      <c r="Q146"/>
+      <c r="R146"/>
+      <c r="S146"/>
+      <c r="T146"/>
+      <c r="U146"/>
+      <c r="V146"/>
+      <c r="W146"/>
+      <c r="X146"/>
+      <c r="Y146"/>
+      <c r="Z146"/>
+      <c r="AA146"/>
+      <c r="AB146"/>
+      <c r="AC146"/>
+      <c r="AD146"/>
+      <c r="AE146"/>
+      <c r="AF146"/>
+      <c r="AG146"/>
+      <c r="AH146"/>
+      <c r="AI146"/>
+      <c r="AJ146"/>
+      <c r="AK146"/>
+      <c r="AL146"/>
+      <c r="AM146"/>
+      <c r="AN146"/>
+      <c r="AO146"/>
+      <c r="AP146"/>
+      <c r="AQ146"/>
+      <c r="AR146"/>
+      <c r="AS146"/>
+      <c r="AT146"/>
+      <c r="AU146"/>
+      <c r="AV146"/>
+      <c r="AW146"/>
+      <c r="AX146"/>
+      <c r="AY146"/>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>273</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>3371Про затвердження містобудівної документації «Внесення змін до генерального плану міста Черкаси (Актуалізація)»</t>
         </is>
       </c>
       <c r="D147" t="s">
         <v>64</v>
       </c>
       <c r="E147" t="s">
         <v>50</v>
       </c>
       <c r="F147" t="s">
         <v>51</v>
       </c>
       <c r="G147" t="s">
         <v>70</v>
       </c>
       <c r="H147" t="s">
         <v>237</v>
       </c>
-      <c r="I147" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I147"/>
+      <c r="J147"/>
+      <c r="K147"/>
+      <c r="L147"/>
+      <c r="M147"/>
+      <c r="N147"/>
+      <c r="O147"/>
+      <c r="P147"/>
+      <c r="Q147"/>
+      <c r="R147"/>
+      <c r="S147"/>
+      <c r="T147"/>
+      <c r="U147"/>
+      <c r="V147"/>
+      <c r="W147"/>
+      <c r="X147"/>
+      <c r="Y147"/>
+      <c r="Z147"/>
+      <c r="AA147"/>
+      <c r="AB147"/>
+      <c r="AC147"/>
+      <c r="AD147"/>
+      <c r="AE147"/>
+      <c r="AF147"/>
+      <c r="AG147"/>
+      <c r="AH147"/>
+      <c r="AI147"/>
+      <c r="AJ147"/>
+      <c r="AK147"/>
+      <c r="AL147"/>
+      <c r="AM147"/>
+      <c r="AN147"/>
+      <c r="AO147"/>
+      <c r="AP147"/>
+      <c r="AQ147"/>
+      <c r="AR147"/>
+      <c r="AS147"/>
+      <c r="AT147"/>
+      <c r="AU147"/>
+      <c r="AV147"/>
+      <c r="AW147"/>
+      <c r="AX147"/>
+      <c r="AY147"/>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>274</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>3365Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D148" t="s">
         <v>64</v>
       </c>
       <c r="E148" t="s">
         <v>81</v>
       </c>
       <c r="F148" t="s">
         <v>275</v>
       </c>
       <c r="G148" t="s">
         <v>52</v>
       </c>
       <c r="H148" t="s">
         <v>89</v>
       </c>
-      <c r="I148" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I148"/>
+      <c r="J148"/>
+      <c r="K148"/>
+      <c r="L148"/>
+      <c r="M148"/>
+      <c r="N148"/>
+      <c r="O148"/>
+      <c r="P148"/>
+      <c r="Q148"/>
+      <c r="R148"/>
+      <c r="S148"/>
+      <c r="T148"/>
+      <c r="U148"/>
+      <c r="V148"/>
+      <c r="W148"/>
+      <c r="X148"/>
+      <c r="Y148"/>
+      <c r="Z148"/>
+      <c r="AA148"/>
+      <c r="AB148"/>
+      <c r="AC148"/>
+      <c r="AD148"/>
+      <c r="AE148"/>
+      <c r="AF148"/>
+      <c r="AG148"/>
+      <c r="AH148"/>
+      <c r="AI148"/>
+      <c r="AJ148"/>
+      <c r="AK148"/>
+      <c r="AL148"/>
+      <c r="AM148"/>
+      <c r="AN148"/>
+      <c r="AO148"/>
+      <c r="AP148"/>
+      <c r="AQ148"/>
+      <c r="AR148"/>
+      <c r="AS148"/>
+      <c r="AT148"/>
+      <c r="AU148"/>
+      <c r="AV148"/>
+      <c r="AW148"/>
+      <c r="AX148"/>
+      <c r="AY148"/>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>276</v>
       </c>
       <c r="C149" t="s" s="4">
         <v>277</v>
       </c>
       <c r="D149" t="s">
         <v>64</v>
       </c>
       <c r="E149" t="s">
         <v>50</v>
       </c>
       <c r="F149" t="s">
         <v>278</v>
       </c>
       <c r="G149" t="s">
         <v>52</v>
       </c>
       <c r="H149" t="s">
         <v>60</v>
       </c>
-      <c r="I149" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I149"/>
+      <c r="J149"/>
+      <c r="K149"/>
+      <c r="L149"/>
+      <c r="M149"/>
+      <c r="N149"/>
+      <c r="O149"/>
+      <c r="P149"/>
+      <c r="Q149"/>
+      <c r="R149"/>
+      <c r="S149"/>
+      <c r="T149"/>
+      <c r="U149"/>
+      <c r="V149"/>
+      <c r="W149"/>
+      <c r="X149"/>
+      <c r="Y149"/>
+      <c r="Z149"/>
+      <c r="AA149"/>
+      <c r="AB149"/>
+      <c r="AC149"/>
+      <c r="AD149"/>
+      <c r="AE149"/>
+      <c r="AF149"/>
+      <c r="AG149"/>
+      <c r="AH149"/>
+      <c r="AI149"/>
+      <c r="AJ149"/>
+      <c r="AK149"/>
+      <c r="AL149"/>
+      <c r="AM149"/>
+      <c r="AN149"/>
+      <c r="AO149"/>
+      <c r="AP149"/>
+      <c r="AQ149"/>
+      <c r="AR149"/>
+      <c r="AS149"/>
+      <c r="AT149"/>
+      <c r="AU149"/>
+      <c r="AV149"/>
+      <c r="AW149"/>
+      <c r="AX149"/>
+      <c r="AY149"/>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>279</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>3330Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Титова, 31  громадянці Сидоренко Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D150" t="s">
         <v>64</v>
       </c>
       <c r="E150" t="s">
         <v>50</v>
       </c>
       <c r="F150" t="s">
         <v>280</v>
       </c>
       <c r="G150" t="s">
         <v>52</v>
       </c>
       <c r="H150" t="s">
         <v>62</v>
       </c>
-      <c r="I150" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150"/>
+      <c r="L150"/>
+      <c r="M150"/>
+      <c r="N150"/>
+      <c r="O150"/>
+      <c r="P150"/>
+      <c r="Q150"/>
+      <c r="R150"/>
+      <c r="S150"/>
+      <c r="T150"/>
+      <c r="U150"/>
+      <c r="V150"/>
+      <c r="W150"/>
+      <c r="X150"/>
+      <c r="Y150"/>
+      <c r="Z150"/>
+      <c r="AA150"/>
+      <c r="AB150"/>
+      <c r="AC150"/>
+      <c r="AD150"/>
+      <c r="AE150"/>
+      <c r="AF150"/>
+      <c r="AG150"/>
+      <c r="AH150"/>
+      <c r="AI150"/>
+      <c r="AJ150"/>
+      <c r="AK150"/>
+      <c r="AL150"/>
+      <c r="AM150"/>
+      <c r="AN150"/>
+      <c r="AO150"/>
+      <c r="AP150"/>
+      <c r="AQ150"/>
+      <c r="AR150"/>
+      <c r="AS150"/>
+      <c r="AT150"/>
+      <c r="AU150"/>
+      <c r="AV150"/>
+      <c r="AW150"/>
+      <c r="AX150"/>
+      <c r="AY150"/>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>281</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>3329Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D151" t="s">
         <v>64</v>
       </c>
       <c r="E151" t="s">
         <v>50</v>
       </c>
       <c r="F151" t="s">
         <v>160</v>
       </c>
       <c r="G151" t="s">
         <v>66</v>
       </c>
       <c r="H151" t="s">
         <v>89</v>
       </c>
-      <c r="I151" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I151"/>
+      <c r="J151"/>
+      <c r="K151"/>
+      <c r="L151"/>
+      <c r="M151"/>
+      <c r="N151"/>
+      <c r="O151"/>
+      <c r="P151"/>
+      <c r="Q151"/>
+      <c r="R151"/>
+      <c r="S151"/>
+      <c r="T151"/>
+      <c r="U151"/>
+      <c r="V151"/>
+      <c r="W151"/>
+      <c r="X151"/>
+      <c r="Y151"/>
+      <c r="Z151"/>
+      <c r="AA151"/>
+      <c r="AB151"/>
+      <c r="AC151"/>
+      <c r="AD151"/>
+      <c r="AE151"/>
+      <c r="AF151"/>
+      <c r="AG151"/>
+      <c r="AH151"/>
+      <c r="AI151"/>
+      <c r="AJ151"/>
+      <c r="AK151"/>
+      <c r="AL151"/>
+      <c r="AM151"/>
+      <c r="AN151"/>
+      <c r="AO151"/>
+      <c r="AP151"/>
+      <c r="AQ151"/>
+      <c r="AR151"/>
+      <c r="AS151"/>
+      <c r="AT151"/>
+      <c r="AU151"/>
+      <c r="AV151"/>
+      <c r="AW151"/>
+      <c r="AX151"/>
+      <c r="AY151"/>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>282</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>3327Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D152" t="s">
         <v>49</v>
       </c>
       <c r="E152" t="s">
         <v>81</v>
       </c>
       <c r="F152" t="s">
         <v>82</v>
       </c>
       <c r="G152" t="s">
         <v>52</v>
       </c>
       <c r="H152" t="s">
         <v>89</v>
       </c>
-      <c r="I152" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I152"/>
+      <c r="J152"/>
+      <c r="K152"/>
+      <c r="L152"/>
+      <c r="M152"/>
+      <c r="N152"/>
+      <c r="O152"/>
+      <c r="P152"/>
+      <c r="Q152"/>
+      <c r="R152"/>
+      <c r="S152"/>
+      <c r="T152"/>
+      <c r="U152"/>
+      <c r="V152"/>
+      <c r="W152"/>
+      <c r="X152"/>
+      <c r="Y152"/>
+      <c r="Z152"/>
+      <c r="AA152"/>
+      <c r="AB152"/>
+      <c r="AC152"/>
+      <c r="AD152"/>
+      <c r="AE152"/>
+      <c r="AF152"/>
+      <c r="AG152"/>
+      <c r="AH152"/>
+      <c r="AI152"/>
+      <c r="AJ152"/>
+      <c r="AK152"/>
+      <c r="AL152"/>
+      <c r="AM152"/>
+      <c r="AN152"/>
+      <c r="AO152"/>
+      <c r="AP152"/>
+      <c r="AQ152"/>
+      <c r="AR152"/>
+      <c r="AS152"/>
+      <c r="AT152"/>
+      <c r="AU152"/>
+      <c r="AV152"/>
+      <c r="AW152"/>
+      <c r="AX152"/>
+      <c r="AY152"/>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>283</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>3324Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D153" t="s">
         <v>49</v>
       </c>
       <c r="E153" t="s">
         <v>50</v>
       </c>
       <c r="F153" t="s">
         <v>74</v>
       </c>
       <c r="G153" t="s">
         <v>66</v>
       </c>
       <c r="H153" t="s">
         <v>62</v>
       </c>
-      <c r="I153" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I153"/>
+      <c r="J153"/>
+      <c r="K153"/>
+      <c r="L153"/>
+      <c r="M153"/>
+      <c r="N153"/>
+      <c r="O153"/>
+      <c r="P153"/>
+      <c r="Q153"/>
+      <c r="R153"/>
+      <c r="S153"/>
+      <c r="T153"/>
+      <c r="U153"/>
+      <c r="V153"/>
+      <c r="W153"/>
+      <c r="X153"/>
+      <c r="Y153"/>
+      <c r="Z153"/>
+      <c r="AA153"/>
+      <c r="AB153"/>
+      <c r="AC153"/>
+      <c r="AD153"/>
+      <c r="AE153"/>
+      <c r="AF153"/>
+      <c r="AG153"/>
+      <c r="AH153"/>
+      <c r="AI153"/>
+      <c r="AJ153"/>
+      <c r="AK153"/>
+      <c r="AL153"/>
+      <c r="AM153"/>
+      <c r="AN153"/>
+      <c r="AO153"/>
+      <c r="AP153"/>
+      <c r="AQ153"/>
+      <c r="AR153"/>
+      <c r="AS153"/>
+      <c r="AT153"/>
+      <c r="AU153"/>
+      <c r="AV153"/>
+      <c r="AW153"/>
+      <c r="AX153"/>
+      <c r="AY153"/>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>284</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>3323Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Бігучої та вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D154" t="s">
         <v>64</v>
       </c>
       <c r="E154" t="s">
         <v>50</v>
       </c>
       <c r="F154" t="s">
         <v>278</v>
       </c>
       <c r="G154" t="s">
         <v>52</v>
       </c>
       <c r="H154" t="s">
         <v>62</v>
       </c>
-      <c r="I154" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I154"/>
+      <c r="J154"/>
+      <c r="K154"/>
+      <c r="L154"/>
+      <c r="M154"/>
+      <c r="N154"/>
+      <c r="O154"/>
+      <c r="P154"/>
+      <c r="Q154"/>
+      <c r="R154"/>
+      <c r="S154"/>
+      <c r="T154"/>
+      <c r="U154"/>
+      <c r="V154"/>
+      <c r="W154"/>
+      <c r="X154"/>
+      <c r="Y154"/>
+      <c r="Z154"/>
+      <c r="AA154"/>
+      <c r="AB154"/>
+      <c r="AC154"/>
+      <c r="AD154"/>
+      <c r="AE154"/>
+      <c r="AF154"/>
+      <c r="AG154"/>
+      <c r="AH154"/>
+      <c r="AI154"/>
+      <c r="AJ154"/>
+      <c r="AK154"/>
+      <c r="AL154"/>
+      <c r="AM154"/>
+      <c r="AN154"/>
+      <c r="AO154"/>
+      <c r="AP154"/>
+      <c r="AQ154"/>
+      <c r="AR154"/>
+      <c r="AS154"/>
+      <c r="AT154"/>
+      <c r="AU154"/>
+      <c r="AV154"/>
+      <c r="AW154"/>
+      <c r="AX154"/>
+      <c r="AY154"/>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>285</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
           <t>3321Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянці Роздобудько Л.І. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D155" t="s">
         <v>64</v>
       </c>
       <c r="E155" t="s">
         <v>50</v>
       </c>
       <c r="F155" t="s">
         <v>118</v>
       </c>
       <c r="G155" t="s">
         <v>52</v>
       </c>
       <c r="H155" t="s">
         <v>71</v>
       </c>
-      <c r="I155" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I155"/>
+      <c r="J155"/>
+      <c r="K155"/>
+      <c r="L155"/>
+      <c r="M155"/>
+      <c r="N155"/>
+      <c r="O155"/>
+      <c r="P155"/>
+      <c r="Q155"/>
+      <c r="R155"/>
+      <c r="S155"/>
+      <c r="T155"/>
+      <c r="U155"/>
+      <c r="V155"/>
+      <c r="W155"/>
+      <c r="X155"/>
+      <c r="Y155"/>
+      <c r="Z155"/>
+      <c r="AA155"/>
+      <c r="AB155"/>
+      <c r="AC155"/>
+      <c r="AD155"/>
+      <c r="AE155"/>
+      <c r="AF155"/>
+      <c r="AG155"/>
+      <c r="AH155"/>
+      <c r="AI155"/>
+      <c r="AJ155"/>
+      <c r="AK155"/>
+      <c r="AL155"/>
+      <c r="AM155"/>
+      <c r="AN155"/>
+      <c r="AO155"/>
+      <c r="AP155"/>
+      <c r="AQ155"/>
+      <c r="AR155"/>
+      <c r="AS155"/>
+      <c r="AT155"/>
+      <c r="AU155"/>
+      <c r="AV155"/>
+      <c r="AW155"/>
+      <c r="AX155"/>
+      <c r="AY155"/>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>286</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>3320Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Пахарів Хутір та пров. Західного громадянці Михайлевській В.Д. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D156" t="s">
         <v>49</v>
       </c>
       <c r="E156" t="s">
         <v>81</v>
       </c>
       <c r="F156" t="s">
         <v>82</v>
       </c>
       <c r="G156" t="s">
         <v>52</v>
       </c>
       <c r="H156" t="s">
         <v>89</v>
       </c>
-      <c r="I156" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I156"/>
+      <c r="J156"/>
+      <c r="K156"/>
+      <c r="L156"/>
+      <c r="M156"/>
+      <c r="N156"/>
+      <c r="O156"/>
+      <c r="P156"/>
+      <c r="Q156"/>
+      <c r="R156"/>
+      <c r="S156"/>
+      <c r="T156"/>
+      <c r="U156"/>
+      <c r="V156"/>
+      <c r="W156"/>
+      <c r="X156"/>
+      <c r="Y156"/>
+      <c r="Z156"/>
+      <c r="AA156"/>
+      <c r="AB156"/>
+      <c r="AC156"/>
+      <c r="AD156"/>
+      <c r="AE156"/>
+      <c r="AF156"/>
+      <c r="AG156"/>
+      <c r="AH156"/>
+      <c r="AI156"/>
+      <c r="AJ156"/>
+      <c r="AK156"/>
+      <c r="AL156"/>
+      <c r="AM156"/>
+      <c r="AN156"/>
+      <c r="AO156"/>
+      <c r="AP156"/>
+      <c r="AQ156"/>
+      <c r="AR156"/>
+      <c r="AS156"/>
+      <c r="AT156"/>
+      <c r="AU156"/>
+      <c r="AV156"/>
+      <c r="AW156"/>
+      <c r="AX156"/>
+      <c r="AY156"/>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>287</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>3319Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Кобзарській громадянці Торубарі А.А. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D157" t="s">
         <v>49</v>
       </c>
       <c r="E157" t="s">
         <v>81</v>
       </c>
       <c r="F157" t="s">
         <v>241</v>
       </c>
       <c r="G157" t="s">
         <v>52</v>
       </c>
       <c r="H157" t="s">
         <v>86</v>
       </c>
-      <c r="I157" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I157"/>
+      <c r="J157"/>
+      <c r="K157"/>
+      <c r="L157"/>
+      <c r="M157"/>
+      <c r="N157"/>
+      <c r="O157"/>
+      <c r="P157"/>
+      <c r="Q157"/>
+      <c r="R157"/>
+      <c r="S157"/>
+      <c r="T157"/>
+      <c r="U157"/>
+      <c r="V157"/>
+      <c r="W157"/>
+      <c r="X157"/>
+      <c r="Y157"/>
+      <c r="Z157"/>
+      <c r="AA157"/>
+      <c r="AB157"/>
+      <c r="AC157"/>
+      <c r="AD157"/>
+      <c r="AE157"/>
+      <c r="AF157"/>
+      <c r="AG157"/>
+      <c r="AH157"/>
+      <c r="AI157"/>
+      <c r="AJ157"/>
+      <c r="AK157"/>
+      <c r="AL157"/>
+      <c r="AM157"/>
+      <c r="AN157"/>
+      <c r="AO157"/>
+      <c r="AP157"/>
+      <c r="AQ157"/>
+      <c r="AR157"/>
+      <c r="AS157"/>
+      <c r="AT157"/>
+      <c r="AU157"/>
+      <c r="AV157"/>
+      <c r="AW157"/>
+      <c r="AX157"/>
+      <c r="AY157"/>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>288</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>3318Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D158" t="s">
         <v>49</v>
       </c>
       <c r="E158" t="s">
         <v>50</v>
       </c>
       <c r="F158" t="s">
         <v>160</v>
       </c>
       <c r="G158" t="s">
         <v>52</v>
       </c>
       <c r="H158" t="s">
         <v>75</v>
       </c>
-      <c r="I158" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I158"/>
+      <c r="J158"/>
+      <c r="K158"/>
+      <c r="L158"/>
+      <c r="M158"/>
+      <c r="N158"/>
+      <c r="O158"/>
+      <c r="P158"/>
+      <c r="Q158"/>
+      <c r="R158"/>
+      <c r="S158"/>
+      <c r="T158"/>
+      <c r="U158"/>
+      <c r="V158"/>
+      <c r="W158"/>
+      <c r="X158"/>
+      <c r="Y158"/>
+      <c r="Z158"/>
+      <c r="AA158"/>
+      <c r="AB158"/>
+      <c r="AC158"/>
+      <c r="AD158"/>
+      <c r="AE158"/>
+      <c r="AF158"/>
+      <c r="AG158"/>
+      <c r="AH158"/>
+      <c r="AI158"/>
+      <c r="AJ158"/>
+      <c r="AK158"/>
+      <c r="AL158"/>
+      <c r="AM158"/>
+      <c r="AN158"/>
+      <c r="AO158"/>
+      <c r="AP158"/>
+      <c r="AQ158"/>
+      <c r="AR158"/>
+      <c r="AS158"/>
+      <c r="AT158"/>
+      <c r="AU158"/>
+      <c r="AV158"/>
+      <c r="AW158"/>
+      <c r="AX158"/>
+      <c r="AY158"/>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>289</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>3252Про надання ОСББ «БЛАГОВІСНА 193» земельної ділянки у власність та в оренду по вул. Благовісній, 193  </t>
         </is>
       </c>
       <c r="D159" t="s">
         <v>64</v>
       </c>
       <c r="E159" t="s">
         <v>50</v>
       </c>
       <c r="F159" t="s">
         <v>65</v>
       </c>
       <c r="G159" t="s">
         <v>290</v>
       </c>
       <c r="H159" t="s">
         <v>101</v>
       </c>
-      <c r="I159" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I159"/>
+      <c r="J159"/>
+      <c r="K159"/>
+      <c r="L159"/>
+      <c r="M159"/>
+      <c r="N159"/>
+      <c r="O159"/>
+      <c r="P159"/>
+      <c r="Q159"/>
+      <c r="R159"/>
+      <c r="S159"/>
+      <c r="T159"/>
+      <c r="U159"/>
+      <c r="V159"/>
+      <c r="W159"/>
+      <c r="X159"/>
+      <c r="Y159"/>
+      <c r="Z159"/>
+      <c r="AA159"/>
+      <c r="AB159"/>
+      <c r="AC159"/>
+      <c r="AD159"/>
+      <c r="AE159"/>
+      <c r="AF159"/>
+      <c r="AG159"/>
+      <c r="AH159"/>
+      <c r="AI159"/>
+      <c r="AJ159"/>
+      <c r="AK159"/>
+      <c r="AL159"/>
+      <c r="AM159"/>
+      <c r="AN159"/>
+      <c r="AO159"/>
+      <c r="AP159"/>
+      <c r="AQ159"/>
+      <c r="AR159"/>
+      <c r="AS159"/>
+      <c r="AT159"/>
+      <c r="AU159"/>
+      <c r="AV159"/>
+      <c r="AW159"/>
+      <c r="AX159"/>
+      <c r="AY159"/>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>291</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>3251Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D160" t="s">
         <v>64</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>280</v>
       </c>
       <c r="G160" t="s">
         <v>66</v>
       </c>
       <c r="H160" t="s">
         <v>60</v>
       </c>
-      <c r="I160" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I160"/>
+      <c r="J160"/>
+      <c r="K160"/>
+      <c r="L160"/>
+      <c r="M160"/>
+      <c r="N160"/>
+      <c r="O160"/>
+      <c r="P160"/>
+      <c r="Q160"/>
+      <c r="R160"/>
+      <c r="S160"/>
+      <c r="T160"/>
+      <c r="U160"/>
+      <c r="V160"/>
+      <c r="W160"/>
+      <c r="X160"/>
+      <c r="Y160"/>
+      <c r="Z160"/>
+      <c r="AA160"/>
+      <c r="AB160"/>
+      <c r="AC160"/>
+      <c r="AD160"/>
+      <c r="AE160"/>
+      <c r="AF160"/>
+      <c r="AG160"/>
+      <c r="AH160"/>
+      <c r="AI160"/>
+      <c r="AJ160"/>
+      <c r="AK160"/>
+      <c r="AL160"/>
+      <c r="AM160"/>
+      <c r="AN160"/>
+      <c r="AO160"/>
+      <c r="AP160"/>
+      <c r="AQ160"/>
+      <c r="AR160"/>
+      <c r="AS160"/>
+      <c r="AT160"/>
+      <c r="AU160"/>
+      <c r="AV160"/>
+      <c r="AW160"/>
+      <c r="AX160"/>
+      <c r="AY160"/>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>292</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>3250Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D161" t="s">
         <v>64</v>
       </c>
       <c r="E161" t="s">
         <v>50</v>
       </c>
       <c r="F161" t="s">
         <v>293</v>
       </c>
       <c r="G161" t="s">
         <v>52</v>
       </c>
       <c r="H161" t="s">
         <v>89</v>
       </c>
-      <c r="I161" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I161"/>
+      <c r="J161"/>
+      <c r="K161"/>
+      <c r="L161"/>
+      <c r="M161"/>
+      <c r="N161"/>
+      <c r="O161"/>
+      <c r="P161"/>
+      <c r="Q161"/>
+      <c r="R161"/>
+      <c r="S161"/>
+      <c r="T161"/>
+      <c r="U161"/>
+      <c r="V161"/>
+      <c r="W161"/>
+      <c r="X161"/>
+      <c r="Y161"/>
+      <c r="Z161"/>
+      <c r="AA161"/>
+      <c r="AB161"/>
+      <c r="AC161"/>
+      <c r="AD161"/>
+      <c r="AE161"/>
+      <c r="AF161"/>
+      <c r="AG161"/>
+      <c r="AH161"/>
+      <c r="AI161"/>
+      <c r="AJ161"/>
+      <c r="AK161"/>
+      <c r="AL161"/>
+      <c r="AM161"/>
+      <c r="AN161"/>
+      <c r="AO161"/>
+      <c r="AP161"/>
+      <c r="AQ161"/>
+      <c r="AR161"/>
+      <c r="AS161"/>
+      <c r="AT161"/>
+      <c r="AU161"/>
+      <c r="AV161"/>
+      <c r="AW161"/>
+      <c r="AX161"/>
+      <c r="AY161"/>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>294</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>3248Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D162" t="s">
         <v>49</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>295</v>
       </c>
       <c r="G162" t="s">
         <v>66</v>
       </c>
       <c r="H162" t="s">
         <v>109</v>
       </c>
-      <c r="I162" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I162"/>
+      <c r="J162"/>
+      <c r="K162"/>
+      <c r="L162"/>
+      <c r="M162"/>
+      <c r="N162"/>
+      <c r="O162"/>
+      <c r="P162"/>
+      <c r="Q162"/>
+      <c r="R162"/>
+      <c r="S162"/>
+      <c r="T162"/>
+      <c r="U162"/>
+      <c r="V162"/>
+      <c r="W162"/>
+      <c r="X162"/>
+      <c r="Y162"/>
+      <c r="Z162"/>
+      <c r="AA162"/>
+      <c r="AB162"/>
+      <c r="AC162"/>
+      <c r="AD162"/>
+      <c r="AE162"/>
+      <c r="AF162"/>
+      <c r="AG162"/>
+      <c r="AH162"/>
+      <c r="AI162"/>
+      <c r="AJ162"/>
+      <c r="AK162"/>
+      <c r="AL162"/>
+      <c r="AM162"/>
+      <c r="AN162"/>
+      <c r="AO162"/>
+      <c r="AP162"/>
+      <c r="AQ162"/>
+      <c r="AR162"/>
+      <c r="AS162"/>
+      <c r="AT162"/>
+      <c r="AU162"/>
+      <c r="AV162"/>
+      <c r="AW162"/>
+      <c r="AX162"/>
+      <c r="AY162"/>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>296</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
           <t>3247Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D163" t="s">
         <v>64</v>
       </c>
       <c r="E163" t="s">
         <v>50</v>
       </c>
       <c r="F163" t="s">
         <v>74</v>
       </c>
       <c r="G163" t="s">
         <v>290</v>
       </c>
       <c r="H163" t="s">
         <v>62</v>
       </c>
-      <c r="I163" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I163"/>
+      <c r="J163"/>
+      <c r="K163"/>
+      <c r="L163"/>
+      <c r="M163"/>
+      <c r="N163"/>
+      <c r="O163"/>
+      <c r="P163"/>
+      <c r="Q163"/>
+      <c r="R163"/>
+      <c r="S163"/>
+      <c r="T163"/>
+      <c r="U163"/>
+      <c r="V163"/>
+      <c r="W163"/>
+      <c r="X163"/>
+      <c r="Y163"/>
+      <c r="Z163"/>
+      <c r="AA163"/>
+      <c r="AB163"/>
+      <c r="AC163"/>
+      <c r="AD163"/>
+      <c r="AE163"/>
+      <c r="AF163"/>
+      <c r="AG163"/>
+      <c r="AH163"/>
+      <c r="AI163"/>
+      <c r="AJ163"/>
+      <c r="AK163"/>
+      <c r="AL163"/>
+      <c r="AM163"/>
+      <c r="AN163"/>
+      <c r="AO163"/>
+      <c r="AP163"/>
+      <c r="AQ163"/>
+      <c r="AR163"/>
+      <c r="AS163"/>
+      <c r="AT163"/>
+      <c r="AU163"/>
+      <c r="AV163"/>
+      <c r="AW163"/>
+      <c r="AX163"/>
+      <c r="AY163"/>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>297</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
           <t>3246Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D164" t="s">
         <v>64</v>
       </c>
       <c r="E164" t="s">
         <v>50</v>
       </c>
       <c r="F164" t="s">
         <v>100</v>
       </c>
       <c r="G164" t="s">
         <v>52</v>
       </c>
       <c r="H164" t="s">
         <v>62</v>
       </c>
-      <c r="I164" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I164"/>
+      <c r="J164"/>
+      <c r="K164"/>
+      <c r="L164"/>
+      <c r="M164"/>
+      <c r="N164"/>
+      <c r="O164"/>
+      <c r="P164"/>
+      <c r="Q164"/>
+      <c r="R164"/>
+      <c r="S164"/>
+      <c r="T164"/>
+      <c r="U164"/>
+      <c r="V164"/>
+      <c r="W164"/>
+      <c r="X164"/>
+      <c r="Y164"/>
+      <c r="Z164"/>
+      <c r="AA164"/>
+      <c r="AB164"/>
+      <c r="AC164"/>
+      <c r="AD164"/>
+      <c r="AE164"/>
+      <c r="AF164"/>
+      <c r="AG164"/>
+      <c r="AH164"/>
+      <c r="AI164"/>
+      <c r="AJ164"/>
+      <c r="AK164"/>
+      <c r="AL164"/>
+      <c r="AM164"/>
+      <c r="AN164"/>
+      <c r="AO164"/>
+      <c r="AP164"/>
+      <c r="AQ164"/>
+      <c r="AR164"/>
+      <c r="AS164"/>
+      <c r="AT164"/>
+      <c r="AU164"/>
+      <c r="AV164"/>
+      <c r="AW164"/>
+      <c r="AX164"/>
+      <c r="AY164"/>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>298</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
           <t>3317Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Субботіна громадянину Нечипоренку В.Д. (вільна земельна ділянка, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D165" t="s">
         <v>64</v>
       </c>
       <c r="E165" t="s">
         <v>50</v>
       </c>
       <c r="F165" t="s">
         <v>118</v>
       </c>
       <c r="G165" t="s">
         <v>290</v>
       </c>
       <c r="H165" t="s">
         <v>299</v>
       </c>
-      <c r="I165" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I165"/>
+      <c r="J165"/>
+      <c r="K165"/>
+      <c r="L165"/>
+      <c r="M165"/>
+      <c r="N165"/>
+      <c r="O165"/>
+      <c r="P165"/>
+      <c r="Q165"/>
+      <c r="R165"/>
+      <c r="S165"/>
+      <c r="T165"/>
+      <c r="U165"/>
+      <c r="V165"/>
+      <c r="W165"/>
+      <c r="X165"/>
+      <c r="Y165"/>
+      <c r="Z165"/>
+      <c r="AA165"/>
+      <c r="AB165"/>
+      <c r="AC165"/>
+      <c r="AD165"/>
+      <c r="AE165"/>
+      <c r="AF165"/>
+      <c r="AG165"/>
+      <c r="AH165"/>
+      <c r="AI165"/>
+      <c r="AJ165"/>
+      <c r="AK165"/>
+      <c r="AL165"/>
+      <c r="AM165"/>
+      <c r="AN165"/>
+      <c r="AO165"/>
+      <c r="AP165"/>
+      <c r="AQ165"/>
+      <c r="AR165"/>
+      <c r="AS165"/>
+      <c r="AT165"/>
+      <c r="AU165"/>
+      <c r="AV165"/>
+      <c r="AW165"/>
+      <c r="AX165"/>
+      <c r="AY165"/>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>300</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>3316Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 31 громадянці Омельченко О.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D166" t="s">
         <v>49</v>
       </c>
       <c r="E166" t="s">
         <v>81</v>
       </c>
       <c r="F166" t="s">
         <v>82</v>
       </c>
       <c r="G166" t="s">
         <v>52</v>
       </c>
       <c r="H166" t="s">
         <v>62</v>
       </c>
-      <c r="I166" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I166"/>
+      <c r="J166"/>
+      <c r="K166"/>
+      <c r="L166"/>
+      <c r="M166"/>
+      <c r="N166"/>
+      <c r="O166"/>
+      <c r="P166"/>
+      <c r="Q166"/>
+      <c r="R166"/>
+      <c r="S166"/>
+      <c r="T166"/>
+      <c r="U166"/>
+      <c r="V166"/>
+      <c r="W166"/>
+      <c r="X166"/>
+      <c r="Y166"/>
+      <c r="Z166"/>
+      <c r="AA166"/>
+      <c r="AB166"/>
+      <c r="AC166"/>
+      <c r="AD166"/>
+      <c r="AE166"/>
+      <c r="AF166"/>
+      <c r="AG166"/>
+      <c r="AH166"/>
+      <c r="AI166"/>
+      <c r="AJ166"/>
+      <c r="AK166"/>
+      <c r="AL166"/>
+      <c r="AM166"/>
+      <c r="AN166"/>
+      <c r="AO166"/>
+      <c r="AP166"/>
+      <c r="AQ166"/>
+      <c r="AR166"/>
+      <c r="AS166"/>
+      <c r="AT166"/>
+      <c r="AU166"/>
+      <c r="AV166"/>
+      <c r="AW166"/>
+      <c r="AX166"/>
+      <c r="AY166"/>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>301</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>3315Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Дахнівській, громадянину Хижняку А. О. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D167" t="s">
         <v>64</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>121</v>
       </c>
       <c r="G167" t="s">
         <v>52</v>
       </c>
       <c r="H167" t="s">
         <v>125</v>
       </c>
-      <c r="I167" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I167"/>
+      <c r="J167"/>
+      <c r="K167"/>
+      <c r="L167"/>
+      <c r="M167"/>
+      <c r="N167"/>
+      <c r="O167"/>
+      <c r="P167"/>
+      <c r="Q167"/>
+      <c r="R167"/>
+      <c r="S167"/>
+      <c r="T167"/>
+      <c r="U167"/>
+      <c r="V167"/>
+      <c r="W167"/>
+      <c r="X167"/>
+      <c r="Y167"/>
+      <c r="Z167"/>
+      <c r="AA167"/>
+      <c r="AB167"/>
+      <c r="AC167"/>
+      <c r="AD167"/>
+      <c r="AE167"/>
+      <c r="AF167"/>
+      <c r="AG167"/>
+      <c r="AH167"/>
+      <c r="AI167"/>
+      <c r="AJ167"/>
+      <c r="AK167"/>
+      <c r="AL167"/>
+      <c r="AM167"/>
+      <c r="AN167"/>
+      <c r="AO167"/>
+      <c r="AP167"/>
+      <c r="AQ167"/>
+      <c r="AR167"/>
+      <c r="AS167"/>
+      <c r="AT167"/>
+      <c r="AU167"/>
+      <c r="AV167"/>
+      <c r="AW167"/>
+      <c r="AX167"/>
+      <c r="AY167"/>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>302</v>
       </c>
       <c r="C168" t="inlineStr" s="4">
         <is>
           <t>3314Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D168" t="s">
         <v>49</v>
       </c>
       <c r="E168" t="s">
         <v>50</v>
       </c>
       <c r="F168" t="s">
         <v>280</v>
       </c>
       <c r="G168" t="s">
         <v>52</v>
       </c>
       <c r="H168" t="s">
         <v>89</v>
       </c>
-      <c r="I168" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I168"/>
+      <c r="J168"/>
+      <c r="K168"/>
+      <c r="L168"/>
+      <c r="M168"/>
+      <c r="N168"/>
+      <c r="O168"/>
+      <c r="P168"/>
+      <c r="Q168"/>
+      <c r="R168"/>
+      <c r="S168"/>
+      <c r="T168"/>
+      <c r="U168"/>
+      <c r="V168"/>
+      <c r="W168"/>
+      <c r="X168"/>
+      <c r="Y168"/>
+      <c r="Z168"/>
+      <c r="AA168"/>
+      <c r="AB168"/>
+      <c r="AC168"/>
+      <c r="AD168"/>
+      <c r="AE168"/>
+      <c r="AF168"/>
+      <c r="AG168"/>
+      <c r="AH168"/>
+      <c r="AI168"/>
+      <c r="AJ168"/>
+      <c r="AK168"/>
+      <c r="AL168"/>
+      <c r="AM168"/>
+      <c r="AN168"/>
+      <c r="AO168"/>
+      <c r="AP168"/>
+      <c r="AQ168"/>
+      <c r="AR168"/>
+      <c r="AS168"/>
+      <c r="AT168"/>
+      <c r="AU168"/>
+      <c r="AV168"/>
+      <c r="AW168"/>
+      <c r="AX168"/>
+      <c r="AY168"/>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>303</v>
       </c>
       <c r="C169" t="inlineStr" s="4">
         <is>
           <t>3313Про надання дозволу на розроблення документації із землеустрою громадянину Шевченку Я.С. по вул. Пахарів Хутір (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D169" t="s">
         <v>64</v>
       </c>
       <c r="E169" t="s">
         <v>50</v>
       </c>
       <c r="F169" t="s">
         <v>74</v>
       </c>
       <c r="G169" t="s">
         <v>52</v>
       </c>
       <c r="H169" t="s">
         <v>86</v>
       </c>
-      <c r="I169" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I169"/>
+      <c r="J169"/>
+      <c r="K169"/>
+      <c r="L169"/>
+      <c r="M169"/>
+      <c r="N169"/>
+      <c r="O169"/>
+      <c r="P169"/>
+      <c r="Q169"/>
+      <c r="R169"/>
+      <c r="S169"/>
+      <c r="T169"/>
+      <c r="U169"/>
+      <c r="V169"/>
+      <c r="W169"/>
+      <c r="X169"/>
+      <c r="Y169"/>
+      <c r="Z169"/>
+      <c r="AA169"/>
+      <c r="AB169"/>
+      <c r="AC169"/>
+      <c r="AD169"/>
+      <c r="AE169"/>
+      <c r="AF169"/>
+      <c r="AG169"/>
+      <c r="AH169"/>
+      <c r="AI169"/>
+      <c r="AJ169"/>
+      <c r="AK169"/>
+      <c r="AL169"/>
+      <c r="AM169"/>
+      <c r="AN169"/>
+      <c r="AO169"/>
+      <c r="AP169"/>
+      <c r="AQ169"/>
+      <c r="AR169"/>
+      <c r="AS169"/>
+      <c r="AT169"/>
+      <c r="AU169"/>
+      <c r="AV169"/>
+      <c r="AW169"/>
+      <c r="AX169"/>
+      <c r="AY169"/>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>304</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
           <t>3312Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Академіка Сергія Єфремова, 27 громадянці Вишневській Л.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D170" t="s">
         <v>49</v>
       </c>
       <c r="E170" t="s">
         <v>81</v>
       </c>
       <c r="F170" t="s">
         <v>98</v>
       </c>
       <c r="G170" t="s">
         <v>52</v>
       </c>
       <c r="H170" t="s">
         <v>89</v>
       </c>
-      <c r="I170" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I170"/>
+      <c r="J170"/>
+      <c r="K170"/>
+      <c r="L170"/>
+      <c r="M170"/>
+      <c r="N170"/>
+      <c r="O170"/>
+      <c r="P170"/>
+      <c r="Q170"/>
+      <c r="R170"/>
+      <c r="S170"/>
+      <c r="T170"/>
+      <c r="U170"/>
+      <c r="V170"/>
+      <c r="W170"/>
+      <c r="X170"/>
+      <c r="Y170"/>
+      <c r="Z170"/>
+      <c r="AA170"/>
+      <c r="AB170"/>
+      <c r="AC170"/>
+      <c r="AD170"/>
+      <c r="AE170"/>
+      <c r="AF170"/>
+      <c r="AG170"/>
+      <c r="AH170"/>
+      <c r="AI170"/>
+      <c r="AJ170"/>
+      <c r="AK170"/>
+      <c r="AL170"/>
+      <c r="AM170"/>
+      <c r="AN170"/>
+      <c r="AO170"/>
+      <c r="AP170"/>
+      <c r="AQ170"/>
+      <c r="AR170"/>
+      <c r="AS170"/>
+      <c r="AT170"/>
+      <c r="AU170"/>
+      <c r="AV170"/>
+      <c r="AW170"/>
+      <c r="AX170"/>
+      <c r="AY170"/>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>305</v>
       </c>
       <c r="C171" t="inlineStr" s="4">
         <is>
           <t>3311Про передачу земельної ділянки у власність по вул. Грибній, громадянці Шевченко Л. С. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D171" t="s">
         <v>64</v>
       </c>
       <c r="E171" t="s">
         <v>50</v>
       </c>
       <c r="F171" t="s">
         <v>118</v>
       </c>
       <c r="G171" t="s">
         <v>70</v>
       </c>
       <c r="H171" t="s">
         <v>133</v>
       </c>
-      <c r="I171" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I171"/>
+      <c r="J171"/>
+      <c r="K171"/>
+      <c r="L171"/>
+      <c r="M171"/>
+      <c r="N171"/>
+      <c r="O171"/>
+      <c r="P171"/>
+      <c r="Q171"/>
+      <c r="R171"/>
+      <c r="S171"/>
+      <c r="T171"/>
+      <c r="U171"/>
+      <c r="V171"/>
+      <c r="W171"/>
+      <c r="X171"/>
+      <c r="Y171"/>
+      <c r="Z171"/>
+      <c r="AA171"/>
+      <c r="AB171"/>
+      <c r="AC171"/>
+      <c r="AD171"/>
+      <c r="AE171"/>
+      <c r="AF171"/>
+      <c r="AG171"/>
+      <c r="AH171"/>
+      <c r="AI171"/>
+      <c r="AJ171"/>
+      <c r="AK171"/>
+      <c r="AL171"/>
+      <c r="AM171"/>
+      <c r="AN171"/>
+      <c r="AO171"/>
+      <c r="AP171"/>
+      <c r="AQ171"/>
+      <c r="AR171"/>
+      <c r="AS171"/>
+      <c r="AT171"/>
+      <c r="AU171"/>
+      <c r="AV171"/>
+      <c r="AW171"/>
+      <c r="AX171"/>
+      <c r="AY171"/>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>306</v>
       </c>
       <c r="C172" t="inlineStr" s="4">
         <is>
           <t>3310Про передачу земельної ділянки у власність по вул. Галини Буркацької, 101, громадянину Байді В.П. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D172" t="s">
         <v>49</v>
       </c>
       <c r="E172" t="s">
         <v>81</v>
       </c>
       <c r="F172" t="s">
         <v>135</v>
       </c>
       <c r="G172" t="s">
         <v>52</v>
       </c>
       <c r="H172" t="s">
         <v>53</v>
       </c>
-      <c r="I172" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I172"/>
+      <c r="J172"/>
+      <c r="K172"/>
+      <c r="L172"/>
+      <c r="M172"/>
+      <c r="N172"/>
+      <c r="O172"/>
+      <c r="P172"/>
+      <c r="Q172"/>
+      <c r="R172"/>
+      <c r="S172"/>
+      <c r="T172"/>
+      <c r="U172"/>
+      <c r="V172"/>
+      <c r="W172"/>
+      <c r="X172"/>
+      <c r="Y172"/>
+      <c r="Z172"/>
+      <c r="AA172"/>
+      <c r="AB172"/>
+      <c r="AC172"/>
+      <c r="AD172"/>
+      <c r="AE172"/>
+      <c r="AF172"/>
+      <c r="AG172"/>
+      <c r="AH172"/>
+      <c r="AI172"/>
+      <c r="AJ172"/>
+      <c r="AK172"/>
+      <c r="AL172"/>
+      <c r="AM172"/>
+      <c r="AN172"/>
+      <c r="AO172"/>
+      <c r="AP172"/>
+      <c r="AQ172"/>
+      <c r="AR172"/>
+      <c r="AS172"/>
+      <c r="AT172"/>
+      <c r="AU172"/>
+      <c r="AV172"/>
+      <c r="AW172"/>
+      <c r="AX172"/>
+      <c r="AY172"/>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>307</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
           <t>3309Про передачу земельної ділянки у власність по вул. Галини Буркацької, 101, громадянину Байді В.П. (вільна земельна ділянка, інвалід 3 групи)</t>
         </is>
       </c>
       <c r="D173" t="s">
         <v>64</v>
       </c>
       <c r="E173" t="s">
         <v>50</v>
       </c>
       <c r="F173" t="s">
         <v>65</v>
       </c>
       <c r="G173" t="s">
         <v>141</v>
       </c>
       <c r="H173" t="s">
         <v>299</v>
       </c>
-      <c r="I173" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I173"/>
+      <c r="J173"/>
+      <c r="K173"/>
+      <c r="L173"/>
+      <c r="M173"/>
+      <c r="N173"/>
+      <c r="O173"/>
+      <c r="P173"/>
+      <c r="Q173"/>
+      <c r="R173"/>
+      <c r="S173"/>
+      <c r="T173"/>
+      <c r="U173"/>
+      <c r="V173"/>
+      <c r="W173"/>
+      <c r="X173"/>
+      <c r="Y173"/>
+      <c r="Z173"/>
+      <c r="AA173"/>
+      <c r="AB173"/>
+      <c r="AC173"/>
+      <c r="AD173"/>
+      <c r="AE173"/>
+      <c r="AF173"/>
+      <c r="AG173"/>
+      <c r="AH173"/>
+      <c r="AI173"/>
+      <c r="AJ173"/>
+      <c r="AK173"/>
+      <c r="AL173"/>
+      <c r="AM173"/>
+      <c r="AN173"/>
+      <c r="AO173"/>
+      <c r="AP173"/>
+      <c r="AQ173"/>
+      <c r="AR173"/>
+      <c r="AS173"/>
+      <c r="AT173"/>
+      <c r="AU173"/>
+      <c r="AV173"/>
+      <c r="AW173"/>
+      <c r="AX173"/>
+      <c r="AY173"/>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>308</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
           <t>3308Про передачу земельної ділянки у власність по вул. Богдана Хмельницького, 43а, громадянину Боровику М.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D174" t="s">
         <v>64</v>
       </c>
       <c r="E174" t="s">
         <v>81</v>
       </c>
       <c r="F174" t="s">
         <v>169</v>
       </c>
       <c r="G174" t="s">
         <v>52</v>
       </c>
       <c r="H174" t="s">
         <v>86</v>
       </c>
-      <c r="I174" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I174"/>
+      <c r="J174"/>
+      <c r="K174"/>
+      <c r="L174"/>
+      <c r="M174"/>
+      <c r="N174"/>
+      <c r="O174"/>
+      <c r="P174"/>
+      <c r="Q174"/>
+      <c r="R174"/>
+      <c r="S174"/>
+      <c r="T174"/>
+      <c r="U174"/>
+      <c r="V174"/>
+      <c r="W174"/>
+      <c r="X174"/>
+      <c r="Y174"/>
+      <c r="Z174"/>
+      <c r="AA174"/>
+      <c r="AB174"/>
+      <c r="AC174"/>
+      <c r="AD174"/>
+      <c r="AE174"/>
+      <c r="AF174"/>
+      <c r="AG174"/>
+      <c r="AH174"/>
+      <c r="AI174"/>
+      <c r="AJ174"/>
+      <c r="AK174"/>
+      <c r="AL174"/>
+      <c r="AM174"/>
+      <c r="AN174"/>
+      <c r="AO174"/>
+      <c r="AP174"/>
+      <c r="AQ174"/>
+      <c r="AR174"/>
+      <c r="AS174"/>
+      <c r="AT174"/>
+      <c r="AU174"/>
+      <c r="AV174"/>
+      <c r="AW174"/>
+      <c r="AX174"/>
+      <c r="AY174"/>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>309</v>
       </c>
       <c r="C175" t="inlineStr" s="4">
         <is>
           <t>3307Про передачу земельних ділянок у власність по бульв. Шевченка, 168/вул. Пушкіна, 57 громадянці Шматко Л.О. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D175" t="s">
         <v>64</v>
       </c>
       <c r="E175" t="s">
         <v>50</v>
       </c>
       <c r="F175" t="s">
         <v>78</v>
       </c>
       <c r="G175" t="s">
         <v>204</v>
       </c>
       <c r="H175" t="s">
         <v>310</v>
       </c>
-      <c r="I175" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I175"/>
+      <c r="J175"/>
+      <c r="K175"/>
+      <c r="L175"/>
+      <c r="M175"/>
+      <c r="N175"/>
+      <c r="O175"/>
+      <c r="P175"/>
+      <c r="Q175"/>
+      <c r="R175"/>
+      <c r="S175"/>
+      <c r="T175"/>
+      <c r="U175"/>
+      <c r="V175"/>
+      <c r="W175"/>
+      <c r="X175"/>
+      <c r="Y175"/>
+      <c r="Z175"/>
+      <c r="AA175"/>
+      <c r="AB175"/>
+      <c r="AC175"/>
+      <c r="AD175"/>
+      <c r="AE175"/>
+      <c r="AF175"/>
+      <c r="AG175"/>
+      <c r="AH175"/>
+      <c r="AI175"/>
+      <c r="AJ175"/>
+      <c r="AK175"/>
+      <c r="AL175"/>
+      <c r="AM175"/>
+      <c r="AN175"/>
+      <c r="AO175"/>
+      <c r="AP175"/>
+      <c r="AQ175"/>
+      <c r="AR175"/>
+      <c r="AS175"/>
+      <c r="AT175"/>
+      <c r="AU175"/>
+      <c r="AV175"/>
+      <c r="AW175"/>
+      <c r="AX175"/>
+      <c r="AY175"/>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>311</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
           <t>3306Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського громадянці Перев’язко Н.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D176" t="s">
         <v>64</v>
       </c>
       <c r="E176" t="s">
         <v>81</v>
       </c>
       <c r="F176" t="s">
         <v>98</v>
       </c>
       <c r="G176" t="s">
         <v>66</v>
       </c>
       <c r="H176" t="s">
         <v>86</v>
       </c>
-      <c r="I176" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I176"/>
+      <c r="J176"/>
+      <c r="K176"/>
+      <c r="L176"/>
+      <c r="M176"/>
+      <c r="N176"/>
+      <c r="O176"/>
+      <c r="P176"/>
+      <c r="Q176"/>
+      <c r="R176"/>
+      <c r="S176"/>
+      <c r="T176"/>
+      <c r="U176"/>
+      <c r="V176"/>
+      <c r="W176"/>
+      <c r="X176"/>
+      <c r="Y176"/>
+      <c r="Z176"/>
+      <c r="AA176"/>
+      <c r="AB176"/>
+      <c r="AC176"/>
+      <c r="AD176"/>
+      <c r="AE176"/>
+      <c r="AF176"/>
+      <c r="AG176"/>
+      <c r="AH176"/>
+      <c r="AI176"/>
+      <c r="AJ176"/>
+      <c r="AK176"/>
+      <c r="AL176"/>
+      <c r="AM176"/>
+      <c r="AN176"/>
+      <c r="AO176"/>
+      <c r="AP176"/>
+      <c r="AQ176"/>
+      <c r="AR176"/>
+      <c r="AS176"/>
+      <c r="AT176"/>
+      <c r="AU176"/>
+      <c r="AV176"/>
+      <c r="AW176"/>
+      <c r="AX176"/>
+      <c r="AY176"/>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>312</v>
       </c>
       <c r="C177" t="inlineStr" s="4">
         <is>
           <t>3304Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянці Щербініній Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D177" t="s">
         <v>49</v>
       </c>
       <c r="E177" t="s">
         <v>81</v>
       </c>
       <c r="F177" t="s">
         <v>239</v>
       </c>
       <c r="G177" t="s">
         <v>66</v>
       </c>
       <c r="H177" t="s">
         <v>62</v>
       </c>
-      <c r="I177" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I177"/>
+      <c r="J177"/>
+      <c r="K177"/>
+      <c r="L177"/>
+      <c r="M177"/>
+      <c r="N177"/>
+      <c r="O177"/>
+      <c r="P177"/>
+      <c r="Q177"/>
+      <c r="R177"/>
+      <c r="S177"/>
+      <c r="T177"/>
+      <c r="U177"/>
+      <c r="V177"/>
+      <c r="W177"/>
+      <c r="X177"/>
+      <c r="Y177"/>
+      <c r="Z177"/>
+      <c r="AA177"/>
+      <c r="AB177"/>
+      <c r="AC177"/>
+      <c r="AD177"/>
+      <c r="AE177"/>
+      <c r="AF177"/>
+      <c r="AG177"/>
+      <c r="AH177"/>
+      <c r="AI177"/>
+      <c r="AJ177"/>
+      <c r="AK177"/>
+      <c r="AL177"/>
+      <c r="AM177"/>
+      <c r="AN177"/>
+      <c r="AO177"/>
+      <c r="AP177"/>
+      <c r="AQ177"/>
+      <c r="AR177"/>
+      <c r="AS177"/>
+      <c r="AT177"/>
+      <c r="AU177"/>
+      <c r="AV177"/>
+      <c r="AW177"/>
+      <c r="AX177"/>
+      <c r="AY177"/>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>313</v>
       </c>
       <c r="C178" t="inlineStr" s="4">
         <is>
           <t>3303Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянці Щербініній Н.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D178" t="s">
         <v>64</v>
       </c>
       <c r="E178" t="s">
         <v>50</v>
       </c>
       <c r="F178" t="s">
         <v>100</v>
       </c>
       <c r="G178" t="s">
         <v>314</v>
       </c>
       <c r="H178" t="s">
         <v>235</v>
       </c>
-      <c r="I178" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I178"/>
+      <c r="J178"/>
+      <c r="K178"/>
+      <c r="L178"/>
+      <c r="M178"/>
+      <c r="N178"/>
+      <c r="O178"/>
+      <c r="P178"/>
+      <c r="Q178"/>
+      <c r="R178"/>
+      <c r="S178"/>
+      <c r="T178"/>
+      <c r="U178"/>
+      <c r="V178"/>
+      <c r="W178"/>
+      <c r="X178"/>
+      <c r="Y178"/>
+      <c r="Z178"/>
+      <c r="AA178"/>
+      <c r="AB178"/>
+      <c r="AC178"/>
+      <c r="AD178"/>
+      <c r="AE178"/>
+      <c r="AF178"/>
+      <c r="AG178"/>
+      <c r="AH178"/>
+      <c r="AI178"/>
+      <c r="AJ178"/>
+      <c r="AK178"/>
+      <c r="AL178"/>
+      <c r="AM178"/>
+      <c r="AN178"/>
+      <c r="AO178"/>
+      <c r="AP178"/>
+      <c r="AQ178"/>
+      <c r="AR178"/>
+      <c r="AS178"/>
+      <c r="AT178"/>
+      <c r="AU178"/>
+      <c r="AV178"/>
+      <c r="AW178"/>
+      <c r="AX178"/>
+      <c r="AY178"/>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>315</v>
       </c>
       <c r="C179" t="inlineStr" s="4">
         <is>
           <t>3302Про скасування рішення Черкаської міської ради від 24.01.2019 № 2-3864 та розгляд питання щодо надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка, 22/2, громадянці Супрун Л.С. (існуюче домоволодіння)»</t>
         </is>
       </c>
       <c r="D179" t="s">
         <v>64</v>
       </c>
       <c r="E179" t="s">
         <v>50</v>
       </c>
       <c r="F179" t="s">
         <v>118</v>
       </c>
       <c r="G179" t="s">
         <v>52</v>
       </c>
       <c r="H179" t="s">
         <v>142</v>
       </c>
-      <c r="I179" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I179"/>
+      <c r="J179"/>
+      <c r="K179"/>
+      <c r="L179"/>
+      <c r="M179"/>
+      <c r="N179"/>
+      <c r="O179"/>
+      <c r="P179"/>
+      <c r="Q179"/>
+      <c r="R179"/>
+      <c r="S179"/>
+      <c r="T179"/>
+      <c r="U179"/>
+      <c r="V179"/>
+      <c r="W179"/>
+      <c r="X179"/>
+      <c r="Y179"/>
+      <c r="Z179"/>
+      <c r="AA179"/>
+      <c r="AB179"/>
+      <c r="AC179"/>
+      <c r="AD179"/>
+      <c r="AE179"/>
+      <c r="AF179"/>
+      <c r="AG179"/>
+      <c r="AH179"/>
+      <c r="AI179"/>
+      <c r="AJ179"/>
+      <c r="AK179"/>
+      <c r="AL179"/>
+      <c r="AM179"/>
+      <c r="AN179"/>
+      <c r="AO179"/>
+      <c r="AP179"/>
+      <c r="AQ179"/>
+      <c r="AR179"/>
+      <c r="AS179"/>
+      <c r="AT179"/>
+      <c r="AU179"/>
+      <c r="AV179"/>
+      <c r="AW179"/>
+      <c r="AX179"/>
+      <c r="AY179"/>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>316</v>
       </c>
       <c r="C180" t="inlineStr" s="4">
         <is>
           <t>3301Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102/1, громадянці Циганенко К.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D180" t="s">
         <v>64</v>
       </c>
       <c r="E180" t="s">
         <v>81</v>
       </c>
       <c r="F180" t="s">
         <v>135</v>
       </c>
       <c r="G180" t="s">
         <v>66</v>
       </c>
       <c r="H180" t="s">
         <v>53</v>
       </c>
-      <c r="I180" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I180"/>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+      <c r="N180"/>
+      <c r="O180"/>
+      <c r="P180"/>
+      <c r="Q180"/>
+      <c r="R180"/>
+      <c r="S180"/>
+      <c r="T180"/>
+      <c r="U180"/>
+      <c r="V180"/>
+      <c r="W180"/>
+      <c r="X180"/>
+      <c r="Y180"/>
+      <c r="Z180"/>
+      <c r="AA180"/>
+      <c r="AB180"/>
+      <c r="AC180"/>
+      <c r="AD180"/>
+      <c r="AE180"/>
+      <c r="AF180"/>
+      <c r="AG180"/>
+      <c r="AH180"/>
+      <c r="AI180"/>
+      <c r="AJ180"/>
+      <c r="AK180"/>
+      <c r="AL180"/>
+      <c r="AM180"/>
+      <c r="AN180"/>
+      <c r="AO180"/>
+      <c r="AP180"/>
+      <c r="AQ180"/>
+      <c r="AR180"/>
+      <c r="AS180"/>
+      <c r="AT180"/>
+      <c r="AU180"/>
+      <c r="AV180"/>
+      <c r="AW180"/>
+      <c r="AX180"/>
+      <c r="AY180"/>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>317</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
           <t>3299Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 102, громадянці Бандуровій О.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D181" t="s">
         <v>64</v>
       </c>
       <c r="E181" t="s">
         <v>50</v>
       </c>
       <c r="F181" t="s">
         <v>59</v>
       </c>
       <c r="G181" t="s">
         <v>66</v>
       </c>
       <c r="H181" t="s">
         <v>53</v>
       </c>
-      <c r="I181" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I181"/>
+      <c r="J181"/>
+      <c r="K181"/>
+      <c r="L181"/>
+      <c r="M181"/>
+      <c r="N181"/>
+      <c r="O181"/>
+      <c r="P181"/>
+      <c r="Q181"/>
+      <c r="R181"/>
+      <c r="S181"/>
+      <c r="T181"/>
+      <c r="U181"/>
+      <c r="V181"/>
+      <c r="W181"/>
+      <c r="X181"/>
+      <c r="Y181"/>
+      <c r="Z181"/>
+      <c r="AA181"/>
+      <c r="AB181"/>
+      <c r="AC181"/>
+      <c r="AD181"/>
+      <c r="AE181"/>
+      <c r="AF181"/>
+      <c r="AG181"/>
+      <c r="AH181"/>
+      <c r="AI181"/>
+      <c r="AJ181"/>
+      <c r="AK181"/>
+      <c r="AL181"/>
+      <c r="AM181"/>
+      <c r="AN181"/>
+      <c r="AO181"/>
+      <c r="AP181"/>
+      <c r="AQ181"/>
+      <c r="AR181"/>
+      <c r="AS181"/>
+      <c r="AT181"/>
+      <c r="AU181"/>
+      <c r="AV181"/>
+      <c r="AW181"/>
+      <c r="AX181"/>
+      <c r="AY181"/>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>318</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
           <t>3298Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянину Щербініну О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D182" t="s">
         <v>49</v>
       </c>
       <c r="E182" t="s">
         <v>81</v>
       </c>
       <c r="F182" t="s">
         <v>98</v>
       </c>
       <c r="G182" t="s">
         <v>66</v>
       </c>
       <c r="H182" t="s">
         <v>62</v>
       </c>
-      <c r="I182" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I182"/>
+      <c r="J182"/>
+      <c r="K182"/>
+      <c r="L182"/>
+      <c r="M182"/>
+      <c r="N182"/>
+      <c r="O182"/>
+      <c r="P182"/>
+      <c r="Q182"/>
+      <c r="R182"/>
+      <c r="S182"/>
+      <c r="T182"/>
+      <c r="U182"/>
+      <c r="V182"/>
+      <c r="W182"/>
+      <c r="X182"/>
+      <c r="Y182"/>
+      <c r="Z182"/>
+      <c r="AA182"/>
+      <c r="AB182"/>
+      <c r="AC182"/>
+      <c r="AD182"/>
+      <c r="AE182"/>
+      <c r="AF182"/>
+      <c r="AG182"/>
+      <c r="AH182"/>
+      <c r="AI182"/>
+      <c r="AJ182"/>
+      <c r="AK182"/>
+      <c r="AL182"/>
+      <c r="AM182"/>
+      <c r="AN182"/>
+      <c r="AO182"/>
+      <c r="AP182"/>
+      <c r="AQ182"/>
+      <c r="AR182"/>
+      <c r="AS182"/>
+      <c r="AT182"/>
+      <c r="AU182"/>
+      <c r="AV182"/>
+      <c r="AW182"/>
+      <c r="AX182"/>
+      <c r="AY182"/>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>319</v>
       </c>
       <c r="C183" t="inlineStr" s="4">
         <is>
           <t>3297Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки по вул. Бігучій громадянину Щербініну О.М. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D183" t="s">
         <v>64</v>
       </c>
       <c r="E183" t="s">
         <v>50</v>
       </c>
       <c r="F183" t="s">
         <v>100</v>
       </c>
       <c r="G183" t="s">
         <v>52</v>
       </c>
       <c r="H183" t="s">
         <v>79</v>
       </c>
-      <c r="I183" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I183"/>
+      <c r="J183"/>
+      <c r="K183"/>
+      <c r="L183"/>
+      <c r="M183"/>
+      <c r="N183"/>
+      <c r="O183"/>
+      <c r="P183"/>
+      <c r="Q183"/>
+      <c r="R183"/>
+      <c r="S183"/>
+      <c r="T183"/>
+      <c r="U183"/>
+      <c r="V183"/>
+      <c r="W183"/>
+      <c r="X183"/>
+      <c r="Y183"/>
+      <c r="Z183"/>
+      <c r="AA183"/>
+      <c r="AB183"/>
+      <c r="AC183"/>
+      <c r="AD183"/>
+      <c r="AE183"/>
+      <c r="AF183"/>
+      <c r="AG183"/>
+      <c r="AH183"/>
+      <c r="AI183"/>
+      <c r="AJ183"/>
+      <c r="AK183"/>
+      <c r="AL183"/>
+      <c r="AM183"/>
+      <c r="AN183"/>
+      <c r="AO183"/>
+      <c r="AP183"/>
+      <c r="AQ183"/>
+      <c r="AR183"/>
+      <c r="AS183"/>
+      <c r="AT183"/>
+      <c r="AU183"/>
+      <c r="AV183"/>
+      <c r="AW183"/>
+      <c r="AX183"/>
+      <c r="AY183"/>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>320</v>
       </c>
       <c r="C184" t="inlineStr" s="4">
         <is>
           <t>3296Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. В’ячеслава Чорновола, 97, громадянину Зубачу М.П. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D184" t="s">
         <v>64</v>
       </c>
       <c r="E184" t="s">
         <v>50</v>
       </c>
       <c r="F184" t="s">
         <v>280</v>
       </c>
       <c r="G184" t="s">
         <v>52</v>
       </c>
       <c r="H184" t="s">
         <v>60</v>
       </c>
-      <c r="I184" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I184"/>
+      <c r="J184"/>
+      <c r="K184"/>
+      <c r="L184"/>
+      <c r="M184"/>
+      <c r="N184"/>
+      <c r="O184"/>
+      <c r="P184"/>
+      <c r="Q184"/>
+      <c r="R184"/>
+      <c r="S184"/>
+      <c r="T184"/>
+      <c r="U184"/>
+      <c r="V184"/>
+      <c r="W184"/>
+      <c r="X184"/>
+      <c r="Y184"/>
+      <c r="Z184"/>
+      <c r="AA184"/>
+      <c r="AB184"/>
+      <c r="AC184"/>
+      <c r="AD184"/>
+      <c r="AE184"/>
+      <c r="AF184"/>
+      <c r="AG184"/>
+      <c r="AH184"/>
+      <c r="AI184"/>
+      <c r="AJ184"/>
+      <c r="AK184"/>
+      <c r="AL184"/>
+      <c r="AM184"/>
+      <c r="AN184"/>
+      <c r="AO184"/>
+      <c r="AP184"/>
+      <c r="AQ184"/>
+      <c r="AR184"/>
+      <c r="AS184"/>
+      <c r="AT184"/>
+      <c r="AU184"/>
+      <c r="AV184"/>
+      <c r="AW184"/>
+      <c r="AX184"/>
+      <c r="AY184"/>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>321</v>
       </c>
       <c r="C185" t="inlineStr" s="4">
         <is>
           <t>3295Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Пацаєва та вул. Зінченка громадянці Коломієць Т.Ю. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D185" t="s">
         <v>49</v>
       </c>
       <c r="E185" t="s">
         <v>81</v>
       </c>
       <c r="F185" t="s">
         <v>98</v>
       </c>
       <c r="G185" t="s">
         <v>52</v>
       </c>
       <c r="H185" t="s">
         <v>62</v>
       </c>
-      <c r="I185" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I185"/>
+      <c r="J185"/>
+      <c r="K185"/>
+      <c r="L185"/>
+      <c r="M185"/>
+      <c r="N185"/>
+      <c r="O185"/>
+      <c r="P185"/>
+      <c r="Q185"/>
+      <c r="R185"/>
+      <c r="S185"/>
+      <c r="T185"/>
+      <c r="U185"/>
+      <c r="V185"/>
+      <c r="W185"/>
+      <c r="X185"/>
+      <c r="Y185"/>
+      <c r="Z185"/>
+      <c r="AA185"/>
+      <c r="AB185"/>
+      <c r="AC185"/>
+      <c r="AD185"/>
+      <c r="AE185"/>
+      <c r="AF185"/>
+      <c r="AG185"/>
+      <c r="AH185"/>
+      <c r="AI185"/>
+      <c r="AJ185"/>
+      <c r="AK185"/>
+      <c r="AL185"/>
+      <c r="AM185"/>
+      <c r="AN185"/>
+      <c r="AO185"/>
+      <c r="AP185"/>
+      <c r="AQ185"/>
+      <c r="AR185"/>
+      <c r="AS185"/>
+      <c r="AT185"/>
+      <c r="AU185"/>
+      <c r="AV185"/>
+      <c r="AW185"/>
+      <c r="AX185"/>
+      <c r="AY185"/>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>322</v>
       </c>
       <c r="C186" t="inlineStr" s="4">
         <is>
           <t>3294Про поновлення договору оренди землі громадянину Артеменку С. О. по вул. Грузиненка, 9 (лишки в межах існуючого домоволодіння)</t>
         </is>
       </c>
       <c r="D186" t="s">
         <v>64</v>
       </c>
       <c r="E186" t="s">
         <v>50</v>
       </c>
       <c r="F186" t="s">
         <v>280</v>
       </c>
       <c r="G186" t="s">
         <v>66</v>
       </c>
       <c r="H186" t="s">
         <v>53</v>
       </c>
-      <c r="I186" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I186"/>
+      <c r="J186"/>
+      <c r="K186"/>
+      <c r="L186"/>
+      <c r="M186"/>
+      <c r="N186"/>
+      <c r="O186"/>
+      <c r="P186"/>
+      <c r="Q186"/>
+      <c r="R186"/>
+      <c r="S186"/>
+      <c r="T186"/>
+      <c r="U186"/>
+      <c r="V186"/>
+      <c r="W186"/>
+      <c r="X186"/>
+      <c r="Y186"/>
+      <c r="Z186"/>
+      <c r="AA186"/>
+      <c r="AB186"/>
+      <c r="AC186"/>
+      <c r="AD186"/>
+      <c r="AE186"/>
+      <c r="AF186"/>
+      <c r="AG186"/>
+      <c r="AH186"/>
+      <c r="AI186"/>
+      <c r="AJ186"/>
+      <c r="AK186"/>
+      <c r="AL186"/>
+      <c r="AM186"/>
+      <c r="AN186"/>
+      <c r="AO186"/>
+      <c r="AP186"/>
+      <c r="AQ186"/>
+      <c r="AR186"/>
+      <c r="AS186"/>
+      <c r="AT186"/>
+      <c r="AU186"/>
+      <c r="AV186"/>
+      <c r="AW186"/>
+      <c r="AX186"/>
+      <c r="AY186"/>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>323</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
           <t>3293Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5б, громадянину Ситнику І.А. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D187" t="s">
         <v>49</v>
       </c>
       <c r="E187" t="s">
         <v>81</v>
       </c>
       <c r="F187" t="s">
         <v>169</v>
       </c>
       <c r="G187" t="s">
         <v>52</v>
       </c>
       <c r="H187" t="s">
         <v>89</v>
       </c>
-      <c r="I187" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I187"/>
+      <c r="J187"/>
+      <c r="K187"/>
+      <c r="L187"/>
+      <c r="M187"/>
+      <c r="N187"/>
+      <c r="O187"/>
+      <c r="P187"/>
+      <c r="Q187"/>
+      <c r="R187"/>
+      <c r="S187"/>
+      <c r="T187"/>
+      <c r="U187"/>
+      <c r="V187"/>
+      <c r="W187"/>
+      <c r="X187"/>
+      <c r="Y187"/>
+      <c r="Z187"/>
+      <c r="AA187"/>
+      <c r="AB187"/>
+      <c r="AC187"/>
+      <c r="AD187"/>
+      <c r="AE187"/>
+      <c r="AF187"/>
+      <c r="AG187"/>
+      <c r="AH187"/>
+      <c r="AI187"/>
+      <c r="AJ187"/>
+      <c r="AK187"/>
+      <c r="AL187"/>
+      <c r="AM187"/>
+      <c r="AN187"/>
+      <c r="AO187"/>
+      <c r="AP187"/>
+      <c r="AQ187"/>
+      <c r="AR187"/>
+      <c r="AS187"/>
+      <c r="AT187"/>
+      <c r="AU187"/>
+      <c r="AV187"/>
+      <c r="AW187"/>
+      <c r="AX187"/>
+      <c r="AY187"/>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>324</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
           <t>3292Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського, 50/5а, громадянці Ситник В.М. (існуюче домоволодіння (незавершене будівництво житлового будинку)</t>
         </is>
       </c>
       <c r="D188" t="s">
         <v>49</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
       <c r="F188" t="s">
         <v>151</v>
       </c>
       <c r="G188" t="s">
         <v>52</v>
       </c>
       <c r="H188" t="s">
         <v>89</v>
       </c>
-      <c r="I188" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I188"/>
+      <c r="J188"/>
+      <c r="K188"/>
+      <c r="L188"/>
+      <c r="M188"/>
+      <c r="N188"/>
+      <c r="O188"/>
+      <c r="P188"/>
+      <c r="Q188"/>
+      <c r="R188"/>
+      <c r="S188"/>
+      <c r="T188"/>
+      <c r="U188"/>
+      <c r="V188"/>
+      <c r="W188"/>
+      <c r="X188"/>
+      <c r="Y188"/>
+      <c r="Z188"/>
+      <c r="AA188"/>
+      <c r="AB188"/>
+      <c r="AC188"/>
+      <c r="AD188"/>
+      <c r="AE188"/>
+      <c r="AF188"/>
+      <c r="AG188"/>
+      <c r="AH188"/>
+      <c r="AI188"/>
+      <c r="AJ188"/>
+      <c r="AK188"/>
+      <c r="AL188"/>
+      <c r="AM188"/>
+      <c r="AN188"/>
+      <c r="AO188"/>
+      <c r="AP188"/>
+      <c r="AQ188"/>
+      <c r="AR188"/>
+      <c r="AS188"/>
+      <c r="AT188"/>
+      <c r="AU188"/>
+      <c r="AV188"/>
+      <c r="AW188"/>
+      <c r="AX188"/>
+      <c r="AY188"/>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>325</v>
       </c>
       <c r="C189" t="inlineStr" s="4">
         <is>
           <t>3291Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Горіховій, 12  громадянці Коноваловій К.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D189" t="s">
         <v>49</v>
       </c>
       <c r="E189" t="s">
         <v>81</v>
       </c>
       <c r="F189" t="s">
         <v>169</v>
       </c>
       <c r="G189" t="s">
         <v>52</v>
       </c>
       <c r="H189" t="s">
         <v>62</v>
       </c>
-      <c r="I189" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I189"/>
+      <c r="J189"/>
+      <c r="K189"/>
+      <c r="L189"/>
+      <c r="M189"/>
+      <c r="N189"/>
+      <c r="O189"/>
+      <c r="P189"/>
+      <c r="Q189"/>
+      <c r="R189"/>
+      <c r="S189"/>
+      <c r="T189"/>
+      <c r="U189"/>
+      <c r="V189"/>
+      <c r="W189"/>
+      <c r="X189"/>
+      <c r="Y189"/>
+      <c r="Z189"/>
+      <c r="AA189"/>
+      <c r="AB189"/>
+      <c r="AC189"/>
+      <c r="AD189"/>
+      <c r="AE189"/>
+      <c r="AF189"/>
+      <c r="AG189"/>
+      <c r="AH189"/>
+      <c r="AI189"/>
+      <c r="AJ189"/>
+      <c r="AK189"/>
+      <c r="AL189"/>
+      <c r="AM189"/>
+      <c r="AN189"/>
+      <c r="AO189"/>
+      <c r="AP189"/>
+      <c r="AQ189"/>
+      <c r="AR189"/>
+      <c r="AS189"/>
+      <c r="AT189"/>
+      <c r="AU189"/>
+      <c r="AV189"/>
+      <c r="AW189"/>
+      <c r="AX189"/>
+      <c r="AY189"/>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>326</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
           <t>3290Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Горіховій, 12  громадянці Коноваловій К.І. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D190" t="s">
         <v>64</v>
       </c>
       <c r="E190" t="s">
         <v>50</v>
       </c>
       <c r="F190" t="s">
         <v>100</v>
       </c>
       <c r="G190" t="s">
         <v>52</v>
       </c>
       <c r="H190" t="s">
         <v>235</v>
       </c>
-      <c r="I190" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I190"/>
+      <c r="J190"/>
+      <c r="K190"/>
+      <c r="L190"/>
+      <c r="M190"/>
+      <c r="N190"/>
+      <c r="O190"/>
+      <c r="P190"/>
+      <c r="Q190"/>
+      <c r="R190"/>
+      <c r="S190"/>
+      <c r="T190"/>
+      <c r="U190"/>
+      <c r="V190"/>
+      <c r="W190"/>
+      <c r="X190"/>
+      <c r="Y190"/>
+      <c r="Z190"/>
+      <c r="AA190"/>
+      <c r="AB190"/>
+      <c r="AC190"/>
+      <c r="AD190"/>
+      <c r="AE190"/>
+      <c r="AF190"/>
+      <c r="AG190"/>
+      <c r="AH190"/>
+      <c r="AI190"/>
+      <c r="AJ190"/>
+      <c r="AK190"/>
+      <c r="AL190"/>
+      <c r="AM190"/>
+      <c r="AN190"/>
+      <c r="AO190"/>
+      <c r="AP190"/>
+      <c r="AQ190"/>
+      <c r="AR190"/>
+      <c r="AS190"/>
+      <c r="AT190"/>
+      <c r="AU190"/>
+      <c r="AV190"/>
+      <c r="AW190"/>
+      <c r="AX190"/>
+      <c r="AY190"/>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>327</v>
       </c>
       <c r="C191" t="inlineStr" s="4">
         <is>
           <t>3289Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Можайського громадянці Перев’язко Н.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D191" t="s">
         <v>64</v>
       </c>
       <c r="E191" t="s">
         <v>50</v>
       </c>
       <c r="F191" t="s">
         <v>114</v>
       </c>
       <c r="G191" t="s">
         <v>204</v>
       </c>
       <c r="H191" t="s">
         <v>259</v>
       </c>
-      <c r="I191" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I191"/>
+      <c r="J191"/>
+      <c r="K191"/>
+      <c r="L191"/>
+      <c r="M191"/>
+      <c r="N191"/>
+      <c r="O191"/>
+      <c r="P191"/>
+      <c r="Q191"/>
+      <c r="R191"/>
+      <c r="S191"/>
+      <c r="T191"/>
+      <c r="U191"/>
+      <c r="V191"/>
+      <c r="W191"/>
+      <c r="X191"/>
+      <c r="Y191"/>
+      <c r="Z191"/>
+      <c r="AA191"/>
+      <c r="AB191"/>
+      <c r="AC191"/>
+      <c r="AD191"/>
+      <c r="AE191"/>
+      <c r="AF191"/>
+      <c r="AG191"/>
+      <c r="AH191"/>
+      <c r="AI191"/>
+      <c r="AJ191"/>
+      <c r="AK191"/>
+      <c r="AL191"/>
+      <c r="AM191"/>
+      <c r="AN191"/>
+      <c r="AO191"/>
+      <c r="AP191"/>
+      <c r="AQ191"/>
+      <c r="AR191"/>
+      <c r="AS191"/>
+      <c r="AT191"/>
+      <c r="AU191"/>
+      <c r="AV191"/>
+      <c r="AW191"/>
+      <c r="AX191"/>
+      <c r="AY191"/>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>328</v>
       </c>
       <c r="C192" t="inlineStr" s="4">
         <is>
           <t>3288Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Кісільову О.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D192" t="s">
         <v>64</v>
       </c>
       <c r="E192" t="s">
         <v>50</v>
       </c>
       <c r="F192" t="s">
         <v>121</v>
       </c>
       <c r="G192" t="s">
         <v>204</v>
       </c>
       <c r="H192" t="s">
         <v>235</v>
       </c>
-      <c r="I192" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I192"/>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192"/>
+      <c r="O192"/>
+      <c r="P192"/>
+      <c r="Q192"/>
+      <c r="R192"/>
+      <c r="S192"/>
+      <c r="T192"/>
+      <c r="U192"/>
+      <c r="V192"/>
+      <c r="W192"/>
+      <c r="X192"/>
+      <c r="Y192"/>
+      <c r="Z192"/>
+      <c r="AA192"/>
+      <c r="AB192"/>
+      <c r="AC192"/>
+      <c r="AD192"/>
+      <c r="AE192"/>
+      <c r="AF192"/>
+      <c r="AG192"/>
+      <c r="AH192"/>
+      <c r="AI192"/>
+      <c r="AJ192"/>
+      <c r="AK192"/>
+      <c r="AL192"/>
+      <c r="AM192"/>
+      <c r="AN192"/>
+      <c r="AO192"/>
+      <c r="AP192"/>
+      <c r="AQ192"/>
+      <c r="AR192"/>
+      <c r="AS192"/>
+      <c r="AT192"/>
+      <c r="AU192"/>
+      <c r="AV192"/>
+      <c r="AW192"/>
+      <c r="AX192"/>
+      <c r="AY192"/>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>329</v>
       </c>
       <c r="C193" t="inlineStr" s="4">
         <is>
           <t>3287Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D193" t="s">
         <v>49</v>
       </c>
       <c r="E193" t="s">
         <v>81</v>
       </c>
       <c r="F193" t="s">
         <v>103</v>
       </c>
       <c r="G193" t="s">
         <v>52</v>
       </c>
       <c r="H193" t="s">
         <v>89</v>
       </c>
-      <c r="I193" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I193"/>
+      <c r="J193"/>
+      <c r="K193"/>
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193"/>
+      <c r="O193"/>
+      <c r="P193"/>
+      <c r="Q193"/>
+      <c r="R193"/>
+      <c r="S193"/>
+      <c r="T193"/>
+      <c r="U193"/>
+      <c r="V193"/>
+      <c r="W193"/>
+      <c r="X193"/>
+      <c r="Y193"/>
+      <c r="Z193"/>
+      <c r="AA193"/>
+      <c r="AB193"/>
+      <c r="AC193"/>
+      <c r="AD193"/>
+      <c r="AE193"/>
+      <c r="AF193"/>
+      <c r="AG193"/>
+      <c r="AH193"/>
+      <c r="AI193"/>
+      <c r="AJ193"/>
+      <c r="AK193"/>
+      <c r="AL193"/>
+      <c r="AM193"/>
+      <c r="AN193"/>
+      <c r="AO193"/>
+      <c r="AP193"/>
+      <c r="AQ193"/>
+      <c r="AR193"/>
+      <c r="AS193"/>
+      <c r="AT193"/>
+      <c r="AU193"/>
+      <c r="AV193"/>
+      <c r="AW193"/>
+      <c r="AX193"/>
+      <c r="AY193"/>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>330</v>
       </c>
       <c r="C194" t="inlineStr" s="4">
         <is>
           <t>3286Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова біля домоволодіння № 154 громадянину Борисенку О.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D194" t="s">
         <v>64</v>
       </c>
       <c r="E194" t="s">
         <v>50</v>
       </c>
       <c r="F194" t="s">
         <v>118</v>
       </c>
       <c r="G194" t="s">
         <v>66</v>
       </c>
       <c r="H194" t="s">
         <v>75</v>
       </c>
-      <c r="I194" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I194"/>
+      <c r="J194"/>
+      <c r="K194"/>
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194"/>
+      <c r="O194"/>
+      <c r="P194"/>
+      <c r="Q194"/>
+      <c r="R194"/>
+      <c r="S194"/>
+      <c r="T194"/>
+      <c r="U194"/>
+      <c r="V194"/>
+      <c r="W194"/>
+      <c r="X194"/>
+      <c r="Y194"/>
+      <c r="Z194"/>
+      <c r="AA194"/>
+      <c r="AB194"/>
+      <c r="AC194"/>
+      <c r="AD194"/>
+      <c r="AE194"/>
+      <c r="AF194"/>
+      <c r="AG194"/>
+      <c r="AH194"/>
+      <c r="AI194"/>
+      <c r="AJ194"/>
+      <c r="AK194"/>
+      <c r="AL194"/>
+      <c r="AM194"/>
+      <c r="AN194"/>
+      <c r="AO194"/>
+      <c r="AP194"/>
+      <c r="AQ194"/>
+      <c r="AR194"/>
+      <c r="AS194"/>
+      <c r="AT194"/>
+      <c r="AU194"/>
+      <c r="AV194"/>
+      <c r="AW194"/>
+      <c r="AX194"/>
+      <c r="AY194"/>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>331</v>
       </c>
       <c r="C195" t="inlineStr" s="4">
         <is>
           <t>3285Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Івана Котляревського, 20 громадянину Чалому М.С. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D195" t="s">
         <v>64</v>
       </c>
       <c r="E195" t="s">
         <v>81</v>
       </c>
       <c r="F195" t="s">
         <v>82</v>
       </c>
       <c r="G195" t="s">
         <v>52</v>
       </c>
       <c r="H195" t="s">
         <v>86</v>
       </c>
-      <c r="I195" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I195"/>
+      <c r="J195"/>
+      <c r="K195"/>
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195"/>
+      <c r="O195"/>
+      <c r="P195"/>
+      <c r="Q195"/>
+      <c r="R195"/>
+      <c r="S195"/>
+      <c r="T195"/>
+      <c r="U195"/>
+      <c r="V195"/>
+      <c r="W195"/>
+      <c r="X195"/>
+      <c r="Y195"/>
+      <c r="Z195"/>
+      <c r="AA195"/>
+      <c r="AB195"/>
+      <c r="AC195"/>
+      <c r="AD195"/>
+      <c r="AE195"/>
+      <c r="AF195"/>
+      <c r="AG195"/>
+      <c r="AH195"/>
+      <c r="AI195"/>
+      <c r="AJ195"/>
+      <c r="AK195"/>
+      <c r="AL195"/>
+      <c r="AM195"/>
+      <c r="AN195"/>
+      <c r="AO195"/>
+      <c r="AP195"/>
+      <c r="AQ195"/>
+      <c r="AR195"/>
+      <c r="AS195"/>
+      <c r="AT195"/>
+      <c r="AU195"/>
+      <c r="AV195"/>
+      <c r="AW195"/>
+      <c r="AX195"/>
+      <c r="AY195"/>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>332</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
           <t>3284Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99 громадянці Чалій Л.М. (вільна земельна ділянка, член сім’ї загиблого учасника АТО)</t>
         </is>
       </c>
       <c r="D196" t="s">
         <v>64</v>
       </c>
       <c r="E196" t="s">
         <v>81</v>
       </c>
       <c r="F196" t="s">
         <v>169</v>
       </c>
       <c r="G196" t="s">
         <v>52</v>
       </c>
       <c r="H196" t="s">
         <v>86</v>
       </c>
-      <c r="I196" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I196"/>
+      <c r="J196"/>
+      <c r="K196"/>
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196"/>
+      <c r="O196"/>
+      <c r="P196"/>
+      <c r="Q196"/>
+      <c r="R196"/>
+      <c r="S196"/>
+      <c r="T196"/>
+      <c r="U196"/>
+      <c r="V196"/>
+      <c r="W196"/>
+      <c r="X196"/>
+      <c r="Y196"/>
+      <c r="Z196"/>
+      <c r="AA196"/>
+      <c r="AB196"/>
+      <c r="AC196"/>
+      <c r="AD196"/>
+      <c r="AE196"/>
+      <c r="AF196"/>
+      <c r="AG196"/>
+      <c r="AH196"/>
+      <c r="AI196"/>
+      <c r="AJ196"/>
+      <c r="AK196"/>
+      <c r="AL196"/>
+      <c r="AM196"/>
+      <c r="AN196"/>
+      <c r="AO196"/>
+      <c r="AP196"/>
+      <c r="AQ196"/>
+      <c r="AR196"/>
+      <c r="AS196"/>
+      <c r="AT196"/>
+      <c r="AU196"/>
+      <c r="AV196"/>
+      <c r="AW196"/>
+      <c r="AX196"/>
+      <c r="AY196"/>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>333</v>
       </c>
       <c r="C197" t="inlineStr" s="4">
         <is>
           <t>3283Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Дахнівській, громадянину Вороному Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D197" t="s">
         <v>49</v>
       </c>
       <c r="E197" t="s">
         <v>50</v>
       </c>
       <c r="F197" t="s">
         <v>118</v>
       </c>
       <c r="G197" t="s">
         <v>52</v>
       </c>
       <c r="H197" t="s">
         <v>89</v>
       </c>
-      <c r="I197" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I197"/>
+      <c r="J197"/>
+      <c r="K197"/>
+      <c r="L197"/>
+      <c r="M197"/>
+      <c r="N197"/>
+      <c r="O197"/>
+      <c r="P197"/>
+      <c r="Q197"/>
+      <c r="R197"/>
+      <c r="S197"/>
+      <c r="T197"/>
+      <c r="U197"/>
+      <c r="V197"/>
+      <c r="W197"/>
+      <c r="X197"/>
+      <c r="Y197"/>
+      <c r="Z197"/>
+      <c r="AA197"/>
+      <c r="AB197"/>
+      <c r="AC197"/>
+      <c r="AD197"/>
+      <c r="AE197"/>
+      <c r="AF197"/>
+      <c r="AG197"/>
+      <c r="AH197"/>
+      <c r="AI197"/>
+      <c r="AJ197"/>
+      <c r="AK197"/>
+      <c r="AL197"/>
+      <c r="AM197"/>
+      <c r="AN197"/>
+      <c r="AO197"/>
+      <c r="AP197"/>
+      <c r="AQ197"/>
+      <c r="AR197"/>
+      <c r="AS197"/>
+      <c r="AT197"/>
+      <c r="AU197"/>
+      <c r="AV197"/>
+      <c r="AW197"/>
+      <c r="AX197"/>
+      <c r="AY197"/>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>334</v>
       </c>
       <c r="C198" t="inlineStr" s="4">
         <is>
           <t>3282Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки по вул. Дахнівській, громадянину Вороному Є.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D198" t="s">
         <v>64</v>
       </c>
       <c r="E198" t="s">
         <v>50</v>
       </c>
       <c r="F198" t="s">
         <v>65</v>
       </c>
       <c r="G198" t="s">
         <v>52</v>
       </c>
       <c r="H198" t="s">
         <v>237</v>
       </c>
-      <c r="I198" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I198"/>
+      <c r="J198"/>
+      <c r="K198"/>
+      <c r="L198"/>
+      <c r="M198"/>
+      <c r="N198"/>
+      <c r="O198"/>
+      <c r="P198"/>
+      <c r="Q198"/>
+      <c r="R198"/>
+      <c r="S198"/>
+      <c r="T198"/>
+      <c r="U198"/>
+      <c r="V198"/>
+      <c r="W198"/>
+      <c r="X198"/>
+      <c r="Y198"/>
+      <c r="Z198"/>
+      <c r="AA198"/>
+      <c r="AB198"/>
+      <c r="AC198"/>
+      <c r="AD198"/>
+      <c r="AE198"/>
+      <c r="AF198"/>
+      <c r="AG198"/>
+      <c r="AH198"/>
+      <c r="AI198"/>
+      <c r="AJ198"/>
+      <c r="AK198"/>
+      <c r="AL198"/>
+      <c r="AM198"/>
+      <c r="AN198"/>
+      <c r="AO198"/>
+      <c r="AP198"/>
+      <c r="AQ198"/>
+      <c r="AR198"/>
+      <c r="AS198"/>
+      <c r="AT198"/>
+      <c r="AU198"/>
+      <c r="AV198"/>
+      <c r="AW198"/>
+      <c r="AX198"/>
+      <c r="AY198"/>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>335</v>
       </c>
       <c r="C199" t="inlineStr" s="4">
         <is>
           <t>3281Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Ціолковського, біля будинку № 8, громадянину Витріщаку А.П. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D199" t="s">
         <v>64</v>
       </c>
       <c r="E199" t="s">
         <v>50</v>
       </c>
       <c r="F199" t="s">
         <v>65</v>
       </c>
       <c r="G199" t="s">
         <v>52</v>
       </c>
       <c r="H199" t="s">
         <v>106</v>
       </c>
-      <c r="I199" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I199"/>
+      <c r="J199"/>
+      <c r="K199"/>
+      <c r="L199"/>
+      <c r="M199"/>
+      <c r="N199"/>
+      <c r="O199"/>
+      <c r="P199"/>
+      <c r="Q199"/>
+      <c r="R199"/>
+      <c r="S199"/>
+      <c r="T199"/>
+      <c r="U199"/>
+      <c r="V199"/>
+      <c r="W199"/>
+      <c r="X199"/>
+      <c r="Y199"/>
+      <c r="Z199"/>
+      <c r="AA199"/>
+      <c r="AB199"/>
+      <c r="AC199"/>
+      <c r="AD199"/>
+      <c r="AE199"/>
+      <c r="AF199"/>
+      <c r="AG199"/>
+      <c r="AH199"/>
+      <c r="AI199"/>
+      <c r="AJ199"/>
+      <c r="AK199"/>
+      <c r="AL199"/>
+      <c r="AM199"/>
+      <c r="AN199"/>
+      <c r="AO199"/>
+      <c r="AP199"/>
+      <c r="AQ199"/>
+      <c r="AR199"/>
+      <c r="AS199"/>
+      <c r="AT199"/>
+      <c r="AU199"/>
+      <c r="AV199"/>
+      <c r="AW199"/>
+      <c r="AX199"/>
+      <c r="AY199"/>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>336</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
           <t>3280Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування по вул. Героїв Дніпра, 4 (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D200" t="s">
         <v>64</v>
       </c>
       <c r="E200" t="s">
         <v>81</v>
       </c>
       <c r="F200" t="s">
         <v>82</v>
       </c>
       <c r="G200" t="s">
         <v>314</v>
       </c>
       <c r="H200" t="s">
         <v>86</v>
       </c>
-      <c r="I200" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I200"/>
+      <c r="J200"/>
+      <c r="K200"/>
+      <c r="L200"/>
+      <c r="M200"/>
+      <c r="N200"/>
+      <c r="O200"/>
+      <c r="P200"/>
+      <c r="Q200"/>
+      <c r="R200"/>
+      <c r="S200"/>
+      <c r="T200"/>
+      <c r="U200"/>
+      <c r="V200"/>
+      <c r="W200"/>
+      <c r="X200"/>
+      <c r="Y200"/>
+      <c r="Z200"/>
+      <c r="AA200"/>
+      <c r="AB200"/>
+      <c r="AC200"/>
+      <c r="AD200"/>
+      <c r="AE200"/>
+      <c r="AF200"/>
+      <c r="AG200"/>
+      <c r="AH200"/>
+      <c r="AI200"/>
+      <c r="AJ200"/>
+      <c r="AK200"/>
+      <c r="AL200"/>
+      <c r="AM200"/>
+      <c r="AN200"/>
+      <c r="AO200"/>
+      <c r="AP200"/>
+      <c r="AQ200"/>
+      <c r="AR200"/>
+      <c r="AS200"/>
+      <c r="AT200"/>
+      <c r="AU200"/>
+      <c r="AV200"/>
+      <c r="AW200"/>
+      <c r="AX200"/>
+      <c r="AY200"/>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>337</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
           <t>3278Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в районі вул. Ігоря Бойка та вул. Мальовничої громадянину Бондаренку О.П. (вільна земельна ділянка, учасник АТО, інвалід 1 групи)</t>
         </is>
       </c>
       <c r="D201" t="s">
         <v>64</v>
       </c>
       <c r="E201" t="s">
         <v>50</v>
       </c>
       <c r="F201" t="s">
         <v>65</v>
       </c>
       <c r="G201" t="s">
         <v>52</v>
       </c>
       <c r="H201" t="s">
         <v>125</v>
       </c>
-      <c r="I201" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I201"/>
+      <c r="J201"/>
+      <c r="K201"/>
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201"/>
+      <c r="O201"/>
+      <c r="P201"/>
+      <c r="Q201"/>
+      <c r="R201"/>
+      <c r="S201"/>
+      <c r="T201"/>
+      <c r="U201"/>
+      <c r="V201"/>
+      <c r="W201"/>
+      <c r="X201"/>
+      <c r="Y201"/>
+      <c r="Z201"/>
+      <c r="AA201"/>
+      <c r="AB201"/>
+      <c r="AC201"/>
+      <c r="AD201"/>
+      <c r="AE201"/>
+      <c r="AF201"/>
+      <c r="AG201"/>
+      <c r="AH201"/>
+      <c r="AI201"/>
+      <c r="AJ201"/>
+      <c r="AK201"/>
+      <c r="AL201"/>
+      <c r="AM201"/>
+      <c r="AN201"/>
+      <c r="AO201"/>
+      <c r="AP201"/>
+      <c r="AQ201"/>
+      <c r="AR201"/>
+      <c r="AS201"/>
+      <c r="AT201"/>
+      <c r="AU201"/>
+      <c r="AV201"/>
+      <c r="AW201"/>
+      <c r="AX201"/>
+      <c r="AY201"/>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>338</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
           <t>3277Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Зінченка, 74/вул. Симиренківській, 76 громадянину Кононученку Д.С. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D202" t="s">
         <v>64</v>
       </c>
       <c r="E202" t="s">
         <v>50</v>
       </c>
       <c r="F202" t="s">
         <v>78</v>
       </c>
       <c r="G202" t="s">
         <v>66</v>
       </c>
       <c r="H202" t="s">
         <v>101</v>
       </c>
-      <c r="I202" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I202"/>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+      <c r="O202"/>
+      <c r="P202"/>
+      <c r="Q202"/>
+      <c r="R202"/>
+      <c r="S202"/>
+      <c r="T202"/>
+      <c r="U202"/>
+      <c r="V202"/>
+      <c r="W202"/>
+      <c r="X202"/>
+      <c r="Y202"/>
+      <c r="Z202"/>
+      <c r="AA202"/>
+      <c r="AB202"/>
+      <c r="AC202"/>
+      <c r="AD202"/>
+      <c r="AE202"/>
+      <c r="AF202"/>
+      <c r="AG202"/>
+      <c r="AH202"/>
+      <c r="AI202"/>
+      <c r="AJ202"/>
+      <c r="AK202"/>
+      <c r="AL202"/>
+      <c r="AM202"/>
+      <c r="AN202"/>
+      <c r="AO202"/>
+      <c r="AP202"/>
+      <c r="AQ202"/>
+      <c r="AR202"/>
+      <c r="AS202"/>
+      <c r="AT202"/>
+      <c r="AU202"/>
+      <c r="AV202"/>
+      <c r="AW202"/>
+      <c r="AX202"/>
+      <c r="AY202"/>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>339</v>
       </c>
       <c r="C203" t="inlineStr" s="4">
         <is>
           <t>3276Про передачу земельної ділянки у власність на розі вул. Грибної та вул. Онопрієнка громадянину Кириленку В.І. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D203" t="s">
         <v>64</v>
       </c>
       <c r="E203" t="s">
         <v>81</v>
       </c>
       <c r="F203" t="s">
         <v>151</v>
       </c>
       <c r="G203" t="s">
         <v>52</v>
       </c>
       <c r="H203" t="s">
         <v>89</v>
       </c>
-      <c r="I203" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I203"/>
+      <c r="J203"/>
+      <c r="K203"/>
+      <c r="L203"/>
+      <c r="M203"/>
+      <c r="N203"/>
+      <c r="O203"/>
+      <c r="P203"/>
+      <c r="Q203"/>
+      <c r="R203"/>
+      <c r="S203"/>
+      <c r="T203"/>
+      <c r="U203"/>
+      <c r="V203"/>
+      <c r="W203"/>
+      <c r="X203"/>
+      <c r="Y203"/>
+      <c r="Z203"/>
+      <c r="AA203"/>
+      <c r="AB203"/>
+      <c r="AC203"/>
+      <c r="AD203"/>
+      <c r="AE203"/>
+      <c r="AF203"/>
+      <c r="AG203"/>
+      <c r="AH203"/>
+      <c r="AI203"/>
+      <c r="AJ203"/>
+      <c r="AK203"/>
+      <c r="AL203"/>
+      <c r="AM203"/>
+      <c r="AN203"/>
+      <c r="AO203"/>
+      <c r="AP203"/>
+      <c r="AQ203"/>
+      <c r="AR203"/>
+      <c r="AS203"/>
+      <c r="AT203"/>
+      <c r="AU203"/>
+      <c r="AV203"/>
+      <c r="AW203"/>
+      <c r="AX203"/>
+      <c r="AY203"/>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>340</v>
       </c>
       <c r="C204" t="inlineStr" s="4">
         <is>
           <t>3274Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D204" t="s">
         <v>64</v>
       </c>
       <c r="E204" t="s">
         <v>50</v>
       </c>
       <c r="F204" t="s">
         <v>118</v>
       </c>
       <c r="G204" t="s">
         <v>52</v>
       </c>
       <c r="H204" t="s">
         <v>235</v>
       </c>
-      <c r="I204" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I204"/>
+      <c r="J204"/>
+      <c r="K204"/>
+      <c r="L204"/>
+      <c r="M204"/>
+      <c r="N204"/>
+      <c r="O204"/>
+      <c r="P204"/>
+      <c r="Q204"/>
+      <c r="R204"/>
+      <c r="S204"/>
+      <c r="T204"/>
+      <c r="U204"/>
+      <c r="V204"/>
+      <c r="W204"/>
+      <c r="X204"/>
+      <c r="Y204"/>
+      <c r="Z204"/>
+      <c r="AA204"/>
+      <c r="AB204"/>
+      <c r="AC204"/>
+      <c r="AD204"/>
+      <c r="AE204"/>
+      <c r="AF204"/>
+      <c r="AG204"/>
+      <c r="AH204"/>
+      <c r="AI204"/>
+      <c r="AJ204"/>
+      <c r="AK204"/>
+      <c r="AL204"/>
+      <c r="AM204"/>
+      <c r="AN204"/>
+      <c r="AO204"/>
+      <c r="AP204"/>
+      <c r="AQ204"/>
+      <c r="AR204"/>
+      <c r="AS204"/>
+      <c r="AT204"/>
+      <c r="AU204"/>
+      <c r="AV204"/>
+      <c r="AW204"/>
+      <c r="AX204"/>
+      <c r="AY204"/>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>341</v>
       </c>
       <c r="C205" t="inlineStr" s="4">
         <is>
           <t>3273Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D205" t="s">
         <v>64</v>
       </c>
       <c r="E205" t="s">
         <v>50</v>
       </c>
       <c r="F205" t="s">
         <v>118</v>
       </c>
       <c r="G205" t="s">
         <v>66</v>
       </c>
       <c r="H205" t="s">
         <v>101</v>
       </c>
-      <c r="I205" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I205"/>
+      <c r="J205"/>
+      <c r="K205"/>
+      <c r="L205"/>
+      <c r="M205"/>
+      <c r="N205"/>
+      <c r="O205"/>
+      <c r="P205"/>
+      <c r="Q205"/>
+      <c r="R205"/>
+      <c r="S205"/>
+      <c r="T205"/>
+      <c r="U205"/>
+      <c r="V205"/>
+      <c r="W205"/>
+      <c r="X205"/>
+      <c r="Y205"/>
+      <c r="Z205"/>
+      <c r="AA205"/>
+      <c r="AB205"/>
+      <c r="AC205"/>
+      <c r="AD205"/>
+      <c r="AE205"/>
+      <c r="AF205"/>
+      <c r="AG205"/>
+      <c r="AH205"/>
+      <c r="AI205"/>
+      <c r="AJ205"/>
+      <c r="AK205"/>
+      <c r="AL205"/>
+      <c r="AM205"/>
+      <c r="AN205"/>
+      <c r="AO205"/>
+      <c r="AP205"/>
+      <c r="AQ205"/>
+      <c r="AR205"/>
+      <c r="AS205"/>
+      <c r="AT205"/>
+      <c r="AU205"/>
+      <c r="AV205"/>
+      <c r="AW205"/>
+      <c r="AX205"/>
+      <c r="AY205"/>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>342</v>
       </c>
       <c r="C206" t="inlineStr" s="4">
         <is>
           <t>3272Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D206" t="s">
         <v>64</v>
       </c>
       <c r="E206" t="s">
         <v>50</v>
       </c>
       <c r="F206" t="s">
         <v>91</v>
       </c>
       <c r="G206" t="s">
         <v>66</v>
       </c>
       <c r="H206" t="s">
         <v>53</v>
       </c>
-      <c r="I206" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I206"/>
+      <c r="J206"/>
+      <c r="K206"/>
+      <c r="L206"/>
+      <c r="M206"/>
+      <c r="N206"/>
+      <c r="O206"/>
+      <c r="P206"/>
+      <c r="Q206"/>
+      <c r="R206"/>
+      <c r="S206"/>
+      <c r="T206"/>
+      <c r="U206"/>
+      <c r="V206"/>
+      <c r="W206"/>
+      <c r="X206"/>
+      <c r="Y206"/>
+      <c r="Z206"/>
+      <c r="AA206"/>
+      <c r="AB206"/>
+      <c r="AC206"/>
+      <c r="AD206"/>
+      <c r="AE206"/>
+      <c r="AF206"/>
+      <c r="AG206"/>
+      <c r="AH206"/>
+      <c r="AI206"/>
+      <c r="AJ206"/>
+      <c r="AK206"/>
+      <c r="AL206"/>
+      <c r="AM206"/>
+      <c r="AN206"/>
+      <c r="AO206"/>
+      <c r="AP206"/>
+      <c r="AQ206"/>
+      <c r="AR206"/>
+      <c r="AS206"/>
+      <c r="AT206"/>
+      <c r="AU206"/>
+      <c r="AV206"/>
+      <c r="AW206"/>
+      <c r="AX206"/>
+      <c r="AY206"/>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>343</v>
       </c>
       <c r="C207" t="inlineStr" s="4">
         <is>
           <t>3271Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D207" t="s">
         <v>64</v>
       </c>
       <c r="E207" t="s">
         <v>50</v>
       </c>
       <c r="F207" t="s">
         <v>121</v>
       </c>
       <c r="G207" t="s">
         <v>52</v>
       </c>
       <c r="H207" t="s">
         <v>53</v>
       </c>
-      <c r="I207" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I207"/>
+      <c r="J207"/>
+      <c r="K207"/>
+      <c r="L207"/>
+      <c r="M207"/>
+      <c r="N207"/>
+      <c r="O207"/>
+      <c r="P207"/>
+      <c r="Q207"/>
+      <c r="R207"/>
+      <c r="S207"/>
+      <c r="T207"/>
+      <c r="U207"/>
+      <c r="V207"/>
+      <c r="W207"/>
+      <c r="X207"/>
+      <c r="Y207"/>
+      <c r="Z207"/>
+      <c r="AA207"/>
+      <c r="AB207"/>
+      <c r="AC207"/>
+      <c r="AD207"/>
+      <c r="AE207"/>
+      <c r="AF207"/>
+      <c r="AG207"/>
+      <c r="AH207"/>
+      <c r="AI207"/>
+      <c r="AJ207"/>
+      <c r="AK207"/>
+      <c r="AL207"/>
+      <c r="AM207"/>
+      <c r="AN207"/>
+      <c r="AO207"/>
+      <c r="AP207"/>
+      <c r="AQ207"/>
+      <c r="AR207"/>
+      <c r="AS207"/>
+      <c r="AT207"/>
+      <c r="AU207"/>
+      <c r="AV207"/>
+      <c r="AW207"/>
+      <c r="AX207"/>
+      <c r="AY207"/>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>344</v>
       </c>
       <c r="C208" t="inlineStr" s="4">
         <is>
           <t>3270Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Зінченка та вул. Пацаєва громадянину Чигрину С.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D208" t="s">
         <v>64</v>
       </c>
       <c r="E208" t="s">
         <v>50</v>
       </c>
       <c r="F208" t="s">
         <v>65</v>
       </c>
       <c r="G208" t="s">
         <v>70</v>
       </c>
       <c r="H208" t="s">
         <v>237</v>
       </c>
-      <c r="I208" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I208"/>
+      <c r="J208"/>
+      <c r="K208"/>
+      <c r="L208"/>
+      <c r="M208"/>
+      <c r="N208"/>
+      <c r="O208"/>
+      <c r="P208"/>
+      <c r="Q208"/>
+      <c r="R208"/>
+      <c r="S208"/>
+      <c r="T208"/>
+      <c r="U208"/>
+      <c r="V208"/>
+      <c r="W208"/>
+      <c r="X208"/>
+      <c r="Y208"/>
+      <c r="Z208"/>
+      <c r="AA208"/>
+      <c r="AB208"/>
+      <c r="AC208"/>
+      <c r="AD208"/>
+      <c r="AE208"/>
+      <c r="AF208"/>
+      <c r="AG208"/>
+      <c r="AH208"/>
+      <c r="AI208"/>
+      <c r="AJ208"/>
+      <c r="AK208"/>
+      <c r="AL208"/>
+      <c r="AM208"/>
+      <c r="AN208"/>
+      <c r="AO208"/>
+      <c r="AP208"/>
+      <c r="AQ208"/>
+      <c r="AR208"/>
+      <c r="AS208"/>
+      <c r="AT208"/>
+      <c r="AU208"/>
+      <c r="AV208"/>
+      <c r="AW208"/>
+      <c r="AX208"/>
+      <c r="AY208"/>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>345</v>
       </c>
       <c r="C209" t="inlineStr" s="4">
         <is>
           <t>3269Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Тургенєва громадянину Прудкому О.М. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D209" t="s">
         <v>49</v>
       </c>
       <c r="E209" t="s">
         <v>81</v>
       </c>
       <c r="F209" t="s">
         <v>169</v>
       </c>
       <c r="G209" t="s">
         <v>52</v>
       </c>
       <c r="H209" t="s">
         <v>60</v>
       </c>
-      <c r="I209" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I209"/>
+      <c r="J209"/>
+      <c r="K209"/>
+      <c r="L209"/>
+      <c r="M209"/>
+      <c r="N209"/>
+      <c r="O209"/>
+      <c r="P209"/>
+      <c r="Q209"/>
+      <c r="R209"/>
+      <c r="S209"/>
+      <c r="T209"/>
+      <c r="U209"/>
+      <c r="V209"/>
+      <c r="W209"/>
+      <c r="X209"/>
+      <c r="Y209"/>
+      <c r="Z209"/>
+      <c r="AA209"/>
+      <c r="AB209"/>
+      <c r="AC209"/>
+      <c r="AD209"/>
+      <c r="AE209"/>
+      <c r="AF209"/>
+      <c r="AG209"/>
+      <c r="AH209"/>
+      <c r="AI209"/>
+      <c r="AJ209"/>
+      <c r="AK209"/>
+      <c r="AL209"/>
+      <c r="AM209"/>
+      <c r="AN209"/>
+      <c r="AO209"/>
+      <c r="AP209"/>
+      <c r="AQ209"/>
+      <c r="AR209"/>
+      <c r="AS209"/>
+      <c r="AT209"/>
+      <c r="AU209"/>
+      <c r="AV209"/>
+      <c r="AW209"/>
+      <c r="AX209"/>
+      <c r="AY209"/>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>346</v>
       </c>
       <c r="C210" t="inlineStr" s="4">
         <is>
           <t>3268Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D210" t="s">
         <v>64</v>
       </c>
       <c r="E210" t="s">
         <v>50</v>
       </c>
       <c r="F210" t="s">
         <v>118</v>
       </c>
       <c r="G210" t="s">
         <v>70</v>
       </c>
       <c r="H210" t="s">
         <v>142</v>
       </c>
-      <c r="I210" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I210"/>
+      <c r="J210"/>
+      <c r="K210"/>
+      <c r="L210"/>
+      <c r="M210"/>
+      <c r="N210"/>
+      <c r="O210"/>
+      <c r="P210"/>
+      <c r="Q210"/>
+      <c r="R210"/>
+      <c r="S210"/>
+      <c r="T210"/>
+      <c r="U210"/>
+      <c r="V210"/>
+      <c r="W210"/>
+      <c r="X210"/>
+      <c r="Y210"/>
+      <c r="Z210"/>
+      <c r="AA210"/>
+      <c r="AB210"/>
+      <c r="AC210"/>
+      <c r="AD210"/>
+      <c r="AE210"/>
+      <c r="AF210"/>
+      <c r="AG210"/>
+      <c r="AH210"/>
+      <c r="AI210"/>
+      <c r="AJ210"/>
+      <c r="AK210"/>
+      <c r="AL210"/>
+      <c r="AM210"/>
+      <c r="AN210"/>
+      <c r="AO210"/>
+      <c r="AP210"/>
+      <c r="AQ210"/>
+      <c r="AR210"/>
+      <c r="AS210"/>
+      <c r="AT210"/>
+      <c r="AU210"/>
+      <c r="AV210"/>
+      <c r="AW210"/>
+      <c r="AX210"/>
+      <c r="AY210"/>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>347</v>
       </c>
       <c r="C211" t="inlineStr" s="4">
         <is>
           <t>3267Про відмову у передачі земельної ділянки у власність по вул. Грузиненка громадянину Гончарову О.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D211" t="s">
         <v>49</v>
       </c>
       <c r="E211" t="s">
         <v>50</v>
       </c>
       <c r="F211" t="s">
         <v>88</v>
       </c>
       <c r="G211" t="s">
         <v>141</v>
       </c>
       <c r="H211" t="s">
         <v>348</v>
       </c>
-      <c r="I211" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I211"/>
+      <c r="J211"/>
+      <c r="K211"/>
+      <c r="L211"/>
+      <c r="M211"/>
+      <c r="N211"/>
+      <c r="O211"/>
+      <c r="P211"/>
+      <c r="Q211"/>
+      <c r="R211"/>
+      <c r="S211"/>
+      <c r="T211"/>
+      <c r="U211"/>
+      <c r="V211"/>
+      <c r="W211"/>
+      <c r="X211"/>
+      <c r="Y211"/>
+      <c r="Z211"/>
+      <c r="AA211"/>
+      <c r="AB211"/>
+      <c r="AC211"/>
+      <c r="AD211"/>
+      <c r="AE211"/>
+      <c r="AF211"/>
+      <c r="AG211"/>
+      <c r="AH211"/>
+      <c r="AI211"/>
+      <c r="AJ211"/>
+      <c r="AK211"/>
+      <c r="AL211"/>
+      <c r="AM211"/>
+      <c r="AN211"/>
+      <c r="AO211"/>
+      <c r="AP211"/>
+      <c r="AQ211"/>
+      <c r="AR211"/>
+      <c r="AS211"/>
+      <c r="AT211"/>
+      <c r="AU211"/>
+      <c r="AV211"/>
+      <c r="AW211"/>
+      <c r="AX211"/>
+      <c r="AY211"/>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>349</v>
       </c>
       <c r="C212" t="inlineStr" s="4">
         <is>
           <t>3266Про відмову у передачі земельної ділянки у власність по вул. Грузиненка громадянину Гончарову О.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D212" t="s">
         <v>64</v>
       </c>
       <c r="E212" t="s">
         <v>50</v>
       </c>
       <c r="F212" t="s">
         <v>278</v>
       </c>
       <c r="G212" t="s">
         <v>66</v>
       </c>
       <c r="H212" t="s">
         <v>348</v>
       </c>
-      <c r="I212" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I212"/>
+      <c r="J212"/>
+      <c r="K212"/>
+      <c r="L212"/>
+      <c r="M212"/>
+      <c r="N212"/>
+      <c r="O212"/>
+      <c r="P212"/>
+      <c r="Q212"/>
+      <c r="R212"/>
+      <c r="S212"/>
+      <c r="T212"/>
+      <c r="U212"/>
+      <c r="V212"/>
+      <c r="W212"/>
+      <c r="X212"/>
+      <c r="Y212"/>
+      <c r="Z212"/>
+      <c r="AA212"/>
+      <c r="AB212"/>
+      <c r="AC212"/>
+      <c r="AD212"/>
+      <c r="AE212"/>
+      <c r="AF212"/>
+      <c r="AG212"/>
+      <c r="AH212"/>
+      <c r="AI212"/>
+      <c r="AJ212"/>
+      <c r="AK212"/>
+      <c r="AL212"/>
+      <c r="AM212"/>
+      <c r="AN212"/>
+      <c r="AO212"/>
+      <c r="AP212"/>
+      <c r="AQ212"/>
+      <c r="AR212"/>
+      <c r="AS212"/>
+      <c r="AT212"/>
+      <c r="AU212"/>
+      <c r="AV212"/>
+      <c r="AW212"/>
+      <c r="AX212"/>
+      <c r="AY212"/>
     </row>
     <row r="213">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>350</v>
       </c>
       <c r="C213" t="inlineStr" s="4">
         <is>
           <t>3265Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D213" t="s">
         <v>64</v>
       </c>
       <c r="E213" t="s">
         <v>50</v>
       </c>
       <c r="F213" t="s">
         <v>78</v>
       </c>
       <c r="G213" t="s">
         <v>52</v>
       </c>
       <c r="H213" t="s">
         <v>111</v>
       </c>
-      <c r="I213" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I213"/>
+      <c r="J213"/>
+      <c r="K213"/>
+      <c r="L213"/>
+      <c r="M213"/>
+      <c r="N213"/>
+      <c r="O213"/>
+      <c r="P213"/>
+      <c r="Q213"/>
+      <c r="R213"/>
+      <c r="S213"/>
+      <c r="T213"/>
+      <c r="U213"/>
+      <c r="V213"/>
+      <c r="W213"/>
+      <c r="X213"/>
+      <c r="Y213"/>
+      <c r="Z213"/>
+      <c r="AA213"/>
+      <c r="AB213"/>
+      <c r="AC213"/>
+      <c r="AD213"/>
+      <c r="AE213"/>
+      <c r="AF213"/>
+      <c r="AG213"/>
+      <c r="AH213"/>
+      <c r="AI213"/>
+      <c r="AJ213"/>
+      <c r="AK213"/>
+      <c r="AL213"/>
+      <c r="AM213"/>
+      <c r="AN213"/>
+      <c r="AO213"/>
+      <c r="AP213"/>
+      <c r="AQ213"/>
+      <c r="AR213"/>
+      <c r="AS213"/>
+      <c r="AT213"/>
+      <c r="AU213"/>
+      <c r="AV213"/>
+      <c r="AW213"/>
+      <c r="AX213"/>
+      <c r="AY213"/>
     </row>
     <row r="214">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>351</v>
       </c>
       <c r="C214" t="inlineStr" s="4">
         <is>
           <t>3264Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Карбишева,  громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D214" t="s">
         <v>49</v>
       </c>
       <c r="E214" t="s">
         <v>50</v>
       </c>
       <c r="F214" t="s">
         <v>172</v>
       </c>
       <c r="G214" t="s">
         <v>204</v>
       </c>
       <c r="H214" t="s">
         <v>62</v>
       </c>
-      <c r="I214" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I214"/>
+      <c r="J214"/>
+      <c r="K214"/>
+      <c r="L214"/>
+      <c r="M214"/>
+      <c r="N214"/>
+      <c r="O214"/>
+      <c r="P214"/>
+      <c r="Q214"/>
+      <c r="R214"/>
+      <c r="S214"/>
+      <c r="T214"/>
+      <c r="U214"/>
+      <c r="V214"/>
+      <c r="W214"/>
+      <c r="X214"/>
+      <c r="Y214"/>
+      <c r="Z214"/>
+      <c r="AA214"/>
+      <c r="AB214"/>
+      <c r="AC214"/>
+      <c r="AD214"/>
+      <c r="AE214"/>
+      <c r="AF214"/>
+      <c r="AG214"/>
+      <c r="AH214"/>
+      <c r="AI214"/>
+      <c r="AJ214"/>
+      <c r="AK214"/>
+      <c r="AL214"/>
+      <c r="AM214"/>
+      <c r="AN214"/>
+      <c r="AO214"/>
+      <c r="AP214"/>
+      <c r="AQ214"/>
+      <c r="AR214"/>
+      <c r="AS214"/>
+      <c r="AT214"/>
+      <c r="AU214"/>
+      <c r="AV214"/>
+      <c r="AW214"/>
+      <c r="AX214"/>
+      <c r="AY214"/>
     </row>
     <row r="215">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>352</v>
       </c>
       <c r="C215" t="inlineStr" s="4">
         <is>
           <t>3263Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Карбишева громадянину Селезню Р.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D215" t="s">
         <v>49</v>
       </c>
       <c r="E215" t="s">
         <v>81</v>
       </c>
       <c r="F215" t="s">
         <v>239</v>
       </c>
       <c r="G215" t="s">
         <v>52</v>
       </c>
       <c r="H215" t="s">
         <v>62</v>
       </c>
-      <c r="I215" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I215"/>
+      <c r="J215"/>
+      <c r="K215"/>
+      <c r="L215"/>
+      <c r="M215"/>
+      <c r="N215"/>
+      <c r="O215"/>
+      <c r="P215"/>
+      <c r="Q215"/>
+      <c r="R215"/>
+      <c r="S215"/>
+      <c r="T215"/>
+      <c r="U215"/>
+      <c r="V215"/>
+      <c r="W215"/>
+      <c r="X215"/>
+      <c r="Y215"/>
+      <c r="Z215"/>
+      <c r="AA215"/>
+      <c r="AB215"/>
+      <c r="AC215"/>
+      <c r="AD215"/>
+      <c r="AE215"/>
+      <c r="AF215"/>
+      <c r="AG215"/>
+      <c r="AH215"/>
+      <c r="AI215"/>
+      <c r="AJ215"/>
+      <c r="AK215"/>
+      <c r="AL215"/>
+      <c r="AM215"/>
+      <c r="AN215"/>
+      <c r="AO215"/>
+      <c r="AP215"/>
+      <c r="AQ215"/>
+      <c r="AR215"/>
+      <c r="AS215"/>
+      <c r="AT215"/>
+      <c r="AU215"/>
+      <c r="AV215"/>
+      <c r="AW215"/>
+      <c r="AX215"/>
+      <c r="AY215"/>
     </row>
     <row r="216">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>353</v>
       </c>
       <c r="C216" t="inlineStr" s="4">
         <is>
           <t>3261Про відмову Управлінню Служби безпеки України в Черкаській області у наданні дозволу на розроблення документації із землеустрою по вул. Героїв Дніпра (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D216" t="s">
         <v>64</v>
       </c>
       <c r="E216" t="s">
         <v>81</v>
       </c>
       <c r="F216" t="s">
         <v>241</v>
       </c>
       <c r="G216" t="s">
         <v>52</v>
       </c>
       <c r="H216" t="s">
         <v>60</v>
       </c>
-      <c r="I216" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I216"/>
+      <c r="J216"/>
+      <c r="K216"/>
+      <c r="L216"/>
+      <c r="M216"/>
+      <c r="N216"/>
+      <c r="O216"/>
+      <c r="P216"/>
+      <c r="Q216"/>
+      <c r="R216"/>
+      <c r="S216"/>
+      <c r="T216"/>
+      <c r="U216"/>
+      <c r="V216"/>
+      <c r="W216"/>
+      <c r="X216"/>
+      <c r="Y216"/>
+      <c r="Z216"/>
+      <c r="AA216"/>
+      <c r="AB216"/>
+      <c r="AC216"/>
+      <c r="AD216"/>
+      <c r="AE216"/>
+      <c r="AF216"/>
+      <c r="AG216"/>
+      <c r="AH216"/>
+      <c r="AI216"/>
+      <c r="AJ216"/>
+      <c r="AK216"/>
+      <c r="AL216"/>
+      <c r="AM216"/>
+      <c r="AN216"/>
+      <c r="AO216"/>
+      <c r="AP216"/>
+      <c r="AQ216"/>
+      <c r="AR216"/>
+      <c r="AS216"/>
+      <c r="AT216"/>
+      <c r="AU216"/>
+      <c r="AV216"/>
+      <c r="AW216"/>
+      <c r="AX216"/>
+      <c r="AY216"/>
     </row>
     <row r="217">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>354</v>
       </c>
       <c r="C217" t="inlineStr" s="4">
         <is>
           <t>3260Про використання земельної ділянки комунальної власності територіальної громади міста Черкаси, яка перебуває в користуванні на умовах оренди ТОВ «ЦЕНТР ВІДПОЧИНКУ «НІКА» по вул. Козацькій, для суспільних потреб – створення міського парку (набережної)</t>
         </is>
       </c>
       <c r="D217" t="s">
         <v>64</v>
       </c>
       <c r="E217" t="s">
         <v>81</v>
       </c>
       <c r="F217" t="s">
         <v>239</v>
       </c>
       <c r="G217" t="s">
         <v>52</v>
       </c>
       <c r="H217" t="s">
         <v>53</v>
       </c>
-      <c r="I217" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I217"/>
+      <c r="J217"/>
+      <c r="K217"/>
+      <c r="L217"/>
+      <c r="M217"/>
+      <c r="N217"/>
+      <c r="O217"/>
+      <c r="P217"/>
+      <c r="Q217"/>
+      <c r="R217"/>
+      <c r="S217"/>
+      <c r="T217"/>
+      <c r="U217"/>
+      <c r="V217"/>
+      <c r="W217"/>
+      <c r="X217"/>
+      <c r="Y217"/>
+      <c r="Z217"/>
+      <c r="AA217"/>
+      <c r="AB217"/>
+      <c r="AC217"/>
+      <c r="AD217"/>
+      <c r="AE217"/>
+      <c r="AF217"/>
+      <c r="AG217"/>
+      <c r="AH217"/>
+      <c r="AI217"/>
+      <c r="AJ217"/>
+      <c r="AK217"/>
+      <c r="AL217"/>
+      <c r="AM217"/>
+      <c r="AN217"/>
+      <c r="AO217"/>
+      <c r="AP217"/>
+      <c r="AQ217"/>
+      <c r="AR217"/>
+      <c r="AS217"/>
+      <c r="AT217"/>
+      <c r="AU217"/>
+      <c r="AV217"/>
+      <c r="AW217"/>
+      <c r="AX217"/>
+      <c r="AY217"/>
     </row>
     <row r="218">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>355</v>
       </c>
       <c r="C218" t="inlineStr" s="4">
         <is>
           <t>3257Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мечникова громадянину Шевченку Я.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D218" t="s">
         <v>64</v>
       </c>
       <c r="E218" t="s">
         <v>81</v>
       </c>
       <c r="F218" t="s">
         <v>239</v>
       </c>
       <c r="G218" t="s">
         <v>52</v>
       </c>
       <c r="H218" t="s">
         <v>221</v>
       </c>
-      <c r="I218" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I218"/>
+      <c r="J218"/>
+      <c r="K218"/>
+      <c r="L218"/>
+      <c r="M218"/>
+      <c r="N218"/>
+      <c r="O218"/>
+      <c r="P218"/>
+      <c r="Q218"/>
+      <c r="R218"/>
+      <c r="S218"/>
+      <c r="T218"/>
+      <c r="U218"/>
+      <c r="V218"/>
+      <c r="W218"/>
+      <c r="X218"/>
+      <c r="Y218"/>
+      <c r="Z218"/>
+      <c r="AA218"/>
+      <c r="AB218"/>
+      <c r="AC218"/>
+      <c r="AD218"/>
+      <c r="AE218"/>
+      <c r="AF218"/>
+      <c r="AG218"/>
+      <c r="AH218"/>
+      <c r="AI218"/>
+      <c r="AJ218"/>
+      <c r="AK218"/>
+      <c r="AL218"/>
+      <c r="AM218"/>
+      <c r="AN218"/>
+      <c r="AO218"/>
+      <c r="AP218"/>
+      <c r="AQ218"/>
+      <c r="AR218"/>
+      <c r="AS218"/>
+      <c r="AT218"/>
+      <c r="AU218"/>
+      <c r="AV218"/>
+      <c r="AW218"/>
+      <c r="AX218"/>
+      <c r="AY218"/>
     </row>
     <row r="219">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>356</v>
       </c>
       <c r="C219" t="inlineStr" s="4">
         <is>
           <t>3256Про надання ТОВ «АТБ-МАРКЕТ» земельної ділянки в оренду по вул. Пацаєва, 8/вул. Нарбутівська, 208</t>
         </is>
       </c>
       <c r="D219" t="s">
         <v>64</v>
       </c>
       <c r="E219" t="s">
         <v>81</v>
       </c>
       <c r="F219" t="s">
         <v>166</v>
       </c>
       <c r="G219" t="s">
         <v>52</v>
       </c>
       <c r="H219" t="s">
         <v>89</v>
       </c>
-      <c r="I219" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I219"/>
+      <c r="J219"/>
+      <c r="K219"/>
+      <c r="L219"/>
+      <c r="M219"/>
+      <c r="N219"/>
+      <c r="O219"/>
+      <c r="P219"/>
+      <c r="Q219"/>
+      <c r="R219"/>
+      <c r="S219"/>
+      <c r="T219"/>
+      <c r="U219"/>
+      <c r="V219"/>
+      <c r="W219"/>
+      <c r="X219"/>
+      <c r="Y219"/>
+      <c r="Z219"/>
+      <c r="AA219"/>
+      <c r="AB219"/>
+      <c r="AC219"/>
+      <c r="AD219"/>
+      <c r="AE219"/>
+      <c r="AF219"/>
+      <c r="AG219"/>
+      <c r="AH219"/>
+      <c r="AI219"/>
+      <c r="AJ219"/>
+      <c r="AK219"/>
+      <c r="AL219"/>
+      <c r="AM219"/>
+      <c r="AN219"/>
+      <c r="AO219"/>
+      <c r="AP219"/>
+      <c r="AQ219"/>
+      <c r="AR219"/>
+      <c r="AS219"/>
+      <c r="AT219"/>
+      <c r="AU219"/>
+      <c r="AV219"/>
+      <c r="AW219"/>
+      <c r="AX219"/>
+      <c r="AY219"/>
     </row>
     <row r="220">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>357</v>
       </c>
       <c r="C220" t="inlineStr" s="4">
         <is>
           <t>3255Про погодження технічної      документації із землеустрою щодо поділу земельної ділянки ТОВ «МАКК-ТРЕЙД» по вул. Гагаріна, 41/2</t>
         </is>
       </c>
       <c r="D220" t="s">
         <v>64</v>
       </c>
       <c r="E220" t="s">
         <v>50</v>
       </c>
       <c r="F220" t="s">
         <v>91</v>
       </c>
       <c r="G220" t="s">
         <v>52</v>
       </c>
       <c r="H220" t="s">
         <v>259</v>
       </c>
-      <c r="I220" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I220"/>
+      <c r="J220"/>
+      <c r="K220"/>
+      <c r="L220"/>
+      <c r="M220"/>
+      <c r="N220"/>
+      <c r="O220"/>
+      <c r="P220"/>
+      <c r="Q220"/>
+      <c r="R220"/>
+      <c r="S220"/>
+      <c r="T220"/>
+      <c r="U220"/>
+      <c r="V220"/>
+      <c r="W220"/>
+      <c r="X220"/>
+      <c r="Y220"/>
+      <c r="Z220"/>
+      <c r="AA220"/>
+      <c r="AB220"/>
+      <c r="AC220"/>
+      <c r="AD220"/>
+      <c r="AE220"/>
+      <c r="AF220"/>
+      <c r="AG220"/>
+      <c r="AH220"/>
+      <c r="AI220"/>
+      <c r="AJ220"/>
+      <c r="AK220"/>
+      <c r="AL220"/>
+      <c r="AM220"/>
+      <c r="AN220"/>
+      <c r="AO220"/>
+      <c r="AP220"/>
+      <c r="AQ220"/>
+      <c r="AR220"/>
+      <c r="AS220"/>
+      <c r="AT220"/>
+      <c r="AU220"/>
+      <c r="AV220"/>
+      <c r="AW220"/>
+      <c r="AX220"/>
+      <c r="AY220"/>
     </row>
     <row r="221">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>358</v>
       </c>
       <c r="C221" t="inlineStr" s="4">
         <is>
           <t>3254Про надання дозволу на розроблення документації із землеустрою на земельну ділянку на розі вул. Благовісної та вул. Добровольського громадянину Василенку А.В. (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D221" t="s">
         <v>64</v>
       </c>
       <c r="E221" t="s">
         <v>81</v>
       </c>
       <c r="F221" t="s">
         <v>98</v>
       </c>
       <c r="G221" t="s">
         <v>359</v>
       </c>
       <c r="H221" t="s">
         <v>89</v>
       </c>
-      <c r="I221" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I221"/>
+      <c r="J221"/>
+      <c r="K221"/>
+      <c r="L221"/>
+      <c r="M221"/>
+      <c r="N221"/>
+      <c r="O221"/>
+      <c r="P221"/>
+      <c r="Q221"/>
+      <c r="R221"/>
+      <c r="S221"/>
+      <c r="T221"/>
+      <c r="U221"/>
+      <c r="V221"/>
+      <c r="W221"/>
+      <c r="X221"/>
+      <c r="Y221"/>
+      <c r="Z221"/>
+      <c r="AA221"/>
+      <c r="AB221"/>
+      <c r="AC221"/>
+      <c r="AD221"/>
+      <c r="AE221"/>
+      <c r="AF221"/>
+      <c r="AG221"/>
+      <c r="AH221"/>
+      <c r="AI221"/>
+      <c r="AJ221"/>
+      <c r="AK221"/>
+      <c r="AL221"/>
+      <c r="AM221"/>
+      <c r="AN221"/>
+      <c r="AO221"/>
+      <c r="AP221"/>
+      <c r="AQ221"/>
+      <c r="AR221"/>
+      <c r="AS221"/>
+      <c r="AT221"/>
+      <c r="AU221"/>
+      <c r="AV221"/>
+      <c r="AW221"/>
+      <c r="AX221"/>
+      <c r="AY221"/>
     </row>
     <row r="222">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>360</v>
       </c>
       <c r="C222" t="inlineStr" s="4">
         <is>
           <t>3245Про надання комунальному підприємству «Черкасиінвестбуд» Черкаської міської ради» земельної ділянки в постійне користування на розі вул. Онопрієнка та вул. Абрикосової (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D222" t="s">
         <v>64</v>
       </c>
       <c r="E222" t="s">
         <v>81</v>
       </c>
       <c r="F222" t="s">
         <v>156</v>
       </c>
       <c r="G222" t="s">
         <v>66</v>
       </c>
       <c r="H222" t="s">
         <v>89</v>
       </c>
-      <c r="I222" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I222"/>
+      <c r="J222"/>
+      <c r="K222"/>
+      <c r="L222"/>
+      <c r="M222"/>
+      <c r="N222"/>
+      <c r="O222"/>
+      <c r="P222"/>
+      <c r="Q222"/>
+      <c r="R222"/>
+      <c r="S222"/>
+      <c r="T222"/>
+      <c r="U222"/>
+      <c r="V222"/>
+      <c r="W222"/>
+      <c r="X222"/>
+      <c r="Y222"/>
+      <c r="Z222"/>
+      <c r="AA222"/>
+      <c r="AB222"/>
+      <c r="AC222"/>
+      <c r="AD222"/>
+      <c r="AE222"/>
+      <c r="AF222"/>
+      <c r="AG222"/>
+      <c r="AH222"/>
+      <c r="AI222"/>
+      <c r="AJ222"/>
+      <c r="AK222"/>
+      <c r="AL222"/>
+      <c r="AM222"/>
+      <c r="AN222"/>
+      <c r="AO222"/>
+      <c r="AP222"/>
+      <c r="AQ222"/>
+      <c r="AR222"/>
+      <c r="AS222"/>
+      <c r="AT222"/>
+      <c r="AU222"/>
+      <c r="AV222"/>
+      <c r="AW222"/>
+      <c r="AX222"/>
+      <c r="AY222"/>
     </row>
     <row r="223">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>361</v>
       </c>
       <c r="C223" t="inlineStr" s="4">
         <is>
           <t>3243Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D223" t="s">
         <v>49</v>
       </c>
       <c r="E223" t="s">
         <v>50</v>
       </c>
       <c r="F223" t="s">
         <v>108</v>
       </c>
       <c r="G223" t="s">
         <v>314</v>
       </c>
       <c r="H223" t="s">
         <v>237</v>
       </c>
-      <c r="I223" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I223"/>
+      <c r="J223"/>
+      <c r="K223"/>
+      <c r="L223"/>
+      <c r="M223"/>
+      <c r="N223"/>
+      <c r="O223"/>
+      <c r="P223"/>
+      <c r="Q223"/>
+      <c r="R223"/>
+      <c r="S223"/>
+      <c r="T223"/>
+      <c r="U223"/>
+      <c r="V223"/>
+      <c r="W223"/>
+      <c r="X223"/>
+      <c r="Y223"/>
+      <c r="Z223"/>
+      <c r="AA223"/>
+      <c r="AB223"/>
+      <c r="AC223"/>
+      <c r="AD223"/>
+      <c r="AE223"/>
+      <c r="AF223"/>
+      <c r="AG223"/>
+      <c r="AH223"/>
+      <c r="AI223"/>
+      <c r="AJ223"/>
+      <c r="AK223"/>
+      <c r="AL223"/>
+      <c r="AM223"/>
+      <c r="AN223"/>
+      <c r="AO223"/>
+      <c r="AP223"/>
+      <c r="AQ223"/>
+      <c r="AR223"/>
+      <c r="AS223"/>
+      <c r="AT223"/>
+      <c r="AU223"/>
+      <c r="AV223"/>
+      <c r="AW223"/>
+      <c r="AX223"/>
+      <c r="AY223"/>
     </row>
     <row r="224">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>362</v>
       </c>
       <c r="C224" t="inlineStr" s="4">
         <is>
           <t>3242Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення технічної документації із землеустрою щодо поділу земельної ділянки в районі вулиць Бігуча, Сержанта Волкова, Карбишева та Канівської</t>
         </is>
       </c>
       <c r="D224" t="s">
         <v>64</v>
       </c>
       <c r="E224" t="s">
         <v>50</v>
       </c>
       <c r="F224" t="s">
         <v>65</v>
       </c>
       <c r="G224" t="s">
         <v>314</v>
       </c>
       <c r="H224" t="s">
         <v>145</v>
       </c>
-      <c r="I224" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I224"/>
+      <c r="J224"/>
+      <c r="K224"/>
+      <c r="L224"/>
+      <c r="M224"/>
+      <c r="N224"/>
+      <c r="O224"/>
+      <c r="P224"/>
+      <c r="Q224"/>
+      <c r="R224"/>
+      <c r="S224"/>
+      <c r="T224"/>
+      <c r="U224"/>
+      <c r="V224"/>
+      <c r="W224"/>
+      <c r="X224"/>
+      <c r="Y224"/>
+      <c r="Z224"/>
+      <c r="AA224"/>
+      <c r="AB224"/>
+      <c r="AC224"/>
+      <c r="AD224"/>
+      <c r="AE224"/>
+      <c r="AF224"/>
+      <c r="AG224"/>
+      <c r="AH224"/>
+      <c r="AI224"/>
+      <c r="AJ224"/>
+      <c r="AK224"/>
+      <c r="AL224"/>
+      <c r="AM224"/>
+      <c r="AN224"/>
+      <c r="AO224"/>
+      <c r="AP224"/>
+      <c r="AQ224"/>
+      <c r="AR224"/>
+      <c r="AS224"/>
+      <c r="AT224"/>
+      <c r="AU224"/>
+      <c r="AV224"/>
+      <c r="AW224"/>
+      <c r="AX224"/>
+      <c r="AY224"/>
     </row>
     <row r="225">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>363</v>
       </c>
       <c r="C225" t="inlineStr" s="4">
         <is>
           <t>3241Про надання КП «Черкасиінвестбуд» Черкаської міської ради» дозволу на розроблення документації із землеустрою біля будівлі по вул. Смілянській, 166а (вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D225" t="s">
         <v>64</v>
       </c>
       <c r="E225" t="s">
         <v>81</v>
       </c>
       <c r="F225" t="s">
         <v>94</v>
       </c>
       <c r="G225" t="s">
         <v>70</v>
       </c>
       <c r="H225" t="s">
         <v>67</v>
       </c>
-      <c r="I225" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I225"/>
+      <c r="J225"/>
+      <c r="K225"/>
+      <c r="L225"/>
+      <c r="M225"/>
+      <c r="N225"/>
+      <c r="O225"/>
+      <c r="P225"/>
+      <c r="Q225"/>
+      <c r="R225"/>
+      <c r="S225"/>
+      <c r="T225"/>
+      <c r="U225"/>
+      <c r="V225"/>
+      <c r="W225"/>
+      <c r="X225"/>
+      <c r="Y225"/>
+      <c r="Z225"/>
+      <c r="AA225"/>
+      <c r="AB225"/>
+      <c r="AC225"/>
+      <c r="AD225"/>
+      <c r="AE225"/>
+      <c r="AF225"/>
+      <c r="AG225"/>
+      <c r="AH225"/>
+      <c r="AI225"/>
+      <c r="AJ225"/>
+      <c r="AK225"/>
+      <c r="AL225"/>
+      <c r="AM225"/>
+      <c r="AN225"/>
+      <c r="AO225"/>
+      <c r="AP225"/>
+      <c r="AQ225"/>
+      <c r="AR225"/>
+      <c r="AS225"/>
+      <c r="AT225"/>
+      <c r="AU225"/>
+      <c r="AV225"/>
+      <c r="AW225"/>
+      <c r="AX225"/>
+      <c r="AY225"/>
     </row>
     <row r="226">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>364</v>
       </c>
       <c r="C226" t="inlineStr" s="4">
         <is>
           <t>3240Про розроблення детального плану території в межах вул. Верхня Горова, пров. Грузевича, вул. Гагаріна та Небесної Сотні в місті Черкаси</t>
         </is>
       </c>
       <c r="D226" t="s">
         <v>64</v>
       </c>
       <c r="E226" t="s">
         <v>81</v>
       </c>
       <c r="F226" t="s">
         <v>156</v>
       </c>
       <c r="G226" t="s">
         <v>52</v>
       </c>
       <c r="H226" t="s">
         <v>62</v>
       </c>
-      <c r="I226" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I226"/>
+      <c r="J226"/>
+      <c r="K226"/>
+      <c r="L226"/>
+      <c r="M226"/>
+      <c r="N226"/>
+      <c r="O226"/>
+      <c r="P226"/>
+      <c r="Q226"/>
+      <c r="R226"/>
+      <c r="S226"/>
+      <c r="T226"/>
+      <c r="U226"/>
+      <c r="V226"/>
+      <c r="W226"/>
+      <c r="X226"/>
+      <c r="Y226"/>
+      <c r="Z226"/>
+      <c r="AA226"/>
+      <c r="AB226"/>
+      <c r="AC226"/>
+      <c r="AD226"/>
+      <c r="AE226"/>
+      <c r="AF226"/>
+      <c r="AG226"/>
+      <c r="AH226"/>
+      <c r="AI226"/>
+      <c r="AJ226"/>
+      <c r="AK226"/>
+      <c r="AL226"/>
+      <c r="AM226"/>
+      <c r="AN226"/>
+      <c r="AO226"/>
+      <c r="AP226"/>
+      <c r="AQ226"/>
+      <c r="AR226"/>
+      <c r="AS226"/>
+      <c r="AT226"/>
+      <c r="AU226"/>
+      <c r="AV226"/>
+      <c r="AW226"/>
+      <c r="AX226"/>
+      <c r="AY226"/>
     </row>
     <row r="227">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>365</v>
       </c>
       <c r="C227" t="inlineStr" s="4">
         <is>
           <t>3239Про розроблення детального плану території між вулицями Юрія Іллєнка, Сергія Амброса, Чехова та бул. Шевченка в місті Черкаси</t>
         </is>
       </c>
       <c r="D227" t="s">
         <v>64</v>
       </c>
       <c r="E227" t="s">
         <v>50</v>
       </c>
       <c r="F227" t="s">
         <v>108</v>
       </c>
       <c r="G227" t="s">
         <v>52</v>
       </c>
       <c r="H227" t="s">
         <v>101</v>
       </c>
-      <c r="I227" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I227"/>
+      <c r="J227"/>
+      <c r="K227"/>
+      <c r="L227"/>
+      <c r="M227"/>
+      <c r="N227"/>
+      <c r="O227"/>
+      <c r="P227"/>
+      <c r="Q227"/>
+      <c r="R227"/>
+      <c r="S227"/>
+      <c r="T227"/>
+      <c r="U227"/>
+      <c r="V227"/>
+      <c r="W227"/>
+      <c r="X227"/>
+      <c r="Y227"/>
+      <c r="Z227"/>
+      <c r="AA227"/>
+      <c r="AB227"/>
+      <c r="AC227"/>
+      <c r="AD227"/>
+      <c r="AE227"/>
+      <c r="AF227"/>
+      <c r="AG227"/>
+      <c r="AH227"/>
+      <c r="AI227"/>
+      <c r="AJ227"/>
+      <c r="AK227"/>
+      <c r="AL227"/>
+      <c r="AM227"/>
+      <c r="AN227"/>
+      <c r="AO227"/>
+      <c r="AP227"/>
+      <c r="AQ227"/>
+      <c r="AR227"/>
+      <c r="AS227"/>
+      <c r="AT227"/>
+      <c r="AU227"/>
+      <c r="AV227"/>
+      <c r="AW227"/>
+      <c r="AX227"/>
+      <c r="AY227"/>
     </row>
     <row r="228">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>366</v>
       </c>
       <c r="C228" t="inlineStr" s="4">
         <is>
           <t>3238Про надання дозволу на розробку проєкту землеустрою з організації та встановлення меж території природно-заповідного фонду «Лісова пісня»</t>
         </is>
       </c>
       <c r="D228" t="s">
         <v>64</v>
       </c>
       <c r="E228" t="s">
         <v>50</v>
       </c>
       <c r="F228" t="s">
         <v>51</v>
       </c>
       <c r="G228" t="s">
         <v>52</v>
       </c>
       <c r="H228" t="s">
         <v>71</v>
       </c>
-      <c r="I228" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I228"/>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228"/>
+      <c r="M228"/>
+      <c r="N228"/>
+      <c r="O228"/>
+      <c r="P228"/>
+      <c r="Q228"/>
+      <c r="R228"/>
+      <c r="S228"/>
+      <c r="T228"/>
+      <c r="U228"/>
+      <c r="V228"/>
+      <c r="W228"/>
+      <c r="X228"/>
+      <c r="Y228"/>
+      <c r="Z228"/>
+      <c r="AA228"/>
+      <c r="AB228"/>
+      <c r="AC228"/>
+      <c r="AD228"/>
+      <c r="AE228"/>
+      <c r="AF228"/>
+      <c r="AG228"/>
+      <c r="AH228"/>
+      <c r="AI228"/>
+      <c r="AJ228"/>
+      <c r="AK228"/>
+      <c r="AL228"/>
+      <c r="AM228"/>
+      <c r="AN228"/>
+      <c r="AO228"/>
+      <c r="AP228"/>
+      <c r="AQ228"/>
+      <c r="AR228"/>
+      <c r="AS228"/>
+      <c r="AT228"/>
+      <c r="AU228"/>
+      <c r="AV228"/>
+      <c r="AW228"/>
+      <c r="AX228"/>
+      <c r="AY228"/>
     </row>
     <row r="229">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>367</v>
       </c>
       <c r="C229" t="inlineStr" s="4">
         <is>
           <t>3237Про розроблення детального плану території в межах бул. Шевченка, вул. Кривалівська, Припортова, Волкова та В’ячеслава Чорновола в місті Черкаси</t>
         </is>
       </c>
       <c r="D229" t="s">
         <v>64</v>
       </c>
       <c r="E229" t="s">
         <v>81</v>
       </c>
       <c r="F229" t="s">
         <v>239</v>
       </c>
       <c r="G229" t="s">
         <v>52</v>
       </c>
       <c r="H229" t="s">
         <v>75</v>
       </c>
-      <c r="I229" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I229"/>
+      <c r="J229"/>
+      <c r="K229"/>
+      <c r="L229"/>
+      <c r="M229"/>
+      <c r="N229"/>
+      <c r="O229"/>
+      <c r="P229"/>
+      <c r="Q229"/>
+      <c r="R229"/>
+      <c r="S229"/>
+      <c r="T229"/>
+      <c r="U229"/>
+      <c r="V229"/>
+      <c r="W229"/>
+      <c r="X229"/>
+      <c r="Y229"/>
+      <c r="Z229"/>
+      <c r="AA229"/>
+      <c r="AB229"/>
+      <c r="AC229"/>
+      <c r="AD229"/>
+      <c r="AE229"/>
+      <c r="AF229"/>
+      <c r="AG229"/>
+      <c r="AH229"/>
+      <c r="AI229"/>
+      <c r="AJ229"/>
+      <c r="AK229"/>
+      <c r="AL229"/>
+      <c r="AM229"/>
+      <c r="AN229"/>
+      <c r="AO229"/>
+      <c r="AP229"/>
+      <c r="AQ229"/>
+      <c r="AR229"/>
+      <c r="AS229"/>
+      <c r="AT229"/>
+      <c r="AU229"/>
+      <c r="AV229"/>
+      <c r="AW229"/>
+      <c r="AX229"/>
+      <c r="AY229"/>
     </row>
     <row r="230">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>368</v>
       </c>
       <c r="C230" t="inlineStr" s="4">
         <is>
           <t>3236Про внесення змін до детального плану території між вулицею 30-річчя Перемоги та аеропортом в місті Черкаси</t>
         </is>
       </c>
       <c r="D230" t="s">
         <v>64</v>
       </c>
       <c r="E230" t="s">
         <v>81</v>
       </c>
       <c r="F230" t="s">
         <v>239</v>
       </c>
       <c r="G230" t="s">
         <v>52</v>
       </c>
       <c r="H230" t="s">
         <v>75</v>
       </c>
-      <c r="I230" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I230"/>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230"/>
+      <c r="M230"/>
+      <c r="N230"/>
+      <c r="O230"/>
+      <c r="P230"/>
+      <c r="Q230"/>
+      <c r="R230"/>
+      <c r="S230"/>
+      <c r="T230"/>
+      <c r="U230"/>
+      <c r="V230"/>
+      <c r="W230"/>
+      <c r="X230"/>
+      <c r="Y230"/>
+      <c r="Z230"/>
+      <c r="AA230"/>
+      <c r="AB230"/>
+      <c r="AC230"/>
+      <c r="AD230"/>
+      <c r="AE230"/>
+      <c r="AF230"/>
+      <c r="AG230"/>
+      <c r="AH230"/>
+      <c r="AI230"/>
+      <c r="AJ230"/>
+      <c r="AK230"/>
+      <c r="AL230"/>
+      <c r="AM230"/>
+      <c r="AN230"/>
+      <c r="AO230"/>
+      <c r="AP230"/>
+      <c r="AQ230"/>
+      <c r="AR230"/>
+      <c r="AS230"/>
+      <c r="AT230"/>
+      <c r="AU230"/>
+      <c r="AV230"/>
+      <c r="AW230"/>
+      <c r="AX230"/>
+      <c r="AY230"/>
     </row>
     <row r="231">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>369</v>
       </c>
       <c r="C231" t="inlineStr" s="4">
         <is>
           <t>3648Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Мальовничій, біля домоволодіння № 51 громадянину Зажирку В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D231" t="s">
         <v>64</v>
       </c>
       <c r="E231" t="s">
         <v>50</v>
       </c>
       <c r="F231" t="s">
         <v>121</v>
       </c>
       <c r="G231" t="s">
         <v>52</v>
       </c>
       <c r="H231" t="s">
         <v>137</v>
       </c>
-      <c r="I231" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I231"/>
+      <c r="J231"/>
+      <c r="K231"/>
+      <c r="L231"/>
+      <c r="M231"/>
+      <c r="N231"/>
+      <c r="O231"/>
+      <c r="P231"/>
+      <c r="Q231"/>
+      <c r="R231"/>
+      <c r="S231"/>
+      <c r="T231"/>
+      <c r="U231"/>
+      <c r="V231"/>
+      <c r="W231"/>
+      <c r="X231"/>
+      <c r="Y231"/>
+      <c r="Z231"/>
+      <c r="AA231"/>
+      <c r="AB231"/>
+      <c r="AC231"/>
+      <c r="AD231"/>
+      <c r="AE231"/>
+      <c r="AF231"/>
+      <c r="AG231"/>
+      <c r="AH231"/>
+      <c r="AI231"/>
+      <c r="AJ231"/>
+      <c r="AK231"/>
+      <c r="AL231"/>
+      <c r="AM231"/>
+      <c r="AN231"/>
+      <c r="AO231"/>
+      <c r="AP231"/>
+      <c r="AQ231"/>
+      <c r="AR231"/>
+      <c r="AS231"/>
+      <c r="AT231"/>
+      <c r="AU231"/>
+      <c r="AV231"/>
+      <c r="AW231"/>
+      <c r="AX231"/>
+      <c r="AY231"/>
     </row>
     <row r="232">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>370</v>
       </c>
       <c r="C232" t="inlineStr" s="4">
         <is>
           <t>3647Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Захлестуну В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D232" t="s">
         <v>49</v>
       </c>
       <c r="E232" t="s">
         <v>81</v>
       </c>
       <c r="F232" t="s">
         <v>139</v>
       </c>
       <c r="G232" t="s">
         <v>52</v>
       </c>
       <c r="H232" t="s">
         <v>86</v>
       </c>
-      <c r="I232" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I232"/>
+      <c r="J232"/>
+      <c r="K232"/>
+      <c r="L232"/>
+      <c r="M232"/>
+      <c r="N232"/>
+      <c r="O232"/>
+      <c r="P232"/>
+      <c r="Q232"/>
+      <c r="R232"/>
+      <c r="S232"/>
+      <c r="T232"/>
+      <c r="U232"/>
+      <c r="V232"/>
+      <c r="W232"/>
+      <c r="X232"/>
+      <c r="Y232"/>
+      <c r="Z232"/>
+      <c r="AA232"/>
+      <c r="AB232"/>
+      <c r="AC232"/>
+      <c r="AD232"/>
+      <c r="AE232"/>
+      <c r="AF232"/>
+      <c r="AG232"/>
+      <c r="AH232"/>
+      <c r="AI232"/>
+      <c r="AJ232"/>
+      <c r="AK232"/>
+      <c r="AL232"/>
+      <c r="AM232"/>
+      <c r="AN232"/>
+      <c r="AO232"/>
+      <c r="AP232"/>
+      <c r="AQ232"/>
+      <c r="AR232"/>
+      <c r="AS232"/>
+      <c r="AT232"/>
+      <c r="AU232"/>
+      <c r="AV232"/>
+      <c r="AW232"/>
+      <c r="AX232"/>
+      <c r="AY232"/>
     </row>
     <row r="233">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>371</v>
       </c>
       <c r="C233" t="inlineStr" s="4">
         <is>
           <t>3646Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова громадянину Захлестуну В.М. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D233" t="s">
         <v>64</v>
       </c>
       <c r="E233" t="s">
         <v>50</v>
       </c>
       <c r="F233" t="s">
         <v>121</v>
       </c>
       <c r="G233" t="s">
         <v>70</v>
       </c>
       <c r="H233" t="s">
         <v>137</v>
       </c>
-      <c r="I233" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I233"/>
+      <c r="J233"/>
+      <c r="K233"/>
+      <c r="L233"/>
+      <c r="M233"/>
+      <c r="N233"/>
+      <c r="O233"/>
+      <c r="P233"/>
+      <c r="Q233"/>
+      <c r="R233"/>
+      <c r="S233"/>
+      <c r="T233"/>
+      <c r="U233"/>
+      <c r="V233"/>
+      <c r="W233"/>
+      <c r="X233"/>
+      <c r="Y233"/>
+      <c r="Z233"/>
+      <c r="AA233"/>
+      <c r="AB233"/>
+      <c r="AC233"/>
+      <c r="AD233"/>
+      <c r="AE233"/>
+      <c r="AF233"/>
+      <c r="AG233"/>
+      <c r="AH233"/>
+      <c r="AI233"/>
+      <c r="AJ233"/>
+      <c r="AK233"/>
+      <c r="AL233"/>
+      <c r="AM233"/>
+      <c r="AN233"/>
+      <c r="AO233"/>
+      <c r="AP233"/>
+      <c r="AQ233"/>
+      <c r="AR233"/>
+      <c r="AS233"/>
+      <c r="AT233"/>
+      <c r="AU233"/>
+      <c r="AV233"/>
+      <c r="AW233"/>
+      <c r="AX233"/>
+      <c r="AY233"/>
     </row>
     <row r="234">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>372</v>
       </c>
       <c r="C234" t="inlineStr" s="4">
         <is>
           <t>3645Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Затишній громадянину Вовченку Р.В. (вільна земельна ділянка, учасника АТО)</t>
         </is>
       </c>
       <c r="D234" t="s">
         <v>64</v>
       </c>
       <c r="E234" t="s">
         <v>50</v>
       </c>
       <c r="F234" t="s">
         <v>223</v>
       </c>
       <c r="G234" t="s">
         <v>66</v>
       </c>
       <c r="H234" t="s">
         <v>142</v>
       </c>
-      <c r="I234" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I234"/>
+      <c r="J234"/>
+      <c r="K234"/>
+      <c r="L234"/>
+      <c r="M234"/>
+      <c r="N234"/>
+      <c r="O234"/>
+      <c r="P234"/>
+      <c r="Q234"/>
+      <c r="R234"/>
+      <c r="S234"/>
+      <c r="T234"/>
+      <c r="U234"/>
+      <c r="V234"/>
+      <c r="W234"/>
+      <c r="X234"/>
+      <c r="Y234"/>
+      <c r="Z234"/>
+      <c r="AA234"/>
+      <c r="AB234"/>
+      <c r="AC234"/>
+      <c r="AD234"/>
+      <c r="AE234"/>
+      <c r="AF234"/>
+      <c r="AG234"/>
+      <c r="AH234"/>
+      <c r="AI234"/>
+      <c r="AJ234"/>
+      <c r="AK234"/>
+      <c r="AL234"/>
+      <c r="AM234"/>
+      <c r="AN234"/>
+      <c r="AO234"/>
+      <c r="AP234"/>
+      <c r="AQ234"/>
+      <c r="AR234"/>
+      <c r="AS234"/>
+      <c r="AT234"/>
+      <c r="AU234"/>
+      <c r="AV234"/>
+      <c r="AW234"/>
+      <c r="AX234"/>
+      <c r="AY234"/>
     </row>
     <row r="235">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>373</v>
       </c>
       <c r="C235" t="inlineStr" s="4">
         <is>
           <t>3643Про скасування рішення Черкаської міської ради від 09.02.2021 № 3-347 та передачу громадянину Бахмету С. І. земельної ділянки в оренду по вул. Героїв Дніпра, біля будинку  65 (вільна земельна ділянка, ветеран війни – інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D235" t="s">
         <v>64</v>
       </c>
       <c r="E235" t="s">
         <v>50</v>
       </c>
       <c r="F235" t="s">
         <v>293</v>
       </c>
       <c r="G235" t="s">
         <v>204</v>
       </c>
       <c r="H235" t="s">
         <v>133</v>
       </c>
-      <c r="I235" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I235"/>
+      <c r="J235"/>
+      <c r="K235"/>
+      <c r="L235"/>
+      <c r="M235"/>
+      <c r="N235"/>
+      <c r="O235"/>
+      <c r="P235"/>
+      <c r="Q235"/>
+      <c r="R235"/>
+      <c r="S235"/>
+      <c r="T235"/>
+      <c r="U235"/>
+      <c r="V235"/>
+      <c r="W235"/>
+      <c r="X235"/>
+      <c r="Y235"/>
+      <c r="Z235"/>
+      <c r="AA235"/>
+      <c r="AB235"/>
+      <c r="AC235"/>
+      <c r="AD235"/>
+      <c r="AE235"/>
+      <c r="AF235"/>
+      <c r="AG235"/>
+      <c r="AH235"/>
+      <c r="AI235"/>
+      <c r="AJ235"/>
+      <c r="AK235"/>
+      <c r="AL235"/>
+      <c r="AM235"/>
+      <c r="AN235"/>
+      <c r="AO235"/>
+      <c r="AP235"/>
+      <c r="AQ235"/>
+      <c r="AR235"/>
+      <c r="AS235"/>
+      <c r="AT235"/>
+      <c r="AU235"/>
+      <c r="AV235"/>
+      <c r="AW235"/>
+      <c r="AX235"/>
+      <c r="AY235"/>
     </row>
     <row r="236">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>374</v>
       </c>
       <c r="C236" t="inlineStr" s="4">
         <is>
           <t>3641Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Галини Буркацької, 99/вул. Івана Котляревського, 20, громадянину Щєпілову А.Ю. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D236" t="s">
         <v>64</v>
       </c>
       <c r="E236" t="s">
         <v>50</v>
       </c>
       <c r="F236" t="s">
         <v>65</v>
       </c>
       <c r="G236" t="s">
         <v>204</v>
       </c>
       <c r="H236" t="s">
         <v>133</v>
       </c>
-      <c r="I236" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I236"/>
+      <c r="J236"/>
+      <c r="K236"/>
+      <c r="L236"/>
+      <c r="M236"/>
+      <c r="N236"/>
+      <c r="O236"/>
+      <c r="P236"/>
+      <c r="Q236"/>
+      <c r="R236"/>
+      <c r="S236"/>
+      <c r="T236"/>
+      <c r="U236"/>
+      <c r="V236"/>
+      <c r="W236"/>
+      <c r="X236"/>
+      <c r="Y236"/>
+      <c r="Z236"/>
+      <c r="AA236"/>
+      <c r="AB236"/>
+      <c r="AC236"/>
+      <c r="AD236"/>
+      <c r="AE236"/>
+      <c r="AF236"/>
+      <c r="AG236"/>
+      <c r="AH236"/>
+      <c r="AI236"/>
+      <c r="AJ236"/>
+      <c r="AK236"/>
+      <c r="AL236"/>
+      <c r="AM236"/>
+      <c r="AN236"/>
+      <c r="AO236"/>
+      <c r="AP236"/>
+      <c r="AQ236"/>
+      <c r="AR236"/>
+      <c r="AS236"/>
+      <c r="AT236"/>
+      <c r="AU236"/>
+      <c r="AV236"/>
+      <c r="AW236"/>
+      <c r="AX236"/>
+      <c r="AY236"/>
     </row>
     <row r="237">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>375</v>
       </c>
       <c r="C237" t="inlineStr" s="4">
         <is>
           <t>3640Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D237" t="s">
         <v>49</v>
       </c>
       <c r="E237" t="s">
         <v>81</v>
       </c>
       <c r="F237" t="s">
         <v>139</v>
       </c>
       <c r="G237" t="s">
         <v>52</v>
       </c>
       <c r="H237" t="s">
         <v>62</v>
       </c>
-      <c r="I237" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I237"/>
+      <c r="J237"/>
+      <c r="K237"/>
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237"/>
+      <c r="O237"/>
+      <c r="P237"/>
+      <c r="Q237"/>
+      <c r="R237"/>
+      <c r="S237"/>
+      <c r="T237"/>
+      <c r="U237"/>
+      <c r="V237"/>
+      <c r="W237"/>
+      <c r="X237"/>
+      <c r="Y237"/>
+      <c r="Z237"/>
+      <c r="AA237"/>
+      <c r="AB237"/>
+      <c r="AC237"/>
+      <c r="AD237"/>
+      <c r="AE237"/>
+      <c r="AF237"/>
+      <c r="AG237"/>
+      <c r="AH237"/>
+      <c r="AI237"/>
+      <c r="AJ237"/>
+      <c r="AK237"/>
+      <c r="AL237"/>
+      <c r="AM237"/>
+      <c r="AN237"/>
+      <c r="AO237"/>
+      <c r="AP237"/>
+      <c r="AQ237"/>
+      <c r="AR237"/>
+      <c r="AS237"/>
+      <c r="AT237"/>
+      <c r="AU237"/>
+      <c r="AV237"/>
+      <c r="AW237"/>
+      <c r="AX237"/>
+      <c r="AY237"/>
     </row>
     <row r="238">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>376</v>
       </c>
       <c r="C238" t="inlineStr" s="4">
         <is>
           <t>3639Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D238" t="s">
         <v>64</v>
       </c>
       <c r="E238" t="s">
         <v>50</v>
       </c>
       <c r="F238" t="s">
         <v>65</v>
       </c>
       <c r="G238" t="s">
         <v>70</v>
       </c>
       <c r="H238" t="s">
         <v>145</v>
       </c>
-      <c r="I238" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I238"/>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238"/>
+      <c r="O238"/>
+      <c r="P238"/>
+      <c r="Q238"/>
+      <c r="R238"/>
+      <c r="S238"/>
+      <c r="T238"/>
+      <c r="U238"/>
+      <c r="V238"/>
+      <c r="W238"/>
+      <c r="X238"/>
+      <c r="Y238"/>
+      <c r="Z238"/>
+      <c r="AA238"/>
+      <c r="AB238"/>
+      <c r="AC238"/>
+      <c r="AD238"/>
+      <c r="AE238"/>
+      <c r="AF238"/>
+      <c r="AG238"/>
+      <c r="AH238"/>
+      <c r="AI238"/>
+      <c r="AJ238"/>
+      <c r="AK238"/>
+      <c r="AL238"/>
+      <c r="AM238"/>
+      <c r="AN238"/>
+      <c r="AO238"/>
+      <c r="AP238"/>
+      <c r="AQ238"/>
+      <c r="AR238"/>
+      <c r="AS238"/>
+      <c r="AT238"/>
+      <c r="AU238"/>
+      <c r="AV238"/>
+      <c r="AW238"/>
+      <c r="AX238"/>
+      <c r="AY238"/>
     </row>
     <row r="239">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>377</v>
       </c>
       <c r="C239" t="inlineStr" s="4">
         <is>
           <t>3638Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Лапай В.В. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D239" t="s">
         <v>64</v>
       </c>
       <c r="E239" t="s">
         <v>50</v>
       </c>
       <c r="F239" t="s">
         <v>118</v>
       </c>
       <c r="G239" t="s">
         <v>52</v>
       </c>
       <c r="H239" t="s">
         <v>62</v>
       </c>
-      <c r="I239" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I239"/>
+      <c r="J239"/>
+      <c r="K239"/>
+      <c r="L239"/>
+      <c r="M239"/>
+      <c r="N239"/>
+      <c r="O239"/>
+      <c r="P239"/>
+      <c r="Q239"/>
+      <c r="R239"/>
+      <c r="S239"/>
+      <c r="T239"/>
+      <c r="U239"/>
+      <c r="V239"/>
+      <c r="W239"/>
+      <c r="X239"/>
+      <c r="Y239"/>
+      <c r="Z239"/>
+      <c r="AA239"/>
+      <c r="AB239"/>
+      <c r="AC239"/>
+      <c r="AD239"/>
+      <c r="AE239"/>
+      <c r="AF239"/>
+      <c r="AG239"/>
+      <c r="AH239"/>
+      <c r="AI239"/>
+      <c r="AJ239"/>
+      <c r="AK239"/>
+      <c r="AL239"/>
+      <c r="AM239"/>
+      <c r="AN239"/>
+      <c r="AO239"/>
+      <c r="AP239"/>
+      <c r="AQ239"/>
+      <c r="AR239"/>
+      <c r="AS239"/>
+      <c r="AT239"/>
+      <c r="AU239"/>
+      <c r="AV239"/>
+      <c r="AW239"/>
+      <c r="AX239"/>
+      <c r="AY239"/>
     </row>
     <row r="240">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>378</v>
       </c>
       <c r="C240" t="inlineStr" s="4">
         <is>
           <t>3637Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D240" t="s">
         <v>49</v>
       </c>
       <c r="E240" t="s">
         <v>81</v>
       </c>
       <c r="F240" t="s">
         <v>139</v>
       </c>
       <c r="G240" t="s">
         <v>52</v>
       </c>
       <c r="H240" t="s">
         <v>86</v>
       </c>
-      <c r="I240" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I240"/>
+      <c r="J240"/>
+      <c r="K240"/>
+      <c r="L240"/>
+      <c r="M240"/>
+      <c r="N240"/>
+      <c r="O240"/>
+      <c r="P240"/>
+      <c r="Q240"/>
+      <c r="R240"/>
+      <c r="S240"/>
+      <c r="T240"/>
+      <c r="U240"/>
+      <c r="V240"/>
+      <c r="W240"/>
+      <c r="X240"/>
+      <c r="Y240"/>
+      <c r="Z240"/>
+      <c r="AA240"/>
+      <c r="AB240"/>
+      <c r="AC240"/>
+      <c r="AD240"/>
+      <c r="AE240"/>
+      <c r="AF240"/>
+      <c r="AG240"/>
+      <c r="AH240"/>
+      <c r="AI240"/>
+      <c r="AJ240"/>
+      <c r="AK240"/>
+      <c r="AL240"/>
+      <c r="AM240"/>
+      <c r="AN240"/>
+      <c r="AO240"/>
+      <c r="AP240"/>
+      <c r="AQ240"/>
+      <c r="AR240"/>
+      <c r="AS240"/>
+      <c r="AT240"/>
+      <c r="AU240"/>
+      <c r="AV240"/>
+      <c r="AW240"/>
+      <c r="AX240"/>
+      <c r="AY240"/>
     </row>
     <row r="241">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>379</v>
       </c>
       <c r="C241" t="inlineStr" s="4">
         <is>
           <t>3636Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грузиненка громадянину Ламбадіцу А.В. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D241" t="s">
         <v>64</v>
       </c>
       <c r="E241" t="s">
         <v>50</v>
       </c>
       <c r="F241" t="s">
         <v>65</v>
       </c>
       <c r="G241" t="s">
         <v>314</v>
       </c>
       <c r="H241" t="s">
         <v>237</v>
       </c>
-      <c r="I241" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I241"/>
+      <c r="J241"/>
+      <c r="K241"/>
+      <c r="L241"/>
+      <c r="M241"/>
+      <c r="N241"/>
+      <c r="O241"/>
+      <c r="P241"/>
+      <c r="Q241"/>
+      <c r="R241"/>
+      <c r="S241"/>
+      <c r="T241"/>
+      <c r="U241"/>
+      <c r="V241"/>
+      <c r="W241"/>
+      <c r="X241"/>
+      <c r="Y241"/>
+      <c r="Z241"/>
+      <c r="AA241"/>
+      <c r="AB241"/>
+      <c r="AC241"/>
+      <c r="AD241"/>
+      <c r="AE241"/>
+      <c r="AF241"/>
+      <c r="AG241"/>
+      <c r="AH241"/>
+      <c r="AI241"/>
+      <c r="AJ241"/>
+      <c r="AK241"/>
+      <c r="AL241"/>
+      <c r="AM241"/>
+      <c r="AN241"/>
+      <c r="AO241"/>
+      <c r="AP241"/>
+      <c r="AQ241"/>
+      <c r="AR241"/>
+      <c r="AS241"/>
+      <c r="AT241"/>
+      <c r="AU241"/>
+      <c r="AV241"/>
+      <c r="AW241"/>
+      <c r="AX241"/>
+      <c r="AY241"/>
     </row>
     <row r="242">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>380</v>
       </c>
       <c r="C242" t="inlineStr" s="4">
         <is>
           <t>3635Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Гетьмана Сагайдачного, 92 громадянину Курбету О.Є. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D242" t="s">
         <v>64</v>
       </c>
       <c r="E242" t="s">
         <v>50</v>
       </c>
       <c r="F242" t="s">
         <v>59</v>
       </c>
       <c r="G242" t="s">
         <v>52</v>
       </c>
       <c r="H242" t="s">
         <v>348</v>
       </c>
-      <c r="I242" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I242"/>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242"/>
+      <c r="M242"/>
+      <c r="N242"/>
+      <c r="O242"/>
+      <c r="P242"/>
+      <c r="Q242"/>
+      <c r="R242"/>
+      <c r="S242"/>
+      <c r="T242"/>
+      <c r="U242"/>
+      <c r="V242"/>
+      <c r="W242"/>
+      <c r="X242"/>
+      <c r="Y242"/>
+      <c r="Z242"/>
+      <c r="AA242"/>
+      <c r="AB242"/>
+      <c r="AC242"/>
+      <c r="AD242"/>
+      <c r="AE242"/>
+      <c r="AF242"/>
+      <c r="AG242"/>
+      <c r="AH242"/>
+      <c r="AI242"/>
+      <c r="AJ242"/>
+      <c r="AK242"/>
+      <c r="AL242"/>
+      <c r="AM242"/>
+      <c r="AN242"/>
+      <c r="AO242"/>
+      <c r="AP242"/>
+      <c r="AQ242"/>
+      <c r="AR242"/>
+      <c r="AS242"/>
+      <c r="AT242"/>
+      <c r="AU242"/>
+      <c r="AV242"/>
+      <c r="AW242"/>
+      <c r="AX242"/>
+      <c r="AY242"/>
     </row>
     <row r="243">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>381</v>
       </c>
       <c r="C243" t="inlineStr" s="4">
         <is>
           <t>3634Про передачу земельної ділянки у власність по вул. Грибній громадянину Чорненькому В.М.  (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D243" t="s">
         <v>49</v>
       </c>
       <c r="E243" t="s">
         <v>81</v>
       </c>
       <c r="F243" t="s">
         <v>156</v>
       </c>
       <c r="G243" t="s">
         <v>52</v>
       </c>
       <c r="H243" t="s">
         <v>86</v>
       </c>
-      <c r="I243" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I243"/>
+      <c r="J243"/>
+      <c r="K243"/>
+      <c r="L243"/>
+      <c r="M243"/>
+      <c r="N243"/>
+      <c r="O243"/>
+      <c r="P243"/>
+      <c r="Q243"/>
+      <c r="R243"/>
+      <c r="S243"/>
+      <c r="T243"/>
+      <c r="U243"/>
+      <c r="V243"/>
+      <c r="W243"/>
+      <c r="X243"/>
+      <c r="Y243"/>
+      <c r="Z243"/>
+      <c r="AA243"/>
+      <c r="AB243"/>
+      <c r="AC243"/>
+      <c r="AD243"/>
+      <c r="AE243"/>
+      <c r="AF243"/>
+      <c r="AG243"/>
+      <c r="AH243"/>
+      <c r="AI243"/>
+      <c r="AJ243"/>
+      <c r="AK243"/>
+      <c r="AL243"/>
+      <c r="AM243"/>
+      <c r="AN243"/>
+      <c r="AO243"/>
+      <c r="AP243"/>
+      <c r="AQ243"/>
+      <c r="AR243"/>
+      <c r="AS243"/>
+      <c r="AT243"/>
+      <c r="AU243"/>
+      <c r="AV243"/>
+      <c r="AW243"/>
+      <c r="AX243"/>
+      <c r="AY243"/>
     </row>
     <row r="244">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>382</v>
       </c>
       <c r="C244" t="inlineStr" s="4">
         <is>
           <t>3632Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Сержанта Волкова, 146 громадянину Сук І.А. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D244" t="s">
         <v>64</v>
       </c>
       <c r="E244" t="s">
         <v>50</v>
       </c>
       <c r="F244" t="s">
         <v>78</v>
       </c>
       <c r="G244" t="s">
         <v>204</v>
       </c>
       <c r="H244" t="s">
         <v>125</v>
       </c>
-      <c r="I244" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I244"/>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244"/>
+      <c r="M244"/>
+      <c r="N244"/>
+      <c r="O244"/>
+      <c r="P244"/>
+      <c r="Q244"/>
+      <c r="R244"/>
+      <c r="S244"/>
+      <c r="T244"/>
+      <c r="U244"/>
+      <c r="V244"/>
+      <c r="W244"/>
+      <c r="X244"/>
+      <c r="Y244"/>
+      <c r="Z244"/>
+      <c r="AA244"/>
+      <c r="AB244"/>
+      <c r="AC244"/>
+      <c r="AD244"/>
+      <c r="AE244"/>
+      <c r="AF244"/>
+      <c r="AG244"/>
+      <c r="AH244"/>
+      <c r="AI244"/>
+      <c r="AJ244"/>
+      <c r="AK244"/>
+      <c r="AL244"/>
+      <c r="AM244"/>
+      <c r="AN244"/>
+      <c r="AO244"/>
+      <c r="AP244"/>
+      <c r="AQ244"/>
+      <c r="AR244"/>
+      <c r="AS244"/>
+      <c r="AT244"/>
+      <c r="AU244"/>
+      <c r="AV244"/>
+      <c r="AW244"/>
+      <c r="AX244"/>
+      <c r="AY244"/>
     </row>
     <row r="245">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>383</v>
       </c>
       <c r="C245" t="inlineStr" s="4">
         <is>
           <t>3631Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D245" t="s">
         <v>49</v>
       </c>
       <c r="E245" t="s">
         <v>50</v>
       </c>
       <c r="F245" t="s">
         <v>74</v>
       </c>
       <c r="G245" t="s">
         <v>52</v>
       </c>
       <c r="H245" t="s">
         <v>86</v>
       </c>
-      <c r="I245" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I245"/>
+      <c r="J245"/>
+      <c r="K245"/>
+      <c r="L245"/>
+      <c r="M245"/>
+      <c r="N245"/>
+      <c r="O245"/>
+      <c r="P245"/>
+      <c r="Q245"/>
+      <c r="R245"/>
+      <c r="S245"/>
+      <c r="T245"/>
+      <c r="U245"/>
+      <c r="V245"/>
+      <c r="W245"/>
+      <c r="X245"/>
+      <c r="Y245"/>
+      <c r="Z245"/>
+      <c r="AA245"/>
+      <c r="AB245"/>
+      <c r="AC245"/>
+      <c r="AD245"/>
+      <c r="AE245"/>
+      <c r="AF245"/>
+      <c r="AG245"/>
+      <c r="AH245"/>
+      <c r="AI245"/>
+      <c r="AJ245"/>
+      <c r="AK245"/>
+      <c r="AL245"/>
+      <c r="AM245"/>
+      <c r="AN245"/>
+      <c r="AO245"/>
+      <c r="AP245"/>
+      <c r="AQ245"/>
+      <c r="AR245"/>
+      <c r="AS245"/>
+      <c r="AT245"/>
+      <c r="AU245"/>
+      <c r="AV245"/>
+      <c r="AW245"/>
+      <c r="AX245"/>
+      <c r="AY245"/>
     </row>
     <row r="246">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>384</v>
       </c>
       <c r="C246" t="inlineStr" s="4">
         <is>
           <t>3630Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D246" t="s">
         <v>64</v>
       </c>
       <c r="E246" t="s">
         <v>50</v>
       </c>
       <c r="F246" t="s">
         <v>100</v>
       </c>
       <c r="G246" t="s">
         <v>66</v>
       </c>
       <c r="H246" t="s">
         <v>137</v>
       </c>
-      <c r="I246" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I246"/>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246"/>
+      <c r="M246"/>
+      <c r="N246"/>
+      <c r="O246"/>
+      <c r="P246"/>
+      <c r="Q246"/>
+      <c r="R246"/>
+      <c r="S246"/>
+      <c r="T246"/>
+      <c r="U246"/>
+      <c r="V246"/>
+      <c r="W246"/>
+      <c r="X246"/>
+      <c r="Y246"/>
+      <c r="Z246"/>
+      <c r="AA246"/>
+      <c r="AB246"/>
+      <c r="AC246"/>
+      <c r="AD246"/>
+      <c r="AE246"/>
+      <c r="AF246"/>
+      <c r="AG246"/>
+      <c r="AH246"/>
+      <c r="AI246"/>
+      <c r="AJ246"/>
+      <c r="AK246"/>
+      <c r="AL246"/>
+      <c r="AM246"/>
+      <c r="AN246"/>
+      <c r="AO246"/>
+      <c r="AP246"/>
+      <c r="AQ246"/>
+      <c r="AR246"/>
+      <c r="AS246"/>
+      <c r="AT246"/>
+      <c r="AU246"/>
+      <c r="AV246"/>
+      <c r="AW246"/>
+      <c r="AX246"/>
+      <c r="AY246"/>
     </row>
     <row r="247">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>385</v>
       </c>
       <c r="C247" t="inlineStr" s="4">
         <is>
           <t>3629Про надання дозволу на розроблення документації із землеустрою на земельну ділянку в районі вул. Мальовничої та вул. Свидівоцької громадянину Єфіменку Ю.О. (вільна земельна ділянка, учасник АТО)</t>
         </is>
       </c>
       <c r="D247" t="s">
         <v>64</v>
       </c>
       <c r="E247" t="s">
         <v>50</v>
       </c>
       <c r="F247" t="s">
         <v>118</v>
       </c>
       <c r="G247" t="s">
         <v>52</v>
       </c>
       <c r="H247" t="s">
         <v>310</v>
       </c>
-      <c r="I247" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I247"/>
+      <c r="J247"/>
+      <c r="K247"/>
+      <c r="L247"/>
+      <c r="M247"/>
+      <c r="N247"/>
+      <c r="O247"/>
+      <c r="P247"/>
+      <c r="Q247"/>
+      <c r="R247"/>
+      <c r="S247"/>
+      <c r="T247"/>
+      <c r="U247"/>
+      <c r="V247"/>
+      <c r="W247"/>
+      <c r="X247"/>
+      <c r="Y247"/>
+      <c r="Z247"/>
+      <c r="AA247"/>
+      <c r="AB247"/>
+      <c r="AC247"/>
+      <c r="AD247"/>
+      <c r="AE247"/>
+      <c r="AF247"/>
+      <c r="AG247"/>
+      <c r="AH247"/>
+      <c r="AI247"/>
+      <c r="AJ247"/>
+      <c r="AK247"/>
+      <c r="AL247"/>
+      <c r="AM247"/>
+      <c r="AN247"/>
+      <c r="AO247"/>
+      <c r="AP247"/>
+      <c r="AQ247"/>
+      <c r="AR247"/>
+      <c r="AS247"/>
+      <c r="AT247"/>
+      <c r="AU247"/>
+      <c r="AV247"/>
+      <c r="AW247"/>
+      <c r="AX247"/>
+      <c r="AY247"/>
     </row>
     <row r="248">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>386</v>
       </c>
       <c r="C248" t="inlineStr" s="4">
         <is>
           <t>3628Про надання дозволу на розробку проєкту землеустрою з організації та встановлення меж території природно-заповідного фонду «Лісова пісня»</t>
         </is>
       </c>
       <c r="D248" t="s">
         <v>64</v>
       </c>
       <c r="E248" t="s">
         <v>50</v>
       </c>
       <c r="F248" t="s">
         <v>243</v>
       </c>
       <c r="G248" t="s">
         <v>52</v>
       </c>
       <c r="H248" t="s">
         <v>237</v>
       </c>
-      <c r="I248" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I248"/>
+      <c r="J248"/>
+      <c r="K248"/>
+      <c r="L248"/>
+      <c r="M248"/>
+      <c r="N248"/>
+      <c r="O248"/>
+      <c r="P248"/>
+      <c r="Q248"/>
+      <c r="R248"/>
+      <c r="S248"/>
+      <c r="T248"/>
+      <c r="U248"/>
+      <c r="V248"/>
+      <c r="W248"/>
+      <c r="X248"/>
+      <c r="Y248"/>
+      <c r="Z248"/>
+      <c r="AA248"/>
+      <c r="AB248"/>
+      <c r="AC248"/>
+      <c r="AD248"/>
+      <c r="AE248"/>
+      <c r="AF248"/>
+      <c r="AG248"/>
+      <c r="AH248"/>
+      <c r="AI248"/>
+      <c r="AJ248"/>
+      <c r="AK248"/>
+      <c r="AL248"/>
+      <c r="AM248"/>
+      <c r="AN248"/>
+      <c r="AO248"/>
+      <c r="AP248"/>
+      <c r="AQ248"/>
+      <c r="AR248"/>
+      <c r="AS248"/>
+      <c r="AT248"/>
+      <c r="AU248"/>
+      <c r="AV248"/>
+      <c r="AW248"/>
+      <c r="AX248"/>
+      <c r="AY248"/>
     </row>
     <row r="249">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>387</v>
       </c>
       <c r="C249" t="s" s="4">
         <v>388</v>
       </c>
       <c r="D249" t="s">
         <v>49</v>
       </c>
       <c r="E249" t="s">
         <v>81</v>
       </c>
       <c r="F249" t="s">
         <v>389</v>
       </c>
       <c r="G249" t="s">
         <v>52</v>
       </c>
       <c r="H249" t="s">
         <v>89</v>
       </c>
-      <c r="I249" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I249"/>
+      <c r="J249"/>
+      <c r="K249"/>
+      <c r="L249"/>
+      <c r="M249"/>
+      <c r="N249"/>
+      <c r="O249"/>
+      <c r="P249"/>
+      <c r="Q249"/>
+      <c r="R249"/>
+      <c r="S249"/>
+      <c r="T249"/>
+      <c r="U249"/>
+      <c r="V249"/>
+      <c r="W249"/>
+      <c r="X249"/>
+      <c r="Y249"/>
+      <c r="Z249"/>
+      <c r="AA249"/>
+      <c r="AB249"/>
+      <c r="AC249"/>
+      <c r="AD249"/>
+      <c r="AE249"/>
+      <c r="AF249"/>
+      <c r="AG249"/>
+      <c r="AH249"/>
+      <c r="AI249"/>
+      <c r="AJ249"/>
+      <c r="AK249"/>
+      <c r="AL249"/>
+      <c r="AM249"/>
+      <c r="AN249"/>
+      <c r="AO249"/>
+      <c r="AP249"/>
+      <c r="AQ249"/>
+      <c r="AR249"/>
+      <c r="AS249"/>
+      <c r="AT249"/>
+      <c r="AU249"/>
+      <c r="AV249"/>
+      <c r="AW249"/>
+      <c r="AX249"/>
+      <c r="AY249"/>
     </row>
     <row r="250">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>390</v>
       </c>
       <c r="C250" t="s" s="4">
         <v>391</v>
       </c>
       <c r="D250" t="s">
         <v>392</v>
       </c>
       <c r="E250" t="s">
         <v>81</v>
       </c>
       <c r="F250" t="s">
         <v>275</v>
       </c>
       <c r="G250" t="s">
         <v>52</v>
       </c>
       <c r="H250" t="s">
         <v>89</v>
       </c>
-      <c r="I250" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I250"/>
+      <c r="J250"/>
+      <c r="K250"/>
+      <c r="L250"/>
+      <c r="M250"/>
+      <c r="N250"/>
+      <c r="O250"/>
+      <c r="P250"/>
+      <c r="Q250"/>
+      <c r="R250"/>
+      <c r="S250"/>
+      <c r="T250"/>
+      <c r="U250"/>
+      <c r="V250"/>
+      <c r="W250"/>
+      <c r="X250"/>
+      <c r="Y250"/>
+      <c r="Z250"/>
+      <c r="AA250"/>
+      <c r="AB250"/>
+      <c r="AC250"/>
+      <c r="AD250"/>
+      <c r="AE250"/>
+      <c r="AF250"/>
+      <c r="AG250"/>
+      <c r="AH250"/>
+      <c r="AI250"/>
+      <c r="AJ250"/>
+      <c r="AK250"/>
+      <c r="AL250"/>
+      <c r="AM250"/>
+      <c r="AN250"/>
+      <c r="AO250"/>
+      <c r="AP250"/>
+      <c r="AQ250"/>
+      <c r="AR250"/>
+      <c r="AS250"/>
+      <c r="AT250"/>
+      <c r="AU250"/>
+      <c r="AV250"/>
+      <c r="AW250"/>
+      <c r="AX250"/>
+      <c r="AY250"/>
     </row>
     <row r="251">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>393</v>
       </c>
       <c r="C251" t="inlineStr" s="4">
         <is>
           <t>3613Про затвердження містобудівної документації «Внесення змін до генерального плану міста Черкаси (Актуалізація)»</t>
         </is>
       </c>
       <c r="D251" t="s">
         <v>64</v>
       </c>
       <c r="E251" t="s">
         <v>81</v>
       </c>
       <c r="F251" t="s">
         <v>241</v>
       </c>
       <c r="G251" t="s">
         <v>314</v>
       </c>
       <c r="H251" t="s">
         <v>53</v>
       </c>
-      <c r="I251" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I251"/>
+      <c r="J251"/>
+      <c r="K251"/>
+      <c r="L251"/>
+      <c r="M251"/>
+      <c r="N251"/>
+      <c r="O251"/>
+      <c r="P251"/>
+      <c r="Q251"/>
+      <c r="R251"/>
+      <c r="S251"/>
+      <c r="T251"/>
+      <c r="U251"/>
+      <c r="V251"/>
+      <c r="W251"/>
+      <c r="X251"/>
+      <c r="Y251"/>
+      <c r="Z251"/>
+      <c r="AA251"/>
+      <c r="AB251"/>
+      <c r="AC251"/>
+      <c r="AD251"/>
+      <c r="AE251"/>
+      <c r="AF251"/>
+      <c r="AG251"/>
+      <c r="AH251"/>
+      <c r="AI251"/>
+      <c r="AJ251"/>
+      <c r="AK251"/>
+      <c r="AL251"/>
+      <c r="AM251"/>
+      <c r="AN251"/>
+      <c r="AO251"/>
+      <c r="AP251"/>
+      <c r="AQ251"/>
+      <c r="AR251"/>
+      <c r="AS251"/>
+      <c r="AT251"/>
+      <c r="AU251"/>
+      <c r="AV251"/>
+      <c r="AW251"/>
+      <c r="AX251"/>
+      <c r="AY251"/>
     </row>
     <row r="252">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>394</v>
       </c>
       <c r="C252" t="inlineStr" s="4">
         <is>
           <t>3610Про розгляд електронної петиції щодо демонтажу пам’ятного знаку учасникам операції «Дунай» по бульвару Шевченка</t>
         </is>
       </c>
       <c r="D252" t="s">
         <v>64</v>
       </c>
       <c r="E252" t="s">
         <v>81</v>
       </c>
       <c r="F252" t="s">
         <v>94</v>
       </c>
       <c r="G252" t="s">
         <v>52</v>
       </c>
       <c r="H252" t="s">
         <v>259</v>
       </c>
-      <c r="I252" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I252"/>
+      <c r="J252"/>
+      <c r="K252"/>
+      <c r="L252"/>
+      <c r="M252"/>
+      <c r="N252"/>
+      <c r="O252"/>
+      <c r="P252"/>
+      <c r="Q252"/>
+      <c r="R252"/>
+      <c r="S252"/>
+      <c r="T252"/>
+      <c r="U252"/>
+      <c r="V252"/>
+      <c r="W252"/>
+      <c r="X252"/>
+      <c r="Y252"/>
+      <c r="Z252"/>
+      <c r="AA252"/>
+      <c r="AB252"/>
+      <c r="AC252"/>
+      <c r="AD252"/>
+      <c r="AE252"/>
+      <c r="AF252"/>
+      <c r="AG252"/>
+      <c r="AH252"/>
+      <c r="AI252"/>
+      <c r="AJ252"/>
+      <c r="AK252"/>
+      <c r="AL252"/>
+      <c r="AM252"/>
+      <c r="AN252"/>
+      <c r="AO252"/>
+      <c r="AP252"/>
+      <c r="AQ252"/>
+      <c r="AR252"/>
+      <c r="AS252"/>
+      <c r="AT252"/>
+      <c r="AU252"/>
+      <c r="AV252"/>
+      <c r="AW252"/>
+      <c r="AX252"/>
+      <c r="AY252"/>
     </row>
     <row r="253">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>395</v>
       </c>
       <c r="C253" t="inlineStr" s="4">
         <is>
           <t>3608Про розгляд електронної петиції щодо демонтажу пам’ятного знаку учасникам операції «Дунай» по бульвару Шевченка</t>
         </is>
       </c>
       <c r="D253" t="s">
         <v>64</v>
       </c>
       <c r="E253" t="s">
         <v>50</v>
       </c>
       <c r="F253" t="s">
         <v>65</v>
       </c>
       <c r="G253" t="s">
         <v>52</v>
       </c>
       <c r="H253" t="s">
         <v>89</v>
       </c>
-      <c r="I253" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I253"/>
+      <c r="J253"/>
+      <c r="K253"/>
+      <c r="L253"/>
+      <c r="M253"/>
+      <c r="N253"/>
+      <c r="O253"/>
+      <c r="P253"/>
+      <c r="Q253"/>
+      <c r="R253"/>
+      <c r="S253"/>
+      <c r="T253"/>
+      <c r="U253"/>
+      <c r="V253"/>
+      <c r="W253"/>
+      <c r="X253"/>
+      <c r="Y253"/>
+      <c r="Z253"/>
+      <c r="AA253"/>
+      <c r="AB253"/>
+      <c r="AC253"/>
+      <c r="AD253"/>
+      <c r="AE253"/>
+      <c r="AF253"/>
+      <c r="AG253"/>
+      <c r="AH253"/>
+      <c r="AI253"/>
+      <c r="AJ253"/>
+      <c r="AK253"/>
+      <c r="AL253"/>
+      <c r="AM253"/>
+      <c r="AN253"/>
+      <c r="AO253"/>
+      <c r="AP253"/>
+      <c r="AQ253"/>
+      <c r="AR253"/>
+      <c r="AS253"/>
+      <c r="AT253"/>
+      <c r="AU253"/>
+      <c r="AV253"/>
+      <c r="AW253"/>
+      <c r="AX253"/>
+      <c r="AY253"/>
     </row>
     <row r="254">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>396</v>
       </c>
       <c r="C254" t="inlineStr" s="4">
         <is>
           <t>3607Про розгляд електронної петиції щодо капітального ремонту об’їзного шляху з вул. Генерала Момота</t>
         </is>
       </c>
       <c r="D254" t="s">
         <v>64</v>
       </c>
       <c r="E254" t="s">
         <v>50</v>
       </c>
       <c r="F254" t="s">
         <v>114</v>
       </c>
       <c r="G254" t="s">
         <v>66</v>
       </c>
       <c r="H254" t="s">
         <v>75</v>
       </c>
-      <c r="I254" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I254"/>
+      <c r="J254"/>
+      <c r="K254"/>
+      <c r="L254"/>
+      <c r="M254"/>
+      <c r="N254"/>
+      <c r="O254"/>
+      <c r="P254"/>
+      <c r="Q254"/>
+      <c r="R254"/>
+      <c r="S254"/>
+      <c r="T254"/>
+      <c r="U254"/>
+      <c r="V254"/>
+      <c r="W254"/>
+      <c r="X254"/>
+      <c r="Y254"/>
+      <c r="Z254"/>
+      <c r="AA254"/>
+      <c r="AB254"/>
+      <c r="AC254"/>
+      <c r="AD254"/>
+      <c r="AE254"/>
+      <c r="AF254"/>
+      <c r="AG254"/>
+      <c r="AH254"/>
+      <c r="AI254"/>
+      <c r="AJ254"/>
+      <c r="AK254"/>
+      <c r="AL254"/>
+      <c r="AM254"/>
+      <c r="AN254"/>
+      <c r="AO254"/>
+      <c r="AP254"/>
+      <c r="AQ254"/>
+      <c r="AR254"/>
+      <c r="AS254"/>
+      <c r="AT254"/>
+      <c r="AU254"/>
+      <c r="AV254"/>
+      <c r="AW254"/>
+      <c r="AX254"/>
+      <c r="AY254"/>
     </row>
     <row r="255">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>397</v>
       </c>
       <c r="C255" t="inlineStr" s="4">
         <is>
           <t>3606Про внесення змін до рішення Черкаської міської ради від 01.10.2020 № 2-6379 «Про затвердження Програми забезпечення рятувальних заходів на водних об’єктах м. Черкаси комунальною установою «Черкаська міська комунальна аварійно-рятувальна служба» на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D255" t="s">
         <v>64</v>
       </c>
       <c r="E255" t="s">
         <v>81</v>
       </c>
       <c r="F255" t="s">
         <v>156</v>
       </c>
       <c r="G255" t="s">
         <v>66</v>
       </c>
       <c r="H255" t="s">
         <v>89</v>
       </c>
-      <c r="I255" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I255"/>
+      <c r="J255"/>
+      <c r="K255"/>
+      <c r="L255"/>
+      <c r="M255"/>
+      <c r="N255"/>
+      <c r="O255"/>
+      <c r="P255"/>
+      <c r="Q255"/>
+      <c r="R255"/>
+      <c r="S255"/>
+      <c r="T255"/>
+      <c r="U255"/>
+      <c r="V255"/>
+      <c r="W255"/>
+      <c r="X255"/>
+      <c r="Y255"/>
+      <c r="Z255"/>
+      <c r="AA255"/>
+      <c r="AB255"/>
+      <c r="AC255"/>
+      <c r="AD255"/>
+      <c r="AE255"/>
+      <c r="AF255"/>
+      <c r="AG255"/>
+      <c r="AH255"/>
+      <c r="AI255"/>
+      <c r="AJ255"/>
+      <c r="AK255"/>
+      <c r="AL255"/>
+      <c r="AM255"/>
+      <c r="AN255"/>
+      <c r="AO255"/>
+      <c r="AP255"/>
+      <c r="AQ255"/>
+      <c r="AR255"/>
+      <c r="AS255"/>
+      <c r="AT255"/>
+      <c r="AU255"/>
+      <c r="AV255"/>
+      <c r="AW255"/>
+      <c r="AX255"/>
+      <c r="AY255"/>
     </row>
     <row r="256">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>398</v>
       </c>
       <c r="C256" t="inlineStr" s="4">
         <is>
           <t>3605Про внесення змін до рішення Черкаської міської ради від 13.05.2016 № 2-579 «Про затвердження Програми забезпечення правопорядку в місті Черкаси на 2016-2021 роки»</t>
         </is>
       </c>
       <c r="D256" t="s">
         <v>392</v>
       </c>
       <c r="E256" t="s">
         <v>50</v>
       </c>
       <c r="F256" t="s">
         <v>160</v>
       </c>
       <c r="G256" t="s">
         <v>66</v>
       </c>
       <c r="H256" t="s">
         <v>109</v>
       </c>
-      <c r="I256" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I256"/>
+      <c r="J256"/>
+      <c r="K256"/>
+      <c r="L256"/>
+      <c r="M256"/>
+      <c r="N256"/>
+      <c r="O256"/>
+      <c r="P256"/>
+      <c r="Q256"/>
+      <c r="R256"/>
+      <c r="S256"/>
+      <c r="T256"/>
+      <c r="U256"/>
+      <c r="V256"/>
+      <c r="W256"/>
+      <c r="X256"/>
+      <c r="Y256"/>
+      <c r="Z256"/>
+      <c r="AA256"/>
+      <c r="AB256"/>
+      <c r="AC256"/>
+      <c r="AD256"/>
+      <c r="AE256"/>
+      <c r="AF256"/>
+      <c r="AG256"/>
+      <c r="AH256"/>
+      <c r="AI256"/>
+      <c r="AJ256"/>
+      <c r="AK256"/>
+      <c r="AL256"/>
+      <c r="AM256"/>
+      <c r="AN256"/>
+      <c r="AO256"/>
+      <c r="AP256"/>
+      <c r="AQ256"/>
+      <c r="AR256"/>
+      <c r="AS256"/>
+      <c r="AT256"/>
+      <c r="AU256"/>
+      <c r="AV256"/>
+      <c r="AW256"/>
+      <c r="AX256"/>
+      <c r="AY256"/>
     </row>
     <row r="257">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>399</v>
       </c>
       <c r="C257" t="inlineStr" s="4">
         <is>
           <t>3604Про створення ініціативної групи з підготовки установчих зборів для формування Молодіжної ради при Черкаській міській раді</t>
         </is>
       </c>
       <c r="D257" t="s">
         <v>64</v>
       </c>
       <c r="E257" t="s">
         <v>81</v>
       </c>
       <c r="F257" t="s">
         <v>139</v>
       </c>
       <c r="G257" t="s">
         <v>204</v>
       </c>
       <c r="H257" t="s">
         <v>89</v>
       </c>
-      <c r="I257" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I257"/>
+      <c r="J257"/>
+      <c r="K257"/>
+      <c r="L257"/>
+      <c r="M257"/>
+      <c r="N257"/>
+      <c r="O257"/>
+      <c r="P257"/>
+      <c r="Q257"/>
+      <c r="R257"/>
+      <c r="S257"/>
+      <c r="T257"/>
+      <c r="U257"/>
+      <c r="V257"/>
+      <c r="W257"/>
+      <c r="X257"/>
+      <c r="Y257"/>
+      <c r="Z257"/>
+      <c r="AA257"/>
+      <c r="AB257"/>
+      <c r="AC257"/>
+      <c r="AD257"/>
+      <c r="AE257"/>
+      <c r="AF257"/>
+      <c r="AG257"/>
+      <c r="AH257"/>
+      <c r="AI257"/>
+      <c r="AJ257"/>
+      <c r="AK257"/>
+      <c r="AL257"/>
+      <c r="AM257"/>
+      <c r="AN257"/>
+      <c r="AO257"/>
+      <c r="AP257"/>
+      <c r="AQ257"/>
+      <c r="AR257"/>
+      <c r="AS257"/>
+      <c r="AT257"/>
+      <c r="AU257"/>
+      <c r="AV257"/>
+      <c r="AW257"/>
+      <c r="AX257"/>
+      <c r="AY257"/>
     </row>
     <row r="258">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>400</v>
       </c>
       <c r="C258" t="inlineStr" s="4">
         <is>
           <t>3603Про внесення змін до рішення Черкаської міської ради від 15.03.2016 № 2-299 «Про затвердження стипендії міської ради та міського голови провідним спортсменам м. Черкаси»</t>
         </is>
       </c>
       <c r="D258" t="s">
         <v>49</v>
       </c>
       <c r="E258" t="s">
         <v>81</v>
       </c>
       <c r="F258" t="s">
         <v>253</v>
       </c>
       <c r="G258" t="s">
         <v>52</v>
       </c>
       <c r="H258" t="s">
         <v>89</v>
       </c>
-      <c r="I258" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I258"/>
+      <c r="J258"/>
+      <c r="K258"/>
+      <c r="L258"/>
+      <c r="M258"/>
+      <c r="N258"/>
+      <c r="O258"/>
+      <c r="P258"/>
+      <c r="Q258"/>
+      <c r="R258"/>
+      <c r="S258"/>
+      <c r="T258"/>
+      <c r="U258"/>
+      <c r="V258"/>
+      <c r="W258"/>
+      <c r="X258"/>
+      <c r="Y258"/>
+      <c r="Z258"/>
+      <c r="AA258"/>
+      <c r="AB258"/>
+      <c r="AC258"/>
+      <c r="AD258"/>
+      <c r="AE258"/>
+      <c r="AF258"/>
+      <c r="AG258"/>
+      <c r="AH258"/>
+      <c r="AI258"/>
+      <c r="AJ258"/>
+      <c r="AK258"/>
+      <c r="AL258"/>
+      <c r="AM258"/>
+      <c r="AN258"/>
+      <c r="AO258"/>
+      <c r="AP258"/>
+      <c r="AQ258"/>
+      <c r="AR258"/>
+      <c r="AS258"/>
+      <c r="AT258"/>
+      <c r="AU258"/>
+      <c r="AV258"/>
+      <c r="AW258"/>
+      <c r="AX258"/>
+      <c r="AY258"/>
     </row>
     <row r="259">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>401</v>
       </c>
       <c r="C259" t="inlineStr" s="4">
         <is>
           <t>3602Про внесення змін до рішення Черкаської міської ради від 24.12.2020 №2-50 «Про деякі питання оренди комунального майна територіальної громади міста Черкаси»</t>
         </is>
       </c>
       <c r="D259" t="s">
         <v>64</v>
       </c>
       <c r="E259" t="s">
         <v>81</v>
       </c>
       <c r="F259" t="s">
         <v>166</v>
       </c>
       <c r="G259" t="s">
         <v>52</v>
       </c>
       <c r="H259" t="s">
         <v>75</v>
       </c>
-      <c r="I259" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I259"/>
+      <c r="J259"/>
+      <c r="K259"/>
+      <c r="L259"/>
+      <c r="M259"/>
+      <c r="N259"/>
+      <c r="O259"/>
+      <c r="P259"/>
+      <c r="Q259"/>
+      <c r="R259"/>
+      <c r="S259"/>
+      <c r="T259"/>
+      <c r="U259"/>
+      <c r="V259"/>
+      <c r="W259"/>
+      <c r="X259"/>
+      <c r="Y259"/>
+      <c r="Z259"/>
+      <c r="AA259"/>
+      <c r="AB259"/>
+      <c r="AC259"/>
+      <c r="AD259"/>
+      <c r="AE259"/>
+      <c r="AF259"/>
+      <c r="AG259"/>
+      <c r="AH259"/>
+      <c r="AI259"/>
+      <c r="AJ259"/>
+      <c r="AK259"/>
+      <c r="AL259"/>
+      <c r="AM259"/>
+      <c r="AN259"/>
+      <c r="AO259"/>
+      <c r="AP259"/>
+      <c r="AQ259"/>
+      <c r="AR259"/>
+      <c r="AS259"/>
+      <c r="AT259"/>
+      <c r="AU259"/>
+      <c r="AV259"/>
+      <c r="AW259"/>
+      <c r="AX259"/>
+      <c r="AY259"/>
     </row>
     <row r="260">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>402</v>
       </c>
       <c r="C260" t="s" s="4">
         <v>403</v>
       </c>
       <c r="D260" t="s">
         <v>49</v>
       </c>
       <c r="E260" t="s">
         <v>81</v>
       </c>
       <c r="F260" t="s">
         <v>389</v>
       </c>
       <c r="G260" t="s">
         <v>52</v>
       </c>
       <c r="H260" t="s">
         <v>89</v>
       </c>
-      <c r="I260" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I260"/>
+      <c r="J260"/>
+      <c r="K260"/>
+      <c r="L260"/>
+      <c r="M260"/>
+      <c r="N260"/>
+      <c r="O260"/>
+      <c r="P260"/>
+      <c r="Q260"/>
+      <c r="R260"/>
+      <c r="S260"/>
+      <c r="T260"/>
+      <c r="U260"/>
+      <c r="V260"/>
+      <c r="W260"/>
+      <c r="X260"/>
+      <c r="Y260"/>
+      <c r="Z260"/>
+      <c r="AA260"/>
+      <c r="AB260"/>
+      <c r="AC260"/>
+      <c r="AD260"/>
+      <c r="AE260"/>
+      <c r="AF260"/>
+      <c r="AG260"/>
+      <c r="AH260"/>
+      <c r="AI260"/>
+      <c r="AJ260"/>
+      <c r="AK260"/>
+      <c r="AL260"/>
+      <c r="AM260"/>
+      <c r="AN260"/>
+      <c r="AO260"/>
+      <c r="AP260"/>
+      <c r="AQ260"/>
+      <c r="AR260"/>
+      <c r="AS260"/>
+      <c r="AT260"/>
+      <c r="AU260"/>
+      <c r="AV260"/>
+      <c r="AW260"/>
+      <c r="AX260"/>
+      <c r="AY260"/>
     </row>
     <row r="261">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>404</v>
       </c>
       <c r="C261" t="s" s="4">
         <v>405</v>
       </c>
       <c r="D261" t="s">
         <v>392</v>
       </c>
       <c r="E261" t="s">
         <v>81</v>
       </c>
       <c r="F261" t="s">
         <v>406</v>
       </c>
       <c r="G261" t="s">
         <v>52</v>
       </c>
       <c r="H261" t="s">
         <v>89</v>
       </c>
-      <c r="I261" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I261"/>
+      <c r="J261"/>
+      <c r="K261"/>
+      <c r="L261"/>
+      <c r="M261"/>
+      <c r="N261"/>
+      <c r="O261"/>
+      <c r="P261"/>
+      <c r="Q261"/>
+      <c r="R261"/>
+      <c r="S261"/>
+      <c r="T261"/>
+      <c r="U261"/>
+      <c r="V261"/>
+      <c r="W261"/>
+      <c r="X261"/>
+      <c r="Y261"/>
+      <c r="Z261"/>
+      <c r="AA261"/>
+      <c r="AB261"/>
+      <c r="AC261"/>
+      <c r="AD261"/>
+      <c r="AE261"/>
+      <c r="AF261"/>
+      <c r="AG261"/>
+      <c r="AH261"/>
+      <c r="AI261"/>
+      <c r="AJ261"/>
+      <c r="AK261"/>
+      <c r="AL261"/>
+      <c r="AM261"/>
+      <c r="AN261"/>
+      <c r="AO261"/>
+      <c r="AP261"/>
+      <c r="AQ261"/>
+      <c r="AR261"/>
+      <c r="AS261"/>
+      <c r="AT261"/>
+      <c r="AU261"/>
+      <c r="AV261"/>
+      <c r="AW261"/>
+      <c r="AX261"/>
+      <c r="AY261"/>
     </row>
     <row r="262">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>407</v>
       </c>
       <c r="C262" t="inlineStr" s="4">
         <is>
           <t>3592Про надання дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Підгірній громадянину Сороці І.О. (вільна земельна ділянка, учасник АТО, інвалід 2 групи)</t>
         </is>
       </c>
       <c r="D262" t="s">
         <v>64</v>
       </c>
       <c r="E262" t="s">
         <v>81</v>
       </c>
       <c r="F262" t="s">
         <v>151</v>
       </c>
       <c r="G262" t="s">
         <v>52</v>
       </c>
       <c r="H262" t="s">
         <v>89</v>
       </c>
-      <c r="I262" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I262"/>
+      <c r="J262"/>
+      <c r="K262"/>
+      <c r="L262"/>
+      <c r="M262"/>
+      <c r="N262"/>
+      <c r="O262"/>
+      <c r="P262"/>
+      <c r="Q262"/>
+      <c r="R262"/>
+      <c r="S262"/>
+      <c r="T262"/>
+      <c r="U262"/>
+      <c r="V262"/>
+      <c r="W262"/>
+      <c r="X262"/>
+      <c r="Y262"/>
+      <c r="Z262"/>
+      <c r="AA262"/>
+      <c r="AB262"/>
+      <c r="AC262"/>
+      <c r="AD262"/>
+      <c r="AE262"/>
+      <c r="AF262"/>
+      <c r="AG262"/>
+      <c r="AH262"/>
+      <c r="AI262"/>
+      <c r="AJ262"/>
+      <c r="AK262"/>
+      <c r="AL262"/>
+      <c r="AM262"/>
+      <c r="AN262"/>
+      <c r="AO262"/>
+      <c r="AP262"/>
+      <c r="AQ262"/>
+      <c r="AR262"/>
+      <c r="AS262"/>
+      <c r="AT262"/>
+      <c r="AU262"/>
+      <c r="AV262"/>
+      <c r="AW262"/>
+      <c r="AX262"/>
+      <c r="AY262"/>
     </row>
     <row r="263">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>408</v>
       </c>
       <c r="C263" t="inlineStr" s="4">
         <is>
           <t>3588Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грибній, 84, громадянці Чумак В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D263" t="s">
         <v>64</v>
       </c>
       <c r="E263" t="s">
         <v>50</v>
       </c>
       <c r="F263" t="s">
         <v>74</v>
       </c>
       <c r="G263" t="s">
         <v>52</v>
       </c>
       <c r="H263" t="s">
         <v>89</v>
       </c>
       <c r="I263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J263" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L263" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N263" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O263" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="P263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R263" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T263" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y263" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Z263" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC263" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD263" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG263" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH263" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM263" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO263" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP263" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ263" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR263" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AS263" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AT263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU263" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX263" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY263" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>409</v>
       </c>
       <c r="C264" t="inlineStr" s="4">
         <is>
           <t>3587Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Грибній, 84, громадянці Чумак В.М. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D264" t="s">
         <v>49</v>
       </c>
       <c r="E264" t="s">
         <v>50</v>
       </c>
       <c r="F264" t="s">
         <v>223</v>
       </c>
       <c r="G264" t="s">
         <v>52</v>
       </c>
       <c r="H264" t="s">
         <v>67</v>
       </c>
       <c r="I264" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M264" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O264" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P264" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q264" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R264" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T264" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U264" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z264" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA264" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AB264" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF264" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI264" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AJ264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL264" t="s" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AM264" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN264" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO264" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP264" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AQ264" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AR264" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS264" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU264" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV264" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AW264" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX264" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AY264" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>410</v>
       </c>
       <c r="C265" t="inlineStr" s="4">
         <is>
           <t>3586Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по пров. Кривому, 3, громадянці Крись Н.В. (існуюче домоволодіння)</t>
         </is>
       </c>
       <c r="D265" t="s">
         <v>49</v>
       </c>
       <c r="E265" t="s">
         <v>50</v>
       </c>
       <c r="F265" t="s">
         <v>84</v>
       </c>
       <c r="G265" t="s">
         <v>52</v>
       </c>
       <c r="H265" t="s">
         <v>60</v>
       </c>
       <c r="I265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J265" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K265" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O265" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q265" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R265" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="S265" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W265" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X265" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y265" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z265" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AA265" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AB265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AC265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AE265" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF265" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AG265" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AH265" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AI265" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ265" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL265" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN265" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO265" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AP265" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ265" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AR265" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS265" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT265" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU265" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV265" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW265" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX265" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY265" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>411</v>
       </c>
       <c r="C266" t="inlineStr" s="4">
         <is>
           <t>3585Про відмову в передачі земельної ділянки у власність по пров. Медичному, 10/1 громадянці Шапарєвій О.В. (існуюче домоволодіння, земельна ділянка перебуває у користуванні)</t>
         </is>
       </c>
       <c r="D266" t="s">
         <v>49</v>
       </c>
       <c r="E266" t="s">
         <v>50</v>
       </c>
       <c r="F266" t="s">
         <v>84</v>
       </c>
       <c r="G266" t="s">
         <v>52</v>
       </c>
       <c r="H266" t="s">
         <v>111</v>
       </c>
       <c r="I266" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J266" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K266" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L266" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M266" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N266" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O266" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P266" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Q266" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="S266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T266" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V266" t="s" s="5">
         <v>56</v>
       </c>
       <c r="W266" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X266" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Y266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Z266" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA266" t="s" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB266" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC266" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AD266" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AE266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF266" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AG266" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AI266" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AJ266" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AK266" t="s" s="5">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AL266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM266" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN266" t="s" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AO266" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AP266" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ266" t="s" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AR266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AS266" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT266" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU266" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AV266" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW266" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AX266" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY266" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>412</v>
       </c>
       <c r="C267" t="inlineStr" s="4">
         <is>
           <t>3584Про відмову у наданні дозволу на розроблення документації із землеустрою на земельну ділянку по вул. Надпільній, 330/2, громадянину Величку С.В. (вільна земельна ділянка частково за рахунок існуючого домоволодіння та частково вільна земельна ділянка)</t>
         </is>
       </c>
       <c r="D267" t="s">
         <v>49</v>
       </c>
       <c r="E267" t="s">
         <v>81</v>
       </c>
       <c r="F267" t="s">
         <v>135</v>
       </c>
       <c r="G267" t="s">
         <v>52</v>
       </c>
       <c r="H267" t="s">
         <v>89</v>
       </c>
       <c r="I267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M267" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N267" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R267" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T267" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="U267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="W267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="X267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y267" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Z267" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC267" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AD267" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AE267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AG267" t="s" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH267" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AI267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AK267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AL267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AM267" t="s" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AN267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO267" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP267" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ267" t="s" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AR267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS267" t="s" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AT267" t="s" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AU267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY267" t="s" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>413</v>
       </c>
       <c r="C268" t="inlineStr" s="4">
         <is>
           <t>3164Про зміну назви комунального підприємства «Придніпровська служба утримання будинків» Черкаської міської ради та затвердження його Статуту в новій редакції</t>
         </is>
       </c>
       <c r="D268" t="s">
         <v>64</v>
       </c>
       <c r="E268" t="s">
         <v>81</v>
       </c>
       <c r="F268" t="s">
         <v>239</v>
       </c>
       <c r="G268" t="s">
         <v>52</v>
       </c>
       <c r="H268" t="s">
         <v>221</v>
       </c>
-      <c r="I268" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I268"/>
+      <c r="J268"/>
+      <c r="K268"/>
+      <c r="L268"/>
+      <c r="M268"/>
+      <c r="N268"/>
+      <c r="O268"/>
+      <c r="P268"/>
+      <c r="Q268"/>
+      <c r="R268"/>
+      <c r="S268"/>
+      <c r="T268"/>
+      <c r="U268"/>
+      <c r="V268"/>
+      <c r="W268"/>
+      <c r="X268"/>
+      <c r="Y268"/>
+      <c r="Z268"/>
+      <c r="AA268"/>
+      <c r="AB268"/>
+      <c r="AC268"/>
+      <c r="AD268"/>
+      <c r="AE268"/>
+      <c r="AF268"/>
+      <c r="AG268"/>
+      <c r="AH268"/>
+      <c r="AI268"/>
+      <c r="AJ268"/>
+      <c r="AK268"/>
+      <c r="AL268"/>
+      <c r="AM268"/>
+      <c r="AN268"/>
+      <c r="AO268"/>
+      <c r="AP268"/>
+      <c r="AQ268"/>
+      <c r="AR268"/>
+      <c r="AS268"/>
+      <c r="AT268"/>
+      <c r="AU268"/>
+      <c r="AV268"/>
+      <c r="AW268"/>
+      <c r="AX268"/>
+      <c r="AY268"/>
     </row>
     <row r="269">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>414</v>
       </c>
       <c r="C269" t="inlineStr" s="4">
         <is>
           <t>3163Про розгляд електронної петиції від 13.12.2020 № Че/1371-еп щодо перейменування вулиці Василини на вулицю Василя Стуса</t>
         </is>
       </c>
       <c r="D269" t="s">
         <v>64</v>
       </c>
       <c r="E269" t="s">
         <v>50</v>
       </c>
       <c r="F269" t="s">
         <v>59</v>
       </c>
       <c r="G269" t="s">
         <v>66</v>
       </c>
       <c r="H269" t="s">
         <v>60</v>
       </c>
-      <c r="I269" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I269"/>
+      <c r="J269"/>
+      <c r="K269"/>
+      <c r="L269"/>
+      <c r="M269"/>
+      <c r="N269"/>
+      <c r="O269"/>
+      <c r="P269"/>
+      <c r="Q269"/>
+      <c r="R269"/>
+      <c r="S269"/>
+      <c r="T269"/>
+      <c r="U269"/>
+      <c r="V269"/>
+      <c r="W269"/>
+      <c r="X269"/>
+      <c r="Y269"/>
+      <c r="Z269"/>
+      <c r="AA269"/>
+      <c r="AB269"/>
+      <c r="AC269"/>
+      <c r="AD269"/>
+      <c r="AE269"/>
+      <c r="AF269"/>
+      <c r="AG269"/>
+      <c r="AH269"/>
+      <c r="AI269"/>
+      <c r="AJ269"/>
+      <c r="AK269"/>
+      <c r="AL269"/>
+      <c r="AM269"/>
+      <c r="AN269"/>
+      <c r="AO269"/>
+      <c r="AP269"/>
+      <c r="AQ269"/>
+      <c r="AR269"/>
+      <c r="AS269"/>
+      <c r="AT269"/>
+      <c r="AU269"/>
+      <c r="AV269"/>
+      <c r="AW269"/>
+      <c r="AX269"/>
+      <c r="AY269"/>
     </row>
     <row r="270">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>415</v>
       </c>
       <c r="C270" t="inlineStr" s="4">
         <is>
           <t>3162Про розгляд електронної петиції від 13.12.2020 № Че/1371-еп щодо перейменування вулиці Василини на вулицю Василя Стуса</t>
         </is>
       </c>
       <c r="D270" t="s">
         <v>64</v>
       </c>
       <c r="E270" t="s">
         <v>50</v>
       </c>
       <c r="F270" t="s">
         <v>118</v>
       </c>
       <c r="G270" t="s">
         <v>52</v>
       </c>
       <c r="H270" t="s">
         <v>89</v>
       </c>
-      <c r="I270" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I270"/>
+      <c r="J270"/>
+      <c r="K270"/>
+      <c r="L270"/>
+      <c r="M270"/>
+      <c r="N270"/>
+      <c r="O270"/>
+      <c r="P270"/>
+      <c r="Q270"/>
+      <c r="R270"/>
+      <c r="S270"/>
+      <c r="T270"/>
+      <c r="U270"/>
+      <c r="V270"/>
+      <c r="W270"/>
+      <c r="X270"/>
+      <c r="Y270"/>
+      <c r="Z270"/>
+      <c r="AA270"/>
+      <c r="AB270"/>
+      <c r="AC270"/>
+      <c r="AD270"/>
+      <c r="AE270"/>
+      <c r="AF270"/>
+      <c r="AG270"/>
+      <c r="AH270"/>
+      <c r="AI270"/>
+      <c r="AJ270"/>
+      <c r="AK270"/>
+      <c r="AL270"/>
+      <c r="AM270"/>
+      <c r="AN270"/>
+      <c r="AO270"/>
+      <c r="AP270"/>
+      <c r="AQ270"/>
+      <c r="AR270"/>
+      <c r="AS270"/>
+      <c r="AT270"/>
+      <c r="AU270"/>
+      <c r="AV270"/>
+      <c r="AW270"/>
+      <c r="AX270"/>
+      <c r="AY270"/>
     </row>
     <row r="271">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>416</v>
       </c>
       <c r="C271" t="inlineStr" s="4">
         <is>
           <t>3161Про затвердження Положення про платні послуги, які надаються закладами охорони здоров’я - комунальними некомерційними підприємствами Черкаської міської ради</t>
         </is>
       </c>
       <c r="D271" t="s">
         <v>64</v>
       </c>
       <c r="E271" t="s">
         <v>81</v>
       </c>
       <c r="F271" t="s">
         <v>389</v>
       </c>
       <c r="G271" t="s">
         <v>52</v>
       </c>
       <c r="H271" t="s">
         <v>62</v>
       </c>
-      <c r="I271" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I271"/>
+      <c r="J271"/>
+      <c r="K271"/>
+      <c r="L271"/>
+      <c r="M271"/>
+      <c r="N271"/>
+      <c r="O271"/>
+      <c r="P271"/>
+      <c r="Q271"/>
+      <c r="R271"/>
+      <c r="S271"/>
+      <c r="T271"/>
+      <c r="U271"/>
+      <c r="V271"/>
+      <c r="W271"/>
+      <c r="X271"/>
+      <c r="Y271"/>
+      <c r="Z271"/>
+      <c r="AA271"/>
+      <c r="AB271"/>
+      <c r="AC271"/>
+      <c r="AD271"/>
+      <c r="AE271"/>
+      <c r="AF271"/>
+      <c r="AG271"/>
+      <c r="AH271"/>
+      <c r="AI271"/>
+      <c r="AJ271"/>
+      <c r="AK271"/>
+      <c r="AL271"/>
+      <c r="AM271"/>
+      <c r="AN271"/>
+      <c r="AO271"/>
+      <c r="AP271"/>
+      <c r="AQ271"/>
+      <c r="AR271"/>
+      <c r="AS271"/>
+      <c r="AT271"/>
+      <c r="AU271"/>
+      <c r="AV271"/>
+      <c r="AW271"/>
+      <c r="AX271"/>
+      <c r="AY271"/>
     </row>
     <row r="272">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>417</v>
       </c>
       <c r="C272" t="inlineStr" s="4">
         <is>
           <t>3160Про затвердження Програми боротьби з карантинними бур’янами у м. Черкаси на 2021 – 2027 роки</t>
         </is>
       </c>
       <c r="D272" t="s">
         <v>64</v>
       </c>
       <c r="E272" t="s">
         <v>81</v>
       </c>
       <c r="F272" t="s">
         <v>406</v>
       </c>
       <c r="G272" t="s">
         <v>52</v>
       </c>
       <c r="H272" t="s">
         <v>89</v>
       </c>
-      <c r="I272" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I272"/>
+      <c r="J272"/>
+      <c r="K272"/>
+      <c r="L272"/>
+      <c r="M272"/>
+      <c r="N272"/>
+      <c r="O272"/>
+      <c r="P272"/>
+      <c r="Q272"/>
+      <c r="R272"/>
+      <c r="S272"/>
+      <c r="T272"/>
+      <c r="U272"/>
+      <c r="V272"/>
+      <c r="W272"/>
+      <c r="X272"/>
+      <c r="Y272"/>
+      <c r="Z272"/>
+      <c r="AA272"/>
+      <c r="AB272"/>
+      <c r="AC272"/>
+      <c r="AD272"/>
+      <c r="AE272"/>
+      <c r="AF272"/>
+      <c r="AG272"/>
+      <c r="AH272"/>
+      <c r="AI272"/>
+      <c r="AJ272"/>
+      <c r="AK272"/>
+      <c r="AL272"/>
+      <c r="AM272"/>
+      <c r="AN272"/>
+      <c r="AO272"/>
+      <c r="AP272"/>
+      <c r="AQ272"/>
+      <c r="AR272"/>
+      <c r="AS272"/>
+      <c r="AT272"/>
+      <c r="AU272"/>
+      <c r="AV272"/>
+      <c r="AW272"/>
+      <c r="AX272"/>
+      <c r="AY272"/>
     </row>
     <row r="273">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>418</v>
       </c>
       <c r="C273" t="s" s="4">
         <v>419</v>
       </c>
       <c r="D273" t="s">
         <v>64</v>
       </c>
       <c r="E273" t="s">
         <v>81</v>
       </c>
       <c r="F273" t="s">
         <v>202</v>
       </c>
       <c r="G273" t="s">
         <v>52</v>
       </c>
       <c r="H273" t="s">
         <v>60</v>
       </c>
-      <c r="I273" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I273"/>
+      <c r="J273"/>
+      <c r="K273"/>
+      <c r="L273"/>
+      <c r="M273"/>
+      <c r="N273"/>
+      <c r="O273"/>
+      <c r="P273"/>
+      <c r="Q273"/>
+      <c r="R273"/>
+      <c r="S273"/>
+      <c r="T273"/>
+      <c r="U273"/>
+      <c r="V273"/>
+      <c r="W273"/>
+      <c r="X273"/>
+      <c r="Y273"/>
+      <c r="Z273"/>
+      <c r="AA273"/>
+      <c r="AB273"/>
+      <c r="AC273"/>
+      <c r="AD273"/>
+      <c r="AE273"/>
+      <c r="AF273"/>
+      <c r="AG273"/>
+      <c r="AH273"/>
+      <c r="AI273"/>
+      <c r="AJ273"/>
+      <c r="AK273"/>
+      <c r="AL273"/>
+      <c r="AM273"/>
+      <c r="AN273"/>
+      <c r="AO273"/>
+      <c r="AP273"/>
+      <c r="AQ273"/>
+      <c r="AR273"/>
+      <c r="AS273"/>
+      <c r="AT273"/>
+      <c r="AU273"/>
+      <c r="AV273"/>
+      <c r="AW273"/>
+      <c r="AX273"/>
+      <c r="AY273"/>
     </row>
     <row r="274">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>420</v>
       </c>
       <c r="C274" t="inlineStr" s="4">
         <is>
           <t>3152Про затвердження Програми капітального ремонту, реконструкції багатоквартирних житлових будинків та їх прибудинкових територій  у місті Черкаси на 2021-2023 роки»</t>
         </is>
       </c>
       <c r="D274" t="s">
         <v>392</v>
       </c>
       <c r="E274" t="s">
         <v>50</v>
       </c>
       <c r="F274" t="s">
         <v>65</v>
       </c>
       <c r="G274" t="s">
         <v>70</v>
       </c>
       <c r="H274" t="s">
         <v>137</v>
       </c>
-      <c r="I274" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I274"/>
+      <c r="J274"/>
+      <c r="K274"/>
+      <c r="L274"/>
+      <c r="M274"/>
+      <c r="N274"/>
+      <c r="O274"/>
+      <c r="P274"/>
+      <c r="Q274"/>
+      <c r="R274"/>
+      <c r="S274"/>
+      <c r="T274"/>
+      <c r="U274"/>
+      <c r="V274"/>
+      <c r="W274"/>
+      <c r="X274"/>
+      <c r="Y274"/>
+      <c r="Z274"/>
+      <c r="AA274"/>
+      <c r="AB274"/>
+      <c r="AC274"/>
+      <c r="AD274"/>
+      <c r="AE274"/>
+      <c r="AF274"/>
+      <c r="AG274"/>
+      <c r="AH274"/>
+      <c r="AI274"/>
+      <c r="AJ274"/>
+      <c r="AK274"/>
+      <c r="AL274"/>
+      <c r="AM274"/>
+      <c r="AN274"/>
+      <c r="AO274"/>
+      <c r="AP274"/>
+      <c r="AQ274"/>
+      <c r="AR274"/>
+      <c r="AS274"/>
+      <c r="AT274"/>
+      <c r="AU274"/>
+      <c r="AV274"/>
+      <c r="AW274"/>
+      <c r="AX274"/>
+      <c r="AY274"/>
     </row>
     <row r="275">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>421</v>
       </c>
       <c r="C275" t="inlineStr" s="4">
         <is>
           <t>3151Про розгляд електронної петиції від 28.05.2020 № Че/1108-еп про припинення свавілля «Нової якості»</t>
         </is>
       </c>
       <c r="D275" t="s">
         <v>64</v>
       </c>
       <c r="E275" t="s">
         <v>50</v>
       </c>
       <c r="F275" t="s">
         <v>51</v>
       </c>
       <c r="G275" t="s">
         <v>359</v>
       </c>
       <c r="H275" t="s">
         <v>75</v>
       </c>
-      <c r="I275" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I275"/>
+      <c r="J275"/>
+      <c r="K275"/>
+      <c r="L275"/>
+      <c r="M275"/>
+      <c r="N275"/>
+      <c r="O275"/>
+      <c r="P275"/>
+      <c r="Q275"/>
+      <c r="R275"/>
+      <c r="S275"/>
+      <c r="T275"/>
+      <c r="U275"/>
+      <c r="V275"/>
+      <c r="W275"/>
+      <c r="X275"/>
+      <c r="Y275"/>
+      <c r="Z275"/>
+      <c r="AA275"/>
+      <c r="AB275"/>
+      <c r="AC275"/>
+      <c r="AD275"/>
+      <c r="AE275"/>
+      <c r="AF275"/>
+      <c r="AG275"/>
+      <c r="AH275"/>
+      <c r="AI275"/>
+      <c r="AJ275"/>
+      <c r="AK275"/>
+      <c r="AL275"/>
+      <c r="AM275"/>
+      <c r="AN275"/>
+      <c r="AO275"/>
+      <c r="AP275"/>
+      <c r="AQ275"/>
+      <c r="AR275"/>
+      <c r="AS275"/>
+      <c r="AT275"/>
+      <c r="AU275"/>
+      <c r="AV275"/>
+      <c r="AW275"/>
+      <c r="AX275"/>
+      <c r="AY275"/>
     </row>
     <row r="276">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>422</v>
       </c>
       <c r="C276" t="inlineStr" s="4">
         <is>
           <t>3150Про внесення змін до рішення Черкаської міської ради від 23.05.2013 № 3-1682 `Про структуру, загальну чисельність апарату Черкаської міської ради та її виконавчих органів`</t>
         </is>
       </c>
       <c r="D276" t="s">
         <v>49</v>
       </c>
       <c r="E276" t="s">
         <v>81</v>
       </c>
       <c r="F276" t="s">
         <v>423</v>
       </c>
       <c r="G276" t="s">
         <v>52</v>
       </c>
       <c r="H276" t="s">
         <v>89</v>
       </c>
-      <c r="I276" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I276"/>
+      <c r="J276"/>
+      <c r="K276"/>
+      <c r="L276"/>
+      <c r="M276"/>
+      <c r="N276"/>
+      <c r="O276"/>
+      <c r="P276"/>
+      <c r="Q276"/>
+      <c r="R276"/>
+      <c r="S276"/>
+      <c r="T276"/>
+      <c r="U276"/>
+      <c r="V276"/>
+      <c r="W276"/>
+      <c r="X276"/>
+      <c r="Y276"/>
+      <c r="Z276"/>
+      <c r="AA276"/>
+      <c r="AB276"/>
+      <c r="AC276"/>
+      <c r="AD276"/>
+      <c r="AE276"/>
+      <c r="AF276"/>
+      <c r="AG276"/>
+      <c r="AH276"/>
+      <c r="AI276"/>
+      <c r="AJ276"/>
+      <c r="AK276"/>
+      <c r="AL276"/>
+      <c r="AM276"/>
+      <c r="AN276"/>
+      <c r="AO276"/>
+      <c r="AP276"/>
+      <c r="AQ276"/>
+      <c r="AR276"/>
+      <c r="AS276"/>
+      <c r="AT276"/>
+      <c r="AU276"/>
+      <c r="AV276"/>
+      <c r="AW276"/>
+      <c r="AX276"/>
+      <c r="AY276"/>
     </row>
     <row r="277">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>424</v>
       </c>
       <c r="C277" t="inlineStr" s="4">
         <is>
           <t>3144Про доручення департаменту економіки та розвитку  Черкаської міської ради  стосовно здійснення виплат Барабосі О.В.</t>
         </is>
       </c>
       <c r="D277" t="s">
         <v>64</v>
       </c>
       <c r="E277" t="s">
         <v>50</v>
       </c>
       <c r="F277" t="s">
         <v>118</v>
       </c>
       <c r="G277" t="s">
         <v>425</v>
       </c>
       <c r="H277" t="s">
         <v>221</v>
       </c>
-      <c r="I277" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I277"/>
+      <c r="J277"/>
+      <c r="K277"/>
+      <c r="L277"/>
+      <c r="M277"/>
+      <c r="N277"/>
+      <c r="O277"/>
+      <c r="P277"/>
+      <c r="Q277"/>
+      <c r="R277"/>
+      <c r="S277"/>
+      <c r="T277"/>
+      <c r="U277"/>
+      <c r="V277"/>
+      <c r="W277"/>
+      <c r="X277"/>
+      <c r="Y277"/>
+      <c r="Z277"/>
+      <c r="AA277"/>
+      <c r="AB277"/>
+      <c r="AC277"/>
+      <c r="AD277"/>
+      <c r="AE277"/>
+      <c r="AF277"/>
+      <c r="AG277"/>
+      <c r="AH277"/>
+      <c r="AI277"/>
+      <c r="AJ277"/>
+      <c r="AK277"/>
+      <c r="AL277"/>
+      <c r="AM277"/>
+      <c r="AN277"/>
+      <c r="AO277"/>
+      <c r="AP277"/>
+      <c r="AQ277"/>
+      <c r="AR277"/>
+      <c r="AS277"/>
+      <c r="AT277"/>
+      <c r="AU277"/>
+      <c r="AV277"/>
+      <c r="AW277"/>
+      <c r="AX277"/>
+      <c r="AY277"/>
     </row>
     <row r="278">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>426</v>
       </c>
       <c r="C278" t="inlineStr" s="4">
         <is>
           <t>3143Про внесення змін до рішення Черкаської міської ради від 16.06.2017 № 2-2202 «Про  затвердження Програми сприяння залученню інвестицій та розвитку підприємництва у м.Черкаси на 2017-2021 роки»</t>
         </is>
       </c>
       <c r="D278" t="s">
         <v>49</v>
       </c>
       <c r="E278" t="s">
         <v>81</v>
       </c>
       <c r="F278" t="s">
         <v>389</v>
       </c>
       <c r="G278" t="s">
         <v>52</v>
       </c>
       <c r="H278" t="s">
         <v>62</v>
       </c>
-      <c r="I278" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I278"/>
+      <c r="J278"/>
+      <c r="K278"/>
+      <c r="L278"/>
+      <c r="M278"/>
+      <c r="N278"/>
+      <c r="O278"/>
+      <c r="P278"/>
+      <c r="Q278"/>
+      <c r="R278"/>
+      <c r="S278"/>
+      <c r="T278"/>
+      <c r="U278"/>
+      <c r="V278"/>
+      <c r="W278"/>
+      <c r="X278"/>
+      <c r="Y278"/>
+      <c r="Z278"/>
+      <c r="AA278"/>
+      <c r="AB278"/>
+      <c r="AC278"/>
+      <c r="AD278"/>
+      <c r="AE278"/>
+      <c r="AF278"/>
+      <c r="AG278"/>
+      <c r="AH278"/>
+      <c r="AI278"/>
+      <c r="AJ278"/>
+      <c r="AK278"/>
+      <c r="AL278"/>
+      <c r="AM278"/>
+      <c r="AN278"/>
+      <c r="AO278"/>
+      <c r="AP278"/>
+      <c r="AQ278"/>
+      <c r="AR278"/>
+      <c r="AS278"/>
+      <c r="AT278"/>
+      <c r="AU278"/>
+      <c r="AV278"/>
+      <c r="AW278"/>
+      <c r="AX278"/>
+      <c r="AY278"/>
     </row>
     <row r="279">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>427</v>
       </c>
       <c r="C279" t="inlineStr" s="4">
         <is>
           <t>3140Про внесення змін до рішення Черкаської міської ради від 10.11.2017 № 2-2578 «Про затвердження міської соціальної програми «Турбота» на період з 2018 до 2022»</t>
         </is>
       </c>
       <c r="D279" t="s">
         <v>64</v>
       </c>
       <c r="E279" t="s">
         <v>81</v>
       </c>
       <c r="F279" t="s">
         <v>406</v>
       </c>
       <c r="G279" t="s">
         <v>66</v>
       </c>
       <c r="H279" t="s">
         <v>62</v>
       </c>
-      <c r="I279" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I279"/>
+      <c r="J279"/>
+      <c r="K279"/>
+      <c r="L279"/>
+      <c r="M279"/>
+      <c r="N279"/>
+      <c r="O279"/>
+      <c r="P279"/>
+      <c r="Q279"/>
+      <c r="R279"/>
+      <c r="S279"/>
+      <c r="T279"/>
+      <c r="U279"/>
+      <c r="V279"/>
+      <c r="W279"/>
+      <c r="X279"/>
+      <c r="Y279"/>
+      <c r="Z279"/>
+      <c r="AA279"/>
+      <c r="AB279"/>
+      <c r="AC279"/>
+      <c r="AD279"/>
+      <c r="AE279"/>
+      <c r="AF279"/>
+      <c r="AG279"/>
+      <c r="AH279"/>
+      <c r="AI279"/>
+      <c r="AJ279"/>
+      <c r="AK279"/>
+      <c r="AL279"/>
+      <c r="AM279"/>
+      <c r="AN279"/>
+      <c r="AO279"/>
+      <c r="AP279"/>
+      <c r="AQ279"/>
+      <c r="AR279"/>
+      <c r="AS279"/>
+      <c r="AT279"/>
+      <c r="AU279"/>
+      <c r="AV279"/>
+      <c r="AW279"/>
+      <c r="AX279"/>
+      <c r="AY279"/>
     </row>
     <row r="280">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>428</v>
       </c>
       <c r="C280" t="s" s="4">
         <v>429</v>
       </c>
       <c r="D280" t="s">
         <v>49</v>
       </c>
       <c r="E280" t="s">
         <v>81</v>
       </c>
       <c r="F280" t="s">
         <v>389</v>
       </c>
       <c r="G280" t="s">
         <v>52</v>
       </c>
       <c r="H280" t="s">
         <v>89</v>
       </c>
-      <c r="I280" t="s" s="5">
-[...127 lines deleted...]
-      </c>
+      <c r="I280"/>
+      <c r="J280"/>
+      <c r="K280"/>
+      <c r="L280"/>
+      <c r="M280"/>
+      <c r="N280"/>
+      <c r="O280"/>
+      <c r="P280"/>
+      <c r="Q280"/>
+      <c r="R280"/>
+      <c r="S280"/>
+      <c r="T280"/>
+      <c r="U280"/>
+      <c r="V280"/>
+      <c r="W280"/>
+      <c r="X280"/>
+      <c r="Y280"/>
+      <c r="Z280"/>
+      <c r="AA280"/>
+      <c r="AB280"/>
+      <c r="AC280"/>
+      <c r="AD280"/>
+      <c r="AE280"/>
+      <c r="AF280"/>
+      <c r="AG280"/>
+      <c r="AH280"/>
+      <c r="AI280"/>
+      <c r="AJ280"/>
+      <c r="AK280"/>
+      <c r="AL280"/>
+      <c r="AM280"/>
+      <c r="AN280"/>
+      <c r="AO280"/>
+      <c r="AP280"/>
+      <c r="AQ280"/>
+      <c r="AR280"/>
+      <c r="AS280"/>
+      <c r="AT280"/>
+      <c r="AU280"/>
+      <c r="AV280"/>
+      <c r="AW280"/>
+      <c r="AX280"/>
+      <c r="AY280"/>
     </row>
     <row r="281">
       <c r="A281"/>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281"/>
       <c r="I281" t="s">
         <v>430</v>
       </c>
       <c r="J281" t="s">
         <v>431</v>
       </c>
       <c r="K281" t="s">
         <v>432</v>
       </c>
       <c r="L281" t="s">
         <v>433</v>
       </c>
       <c r="M281" t="s">
-        <v>166</v>
+        <v>434</v>
       </c>
       <c r="N281" t="s">
         <v>434</v>
       </c>
       <c r="O281" t="s">
         <v>435</v>
       </c>
       <c r="P281" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>406</v>
+      </c>
+      <c r="R281" t="s">
         <v>436</v>
       </c>
-      <c r="Q281" t="s">
+      <c r="S281" t="s">
+        <v>59</v>
+      </c>
+      <c r="T281" t="s">
         <v>437</v>
       </c>
-      <c r="R281" t="s">
+      <c r="U281" t="s">
         <v>438</v>
       </c>
-      <c r="S281" t="s">
+      <c r="V281" t="s">
         <v>439</v>
       </c>
-      <c r="T281" t="s">
+      <c r="W281" t="s">
         <v>440</v>
       </c>
-      <c r="U281" t="s">
+      <c r="X281" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y281" t="s">
+        <v>433</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA281" t="s">
+        <v>166</v>
+      </c>
+      <c r="AB281" t="s">
+        <v>435</v>
+      </c>
+      <c r="AC281" t="s">
+        <v>438</v>
+      </c>
+      <c r="AD281" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE281" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF281" t="s">
+        <v>431</v>
+      </c>
+      <c r="AG281" t="s">
+        <v>430</v>
+      </c>
+      <c r="AH281" t="s">
+        <v>280</v>
+      </c>
+      <c r="AI281" t="s">
+        <v>389</v>
+      </c>
+      <c r="AJ281" t="s">
+        <v>432</v>
+      </c>
+      <c r="AK281" t="s">
+        <v>433</v>
+      </c>
+      <c r="AL281" t="s">
         <v>441</v>
       </c>
-      <c r="V281" t="s">
-[...2 lines deleted...]
-      <c r="W281" t="s">
+      <c r="AM281" t="s">
+        <v>433</v>
+      </c>
+      <c r="AN281" t="s">
+        <v>431</v>
+      </c>
+      <c r="AO281" t="s">
         <v>442</v>
       </c>
-      <c r="X281" t="s">
+      <c r="AP281" t="s">
         <v>443</v>
       </c>
-      <c r="Y281" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AQ281" t="s">
-        <v>460</v>
+        <v>275</v>
       </c>
       <c r="AR281" t="s">
-        <v>438</v>
+        <v>278</v>
       </c>
       <c r="AS281" t="s">
-        <v>458</v>
+        <v>114</v>
       </c>
       <c r="AT281" t="s">
-        <v>461</v>
+        <v>103</v>
       </c>
       <c r="AU281" t="s">
-        <v>458</v>
+        <v>118</v>
       </c>
       <c r="AV281" t="s">
-        <v>451</v>
+        <v>156</v>
       </c>
       <c r="AW281" t="s">
-        <v>462</v>
+        <v>151</v>
       </c>
       <c r="AX281" t="s">
-        <v>441</v>
+        <v>241</v>
       </c>
       <c r="AY281" t="s">
-        <v>463</v>
+        <v>295</v>
       </c>
     </row>
     <row r="282">
       <c r="A282"/>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282"/>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282"/>
       <c r="I282" t="s">
         <v>52</v>
       </c>
       <c r="J282" t="s">
-        <v>464</v>
+        <v>66</v>
       </c>
       <c r="K282" t="s">
+        <v>66</v>
+      </c>
+      <c r="L282" t="s">
         <v>52</v>
       </c>
-      <c r="L282" t="s">
+      <c r="M282" t="s">
+        <v>52</v>
+      </c>
+      <c r="N282" t="s">
         <v>66</v>
       </c>
-      <c r="M282" t="s">
+      <c r="O282" t="s">
+        <v>122</v>
+      </c>
+      <c r="P282" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>52</v>
+      </c>
+      <c r="R282" t="s">
+        <v>52</v>
+      </c>
+      <c r="S282" t="s">
+        <v>52</v>
+      </c>
+      <c r="T282" t="s">
+        <v>52</v>
+      </c>
+      <c r="U282" t="s">
+        <v>52</v>
+      </c>
+      <c r="V282" t="s">
+        <v>52</v>
+      </c>
+      <c r="W282" t="s">
+        <v>52</v>
+      </c>
+      <c r="X282" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y282" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB282" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD282" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE282" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF282" t="s">
         <v>204</v>
       </c>
-      <c r="N282" t="s">
-[...29 lines deleted...]
-      <c r="X282" t="s">
+      <c r="AG282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ282" t="s">
         <v>70</v>
       </c>
-      <c r="Y282" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AK282" t="s">
-        <v>204</v>
+        <v>52</v>
       </c>
       <c r="AL282" t="s">
-        <v>66</v>
+        <v>444</v>
       </c>
       <c r="AM282" t="s">
-        <v>359</v>
+        <v>52</v>
       </c>
       <c r="AN282" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="AO282" t="s">
         <v>66</v>
       </c>
       <c r="AP282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ282" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AS282" t="s">
+        <v>66</v>
+      </c>
+      <c r="AT282" t="s">
         <v>204</v>
       </c>
-      <c r="AQ282" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AU282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AV282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AW282" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX282" t="s">
         <v>66</v>
       </c>
-      <c r="AV282" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY282" t="s">
-        <v>314</v>
+        <v>52</v>
       </c>
     </row>
     <row r="283">
       <c r="A283"/>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283"/>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283"/>
       <c r="I283" t="s">
+        <v>445</v>
+      </c>
+      <c r="J283" t="s">
+        <v>446</v>
+      </c>
+      <c r="K283" t="s">
+        <v>446</v>
+      </c>
+      <c r="L283" t="s">
+        <v>447</v>
+      </c>
+      <c r="M283" t="s">
+        <v>448</v>
+      </c>
+      <c r="N283" t="s">
+        <v>449</v>
+      </c>
+      <c r="O283" t="s">
+        <v>450</v>
+      </c>
+      <c r="P283" t="s">
+        <v>451</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>445</v>
+      </c>
+      <c r="R283" t="s">
+        <v>446</v>
+      </c>
+      <c r="S283" t="s">
+        <v>452</v>
+      </c>
+      <c r="T283" t="s">
+        <v>453</v>
+      </c>
+      <c r="U283" t="s">
+        <v>454</v>
+      </c>
+      <c r="V283" t="s">
+        <v>450</v>
+      </c>
+      <c r="W283" t="s">
+        <v>445</v>
+      </c>
+      <c r="X283" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y283" t="s">
+        <v>456</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>457</v>
+      </c>
+      <c r="AA283" t="s">
+        <v>458</v>
+      </c>
+      <c r="AB283" t="s">
+        <v>459</v>
+      </c>
+      <c r="AC283" t="s">
+        <v>448</v>
+      </c>
+      <c r="AD283" t="s">
+        <v>460</v>
+      </c>
+      <c r="AE283" t="s">
+        <v>461</v>
+      </c>
+      <c r="AF283" t="s">
+        <v>454</v>
+      </c>
+      <c r="AG283" t="s">
+        <v>446</v>
+      </c>
+      <c r="AH283" t="s">
+        <v>462</v>
+      </c>
+      <c r="AI283" t="s">
+        <v>463</v>
+      </c>
+      <c r="AJ283" t="s">
+        <v>464</v>
+      </c>
+      <c r="AK283" t="s">
+        <v>451</v>
+      </c>
+      <c r="AL283" t="s">
+        <v>449</v>
+      </c>
+      <c r="AM283" t="s">
+        <v>465</v>
+      </c>
+      <c r="AN283" t="s">
+        <v>453</v>
+      </c>
+      <c r="AO283" t="s">
+        <v>459</v>
+      </c>
+      <c r="AP283" t="s">
+        <v>446</v>
+      </c>
+      <c r="AQ283" t="s">
+        <v>466</v>
+      </c>
+      <c r="AR283" t="s">
+        <v>460</v>
+      </c>
+      <c r="AS283" t="s">
+        <v>467</v>
+      </c>
+      <c r="AT283" t="s">
+        <v>468</v>
+      </c>
+      <c r="AU283" t="s">
+        <v>455</v>
+      </c>
+      <c r="AV283" t="s">
+        <v>469</v>
+      </c>
+      <c r="AW283" t="s">
+        <v>470</v>
+      </c>
+      <c r="AX283" t="s">
         <v>471</v>
       </c>
-      <c r="J283" t="s">
-[...121 lines deleted...]
-      </c>
       <c r="AY283" t="s">
-        <v>505</v>
+        <v>457</v>
       </c>
     </row>
     <row r="284">
       <c r="A284"/>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284"/>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284"/>
       <c r="I284" t="s">
-        <v>506</v>
+        <v>472</v>
       </c>
       <c r="J284" t="s">
-        <v>507</v>
+        <v>473</v>
       </c>
       <c r="K284" t="s">
-        <v>508</v>
+        <v>474</v>
       </c>
       <c r="L284" t="s">
-        <v>509</v>
+        <v>475</v>
       </c>
       <c r="M284" t="s">
-        <v>510</v>
+        <v>476</v>
       </c>
       <c r="N284" t="s">
-        <v>511</v>
+        <v>477</v>
       </c>
       <c r="O284" t="s">
-        <v>512</v>
+        <v>478</v>
       </c>
       <c r="P284" t="s">
-        <v>513</v>
+        <v>472</v>
       </c>
       <c r="Q284" t="s">
-        <v>514</v>
+        <v>479</v>
       </c>
       <c r="R284" t="s">
-        <v>515</v>
+        <v>474</v>
       </c>
       <c r="S284" t="s">
-        <v>516</v>
+        <v>480</v>
       </c>
       <c r="T284" t="s">
-        <v>517</v>
+        <v>481</v>
       </c>
       <c r="U284" t="s">
-        <v>518</v>
+        <v>474</v>
       </c>
       <c r="V284" t="s">
-        <v>519</v>
+        <v>472</v>
       </c>
       <c r="W284" t="s">
-        <v>520</v>
+        <v>472</v>
       </c>
       <c r="X284" t="s">
-        <v>521</v>
+        <v>482</v>
       </c>
       <c r="Y284" t="s">
-        <v>522</v>
+        <v>483</v>
       </c>
       <c r="Z284" t="s">
-        <v>523</v>
+        <v>484</v>
       </c>
       <c r="AA284" t="s">
-        <v>516</v>
+        <v>485</v>
       </c>
       <c r="AB284" t="s">
-        <v>524</v>
+        <v>473</v>
       </c>
       <c r="AC284" t="s">
-        <v>525</v>
+        <v>486</v>
       </c>
       <c r="AD284" t="s">
-        <v>516</v>
+        <v>487</v>
       </c>
       <c r="AE284" t="s">
-        <v>526</v>
+        <v>486</v>
       </c>
       <c r="AF284" t="s">
-        <v>527</v>
+        <v>473</v>
       </c>
       <c r="AG284" t="s">
-        <v>528</v>
+        <v>488</v>
       </c>
       <c r="AH284" t="s">
-        <v>529</v>
+        <v>479</v>
       </c>
       <c r="AI284" t="s">
-        <v>530</v>
+        <v>489</v>
       </c>
       <c r="AJ284" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
       <c r="AK284" t="s">
-        <v>531</v>
+        <v>486</v>
       </c>
       <c r="AL284" t="s">
-        <v>532</v>
+        <v>491</v>
       </c>
       <c r="AM284" t="s">
-        <v>533</v>
+        <v>486</v>
       </c>
       <c r="AN284" t="s">
-        <v>534</v>
+        <v>492</v>
       </c>
       <c r="AO284" t="s">
-        <v>535</v>
+        <v>493</v>
       </c>
       <c r="AP284" t="s">
-        <v>533</v>
+        <v>494</v>
       </c>
       <c r="AQ284" t="s">
-        <v>536</v>
+        <v>495</v>
       </c>
       <c r="AR284" t="s">
-        <v>537</v>
+        <v>496</v>
       </c>
       <c r="AS284" t="s">
-        <v>538</v>
+        <v>479</v>
       </c>
       <c r="AT284" t="s">
-        <v>539</v>
+        <v>476</v>
       </c>
       <c r="AU284" t="s">
-        <v>540</v>
+        <v>484</v>
       </c>
       <c r="AV284" t="s">
-        <v>541</v>
+        <v>497</v>
       </c>
       <c r="AW284" t="s">
-        <v>542</v>
+        <v>484</v>
       </c>
       <c r="AX284" t="s">
-        <v>543</v>
+        <v>498</v>
       </c>
       <c r="AY284" t="s">
-        <v>529</v>
+        <v>492</v>
       </c>
     </row>
     <row r="285">
       <c r="A285"/>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285"/>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285"/>
       <c r="I285" t="s">
-        <v>544</v>
+        <v>499</v>
       </c>
       <c r="J285" t="s">
-        <v>545</v>
+        <v>499</v>
       </c>
       <c r="K285" t="s">
-        <v>546</v>
+        <v>499</v>
       </c>
       <c r="L285" t="s">
-        <v>547</v>
+        <v>499</v>
       </c>
       <c r="M285" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="N285" t="s">
-        <v>549</v>
+        <v>499</v>
       </c>
       <c r="O285" t="s">
-        <v>550</v>
+        <v>499</v>
       </c>
       <c r="P285" t="s">
-        <v>551</v>
+        <v>499</v>
       </c>
       <c r="Q285" t="s">
-        <v>552</v>
+        <v>500</v>
       </c>
       <c r="R285" t="s">
-        <v>553</v>
+        <v>499</v>
       </c>
       <c r="S285" t="s">
-        <v>553</v>
+        <v>500</v>
       </c>
       <c r="T285" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="U285" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="V285" t="s">
-        <v>554</v>
+        <v>499</v>
       </c>
       <c r="W285" t="s">
-        <v>555</v>
+        <v>499</v>
       </c>
       <c r="X285" t="s">
-        <v>556</v>
+        <v>501</v>
       </c>
       <c r="Y285" t="s">
-        <v>544</v>
+        <v>499</v>
       </c>
       <c r="Z285" t="s">
-        <v>552</v>
+        <v>502</v>
       </c>
       <c r="AA285" t="s">
-        <v>557</v>
+        <v>503</v>
       </c>
       <c r="AB285" t="s">
-        <v>547</v>
+        <v>499</v>
       </c>
       <c r="AC285" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="AD285" t="s">
-        <v>555</v>
+        <v>499</v>
       </c>
       <c r="AE285" t="s">
-        <v>558</v>
+        <v>500</v>
       </c>
       <c r="AF285" t="s">
-        <v>559</v>
+        <v>499</v>
       </c>
       <c r="AG285" t="s">
-        <v>560</v>
+        <v>499</v>
       </c>
       <c r="AH285" t="s">
-        <v>552</v>
+        <v>504</v>
       </c>
       <c r="AI285" t="s">
-        <v>561</v>
+        <v>499</v>
       </c>
       <c r="AJ285" t="s">
-        <v>552</v>
+        <v>505</v>
       </c>
       <c r="AK285" t="s">
-        <v>552</v>
+        <v>506</v>
       </c>
       <c r="AL285" t="s">
-        <v>562</v>
+        <v>499</v>
       </c>
       <c r="AM285" t="s">
-        <v>563</v>
+        <v>499</v>
       </c>
       <c r="AN285" t="s">
-        <v>549</v>
+        <v>499</v>
       </c>
       <c r="AO285" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="AP285" t="s">
-        <v>550</v>
+        <v>499</v>
       </c>
       <c r="AQ285" t="s">
-        <v>552</v>
+        <v>499</v>
       </c>
       <c r="AR285" t="s">
-        <v>555</v>
+        <v>500</v>
       </c>
       <c r="AS285" t="s">
-        <v>552</v>
+        <v>504</v>
       </c>
       <c r="AT285" t="s">
-        <v>564</v>
+        <v>500</v>
       </c>
       <c r="AU285" t="s">
-        <v>565</v>
+        <v>507</v>
       </c>
       <c r="AV285" t="s">
-        <v>553</v>
+        <v>508</v>
       </c>
       <c r="AW285" t="s">
-        <v>563</v>
+        <v>509</v>
       </c>
       <c r="AX285" t="s">
-        <v>552</v>
+        <v>500</v>
       </c>
       <c r="AY285" t="s">
-        <v>566</v>
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>