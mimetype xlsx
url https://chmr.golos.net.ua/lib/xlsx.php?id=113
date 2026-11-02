--- v2 (2026-06-20)
+++ v3 (2026-11-02)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="326">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>III сесія IX скликання</t>
   </si>
   <si>
     <t>Черкаська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Пустовар Владислав Володимирович</t>
   </si>
   <si>
     <t>Шевченко Геннадій Юрійович</t>
   </si>
   <si>
     <t>Шабатура Сергій Володимирович</t>
   </si>
   <si>
@@ -209,131 +209,107 @@
   <si>
     <t>05.02.21  12:03:28</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>Утримались: 7</t>
   </si>
   <si>
     <t>05.02.21  10:54:25</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 40</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
     <t>05.02.21  10:32:15</t>
   </si>
   <si>
-    <t>2710Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>28.01.21  11:34:25</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>Проти: 4</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>09.02.21  11:36:44</t>
   </si>
   <si>
-    <t>2740Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 38</t>
   </si>
   <si>
     <t>09.02.21  11:32:16</t>
   </si>
   <si>
-    <t>2737Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За основу</t>
   </si>
   <si>
     <t>За: 39</t>
   </si>
   <si>
     <t>09.02.21  10:44:06</t>
   </si>
   <si>
-    <t>2728Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 34</t>
   </si>
   <si>
     <t>09.02.21  10:27:02</t>
   </si>
   <si>
-    <t>2726Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 16</t>
   </si>
   <si>
     <t>09.02.21  10:19:30</t>
   </si>
   <si>
-    <t>2724Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>09.02.21  10:19:21</t>
   </si>
   <si>
-    <t>2723Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 33</t>
   </si>
   <si>
     <t>09.02.21  10:18:28</t>
   </si>
   <si>
-    <t>2722Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>28.01.21  11:32:32</t>
   </si>
   <si>
     <t>За: 10</t>
   </si>
   <si>
     <t>Проти: 6</t>
   </si>
   <si>
     <t>Утримались: 23</t>
   </si>
   <si>
     <t>28.01.21  11:21:06</t>
   </si>
   <si>
     <t>За: 15</t>
   </si>
   <si>
     <t>Проти: 7</t>
   </si>
   <si>
     <t>Утримались: 16</t>
@@ -497,179 +473,155 @@
   <si>
     <t>28.01.21  10:32:30</t>
   </si>
   <si>
     <t>28.01.21  10:31:27</t>
   </si>
   <si>
     <t>Утримались: 33</t>
   </si>
   <si>
     <t>28.01.21  10:28:35</t>
   </si>
   <si>
     <t>За: 37</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>28.01.21  10:26:39</t>
   </si>
   <si>
     <t>28.01.21  10:07:57</t>
   </si>
   <si>
-    <t>2663Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>28.01.21  10:07:05</t>
   </si>
   <si>
-    <t>2662Про порядок денний</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 18</t>
   </si>
   <si>
     <t>26.01.21  12:09:48</t>
   </si>
   <si>
     <t>26.01.21  12:08:51</t>
   </si>
   <si>
     <t>26.01.21  12:04:39</t>
   </si>
   <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>26.01.21  12:03:52</t>
   </si>
   <si>
     <t>Утримались: 24</t>
   </si>
   <si>
     <t>26.01.21  11:55:30</t>
   </si>
   <si>
     <t>26.01.21  11:54:35</t>
   </si>
   <si>
     <t>26.01.21  11:53:33</t>
   </si>
   <si>
     <t>26.01.21  11:52:38</t>
   </si>
   <si>
-    <t>2650Про затвердження програми соціальної підтримки сімей  м. Черкаси  на 2021-2025 роки</t>
-[...1 lines deleted...]
-  <si>
     <t>26.01.21  11:51:30</t>
   </si>
   <si>
-    <t>2649Про затвердження програми соціальної підтримки сімей  м. Черкаси  на 2021-2025 роки</t>
-[...1 lines deleted...]
-  <si>
     <t>26.01.21  11:50:29</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>26.01.21  11:48:03</t>
   </si>
   <si>
     <t>26.01.21  11:27:34</t>
   </si>
   <si>
     <t>26.01.21  11:24:45</t>
   </si>
   <si>
-    <t>2643Про звернення Черкаської міської ради до Кабінету Міністрів України</t>
-[...1 lines deleted...]
-  <si>
     <t>26.01.21  11:19:55</t>
   </si>
   <si>
     <t>26.01.21  10:49:59</t>
   </si>
   <si>
     <t>Утримались: 5</t>
   </si>
   <si>
     <t>26.01.21  10:46:26</t>
   </si>
   <si>
     <t>09.02.21  14:28:07</t>
   </si>
   <si>
     <t>Утримались: 4</t>
   </si>
   <si>
     <t>09.02.21  14:25:37</t>
   </si>
   <si>
     <t>09.02.21  14:24:37</t>
   </si>
   <si>
     <t>09.02.21  14:23:29</t>
   </si>
   <si>
     <t>09.02.21  14:22:26</t>
   </si>
   <si>
     <t>09.02.21  14:21:25</t>
   </si>
   <si>
     <t>09.02.21  14:20:07</t>
   </si>
   <si>
-    <t>2808Про надання ТОВ «Магістраль-Т» земельних ділянок в оренду по вул. Зелінського, 5, 7, 9</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>Утримались: 13</t>
   </si>
   <si>
     <t>09.02.21  14:18:47</t>
   </si>
   <si>
-    <t>2807Про надання ТОВ «ІНТЕРКАРГОТРАК» земельної ділянки в оренду по вул. Різдвяній, 290</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>09.02.21  14:17:24</t>
   </si>
   <si>
-    <t>2806Про надання ФОП Мягкову В.О. земельної ділянки в оренду по вул. Ціолковського, 3</t>
-[...1 lines deleted...]
-  <si>
     <t>09.02.21  14:16:13</t>
   </si>
   <si>
     <t>09.02.21  14:14:38</t>
   </si>
   <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>09.02.21  14:11:22</t>
   </si>
   <si>
     <t>09.02.21  14:01:54</t>
   </si>
   <si>
     <t>09.02.21  13:59:07</t>
   </si>
   <si>
     <t>09.02.21  13:54:59</t>
   </si>
   <si>
     <t>09.02.21  13:54:02</t>
   </si>
   <si>
     <t>09.02.21  13:53:06</t>
@@ -689,53 +641,50 @@
   <si>
     <t>09.02.21  13:48:07</t>
   </si>
   <si>
     <t>Утримались: 17</t>
   </si>
   <si>
     <t>09.02.21  13:46:53</t>
   </si>
   <si>
     <t>09.02.21  13:45:51</t>
   </si>
   <si>
     <t>09.02.21  13:44:13</t>
   </si>
   <si>
     <t>09.02.21  13:38:58</t>
   </si>
   <si>
     <t>09.02.21  13:37:24</t>
   </si>
   <si>
     <t>09.02.21  13:34:36</t>
   </si>
   <si>
-    <t>2789Про розроблення детального плану території вантажного порту в місті Черкаси</t>
-[...1 lines deleted...]
-  <si>
     <t>09.02.21  13:22:19</t>
   </si>
   <si>
     <t>09.02.21  12:58:24</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>09.02.21  12:57:27</t>
   </si>
   <si>
     <t>За: 26</t>
   </si>
   <si>
     <t>09.02.21  12:56:37</t>
   </si>
   <si>
     <t>09.02.21  12:54:49</t>
   </si>
   <si>
     <t>Утримались: 21</t>
   </si>
   <si>
     <t>09.02.21  12:53:59</t>
@@ -767,102 +716,93 @@
   <si>
     <t>09.02.21  12:45:40</t>
   </si>
   <si>
     <t>09.02.21  12:44:33</t>
   </si>
   <si>
     <t>09.02.21  12:43:31</t>
   </si>
   <si>
     <t>09.02.21  12:41:54</t>
   </si>
   <si>
     <t>09.02.21  12:40:26</t>
   </si>
   <si>
     <t>09.02.21  12:39:22</t>
   </si>
   <si>
     <t>09.02.21  12:38:08</t>
   </si>
   <si>
     <t>09.02.21  12:36:25</t>
   </si>
   <si>
-    <t>2767Про надання МП «МЕХБУД» земельної ділянки в оренду по вул. Смілянській, 44/1</t>
-[...1 lines deleted...]
-  <si>
     <t>09.02.21  12:35:15</t>
   </si>
   <si>
     <t>Утримались: 18</t>
   </si>
   <si>
     <t>09.02.21  12:34:13</t>
   </si>
   <si>
     <t>09.02.21  12:32:03</t>
   </si>
   <si>
-    <t>2764Про внесення змін до рішення Черкаської міської ради від 31.01.2019 № 2-3982</t>
-[...1 lines deleted...]
-  <si>
     <t>09.02.21  12:30:18</t>
   </si>
   <si>
     <t>09.02.21  12:23:33</t>
   </si>
   <si>
     <t>За: 1</t>
   </si>
   <si>
     <t>Проти: 19</t>
   </si>
   <si>
     <t>09.02.21  12:20:33</t>
   </si>
   <si>
     <t>09.02.21  12:18:45</t>
   </si>
   <si>
     <t>За: 12</t>
   </si>
   <si>
     <t>09.02.21  12:15:35</t>
   </si>
   <si>
     <t>Утримались: 30</t>
   </si>
   <si>
     <t>09.02.21  12:13:27</t>
   </si>
   <si>
     <t>26.01.21  10:19:08</t>
-  </si>
-[...1 lines deleted...]
-    <t>2622Про порядок денний</t>
   </si>
   <si>
     <t>За: 83</t>
   </si>
   <si>
     <t>За: 82</t>
   </si>
   <si>
     <t>За: 69</t>
   </si>
   <si>
     <t>За: 89</t>
   </si>
   <si>
     <t>За: 80</t>
   </si>
   <si>
     <t>За: 77</t>
   </si>
   <si>
     <t>За: 79</t>
   </si>
   <si>
     <t>За: 56</t>
   </si>
@@ -1326,54 +1266,52 @@
         <v>42</v>
       </c>
       <c r="AU1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AV1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AW1" t="s" s="3">
         <v>45</v>
       </c>
       <c r="AX1" t="s" s="3">
         <v>46</v>
       </c>
       <c r="AY1" t="s" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>48</v>
       </c>
-      <c r="C2" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C2" s="4">
+        <v>2718</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
         <v>53</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>55</v>
       </c>
@@ -1483,54 +1421,52 @@
         <v>54</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW2" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX2" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY2" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
-      <c r="C3" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C3" s="4">
+        <v>2717</v>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>60</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>55</v>
       </c>
@@ -1640,54 +1576,52 @@
         <v>54</v>
       </c>
       <c r="AU3" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW3" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX3" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY3" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
-      <c r="C4" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C4" s="4">
+        <v>2715</v>
       </c>
       <c r="D4" t="s">
         <v>62</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
         <v>63</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>64</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>54</v>
       </c>
@@ -1797,52 +1731,52 @@
         <v>54</v>
       </c>
       <c r="AU4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX4" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY4" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
-      <c r="C5" t="s" s="4">
-        <v>66</v>
+      <c r="C5" s="4">
+        <v>2710</v>
       </c>
       <c r="D5" t="s">
         <v>62</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>64</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>54</v>
       </c>
@@ -1950,101 +1884,99 @@
       </c>
       <c r="AT5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX5" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY5" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-        </is>
+        <v>66</v>
+      </c>
+      <c r="C6" s="4">
+        <v>2701</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" t="s">
         <v>68</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H6" t="s">
         <v>60</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J6" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R6" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="U6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z6" t="s" s="5">
         <v>54</v>
       </c>
@@ -2060,108 +1992,108 @@
       <c r="AD6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AG6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL6" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO6" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT6" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU6" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW6" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX6"/>
       <c r="AY6" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>71</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2740</v>
       </c>
       <c r="D7" t="s">
         <v>62</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G7" t="s">
         <v>52</v>
       </c>
       <c r="H7" t="s">
         <v>64</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>54</v>
       </c>
@@ -2260,63 +2192,63 @@
       </c>
       <c r="AT7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX7" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY7" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>73</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2737</v>
       </c>
       <c r="D8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" t="s">
         <v>64</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>54</v>
       </c>
@@ -2415,63 +2347,63 @@
       </c>
       <c r="AT8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX8" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY8" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>76</v>
+      </c>
+      <c r="C9" s="4">
+        <v>2728</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
         <v>64</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>54</v>
       </c>
@@ -2570,63 +2502,63 @@
       </c>
       <c r="AT9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV9" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX9" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY9" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>78</v>
+      </c>
+      <c r="C10" s="4">
+        <v>2726</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G10" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>64</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>57</v>
       </c>
@@ -2725,63 +2657,63 @@
       </c>
       <c r="AT10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU10" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV10" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX10" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY10" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>80</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2724</v>
       </c>
       <c r="D11" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N11" t="s" s="5">
         <v>57</v>
       </c>
@@ -2880,63 +2812,63 @@
       </c>
       <c r="AT11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV11" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX11" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY11" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>82</v>
+      </c>
+      <c r="C12" s="4">
+        <v>2723</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12" t="s">
         <v>64</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>54</v>
       </c>
@@ -3035,63 +2967,63 @@
       </c>
       <c r="AT12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV12" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX12" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY12" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>84</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2722</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13" t="s">
         <v>64</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>57</v>
       </c>
@@ -3190,116 +3122,114 @@
       </c>
       <c r="AT13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU13" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV13" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX13" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AY13" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-        </is>
+        <v>86</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2699</v>
       </c>
       <c r="D14" t="s">
         <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G14" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="H14" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE14" t="s" s="5">
         <v>54</v>
       </c>
@@ -3309,566 +3239,558 @@
       <c r="AG14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ14" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO14" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW14" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX14"/>
       <c r="AY14" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C15" s="4">
+        <v>2697</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="G15" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="H15" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AA15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL15" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV15" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW15" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX15"/>
       <c r="AY15" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="C16" s="4">
+        <v>2696</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
+        <v>87</v>
+      </c>
+      <c r="G16" t="s">
         <v>95</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AA16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AN16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AO16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT16" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AU16" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV16" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW16" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX16"/>
       <c r="AY16" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-        </is>
+        <v>97</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2695</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G17" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H17" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="I17" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N17" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W17" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC17" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL17" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV17" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW17" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX17"/>
       <c r="AY17" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2694</v>
       </c>
       <c r="D18" t="s">
         <v>62</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18" t="s">
         <v>64</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>54</v>
       </c>
@@ -3965,530 +3887,522 @@
       <c r="AS18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW18" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX18"/>
       <c r="AY18" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-        </is>
+        <v>102</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2693</v>
       </c>
       <c r="D19" t="s">
         <v>62</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AM19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP19" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU19" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX19"/>
       <c r="AY19" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-        </is>
+        <v>106</v>
+      </c>
+      <c r="C20" s="4">
+        <v>2692</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F20" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G20" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="H20" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Q20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="W20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP20" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT20" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX20"/>
       <c r="AY20" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-        </is>
+        <v>110</v>
+      </c>
+      <c r="C21" s="4">
+        <v>2691</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F21" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G21" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H21" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS21" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AT21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV21" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX21"/>
       <c r="AY21" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="C22" s="4">
+        <v>2690</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22" t="s">
         <v>64</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>54</v>
       </c>
@@ -4585,65 +4499,63 @@
       <c r="AS22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX22"/>
       <c r="AY22" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="C23" s="4">
+        <v>2689</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23" t="s">
         <v>64</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>54</v>
       </c>
@@ -4740,220 +4652,216 @@
       <c r="AS23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU23" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX23"/>
       <c r="AY23" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-        </is>
+        <v>117</v>
+      </c>
+      <c r="C24" s="4">
+        <v>2688</v>
       </c>
       <c r="D24" t="s">
         <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G24" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q24" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S24" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AB24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC24" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI24" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL24" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV24" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX24"/>
       <c r="AY24" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="C25" s="4">
+        <v>2687</v>
       </c>
       <c r="D25" t="s">
         <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
         <v>64</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>54</v>
       </c>
@@ -5050,143 +4958,141 @@
       <c r="AS25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW25" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX25"/>
       <c r="AY25" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>127</v>
-[...4 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="C26" s="4">
+        <v>2686</v>
       </c>
       <c r="D26" t="s">
         <v>62</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G26" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
         <v>60</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X26" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB26" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AC26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF26" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ26" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK26" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN26" t="s" s="5">
         <v>54</v>
       </c>
@@ -5205,143 +5111,141 @@
       <c r="AS26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX26"/>
       <c r="AY26" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-        </is>
+        <v>122</v>
+      </c>
+      <c r="C27" s="4">
+        <v>2685</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="G27" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H27" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P27" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Q27" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X27" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB27" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AC27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF27" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ27" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK27" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN27" t="s" s="5">
         <v>54</v>
       </c>
@@ -5360,65 +5264,63 @@
       <c r="AS27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX27"/>
       <c r="AY27" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="C28" s="4">
+        <v>2684</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G28" t="s">
         <v>52</v>
       </c>
       <c r="H28" t="s">
         <v>64</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>54</v>
       </c>
@@ -5515,65 +5417,63 @@
       <c r="AS28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW28" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX28"/>
       <c r="AY28" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-        </is>
+        <v>126</v>
+      </c>
+      <c r="C29" s="4">
+        <v>2683</v>
       </c>
       <c r="D29" t="s">
         <v>62</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G29" t="s">
         <v>52</v>
       </c>
       <c r="H29" t="s">
         <v>64</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>54</v>
       </c>
@@ -5670,65 +5570,63 @@
       <c r="AS29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW29" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX29"/>
       <c r="AY29" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="C30" s="4">
+        <v>2682</v>
       </c>
       <c r="D30" t="s">
         <v>62</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>64</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>54</v>
       </c>
@@ -5825,65 +5723,63 @@
       <c r="AS30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW30" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX30"/>
       <c r="AY30" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>128</v>
+      </c>
+      <c r="C31" s="4">
+        <v>2681</v>
       </c>
       <c r="D31" t="s">
         <v>62</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G31" t="s">
         <v>52</v>
       </c>
       <c r="H31" t="s">
         <v>64</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>54</v>
       </c>
@@ -5980,56 +5876,54 @@
       <c r="AS31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW31" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX31"/>
       <c r="AY31" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="C32" s="4">
+        <v>2680</v>
       </c>
       <c r="D32" t="s">
         <v>62</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>53</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>57</v>
       </c>
@@ -6135,152 +6029,150 @@
       <c r="AS32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU32" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW32" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX32"/>
       <c r="AY32" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>130</v>
+      </c>
+      <c r="C33" s="4">
+        <v>2679</v>
       </c>
       <c r="D33" t="s">
         <v>49</v>
       </c>
       <c r="E33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F33" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G33" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AD33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI33" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ33" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AM33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>55</v>
       </c>
@@ -6290,71 +6182,69 @@
       <c r="AS33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT33" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW33" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX33"/>
       <c r="AY33" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>133</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2678</v>
       </c>
       <c r="D34" t="s">
         <v>49</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G34" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P34" t="s" s="5">
         <v>54</v>
       </c>
@@ -6409,101 +6299,99 @@
       <c r="AG34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO34" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV34" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW34" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX34"/>
       <c r="AY34" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-        </is>
+        <v>137</v>
+      </c>
+      <c r="C35" s="4">
+        <v>2677</v>
       </c>
       <c r="D35" t="s">
         <v>62</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G35" t="s">
         <v>52</v>
       </c>
       <c r="H35" t="s">
         <v>64</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>54</v>
       </c>
@@ -6600,65 +6488,63 @@
       <c r="AS35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV35" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW35" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX35"/>
       <c r="AY35" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-        </is>
+        <v>138</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2676</v>
       </c>
       <c r="D36" t="s">
         <v>62</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G36" t="s">
         <v>52</v>
       </c>
       <c r="H36" t="s">
         <v>64</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>54</v>
       </c>
@@ -6755,381 +6641,375 @@
       <c r="AS36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV36" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW36" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX36"/>
       <c r="AY36" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-        </is>
+        <v>139</v>
+      </c>
+      <c r="C37" s="4">
+        <v>2675</v>
       </c>
       <c r="D37" t="s">
         <v>62</v>
       </c>
       <c r="E37" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="G37" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="H37" t="s">
         <v>53</v>
       </c>
       <c r="I37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Q37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="W37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AA37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AE37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AF37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AN37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AO37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AQ37" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT37" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW37" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX37"/>
       <c r="AY37" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-        </is>
+        <v>141</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2674</v>
       </c>
       <c r="D38" t="s">
         <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="G38" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="H38" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="N38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Q38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="W38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Y38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AA38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AC38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AE38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AF38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AO38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS38" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AT38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV38" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW38" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX38"/>
       <c r="AY38" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>143</v>
+      </c>
+      <c r="C39" s="4">
+        <v>2673</v>
       </c>
       <c r="D39" t="s">
         <v>62</v>
       </c>
       <c r="E39" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F39" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G39" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P39" t="s" s="5">
         <v>55</v>
       </c>
@@ -7175,110 +7055,108 @@
       <c r="AD39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AJ39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL39" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV39" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW39" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX39"/>
       <c r="AY39" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="C40" s="4">
+        <v>2672</v>
       </c>
       <c r="D40" t="s">
         <v>62</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G40" t="s">
         <v>52</v>
       </c>
       <c r="H40" t="s">
         <v>64</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>54</v>
       </c>
@@ -7375,226 +7253,222 @@
       <c r="AS40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV40" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW40" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX40"/>
       <c r="AY40" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2671</v>
       </c>
       <c r="D41" t="s">
         <v>62</v>
       </c>
       <c r="E41" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F41" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="G41" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N41" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC41" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AK41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL41" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV41" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW41" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX41"/>
       <c r="AY41" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C42" s="4">
+        <v>2670</v>
       </c>
       <c r="D42" t="s">
         <v>62</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G42" t="s">
         <v>52</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P42" t="s" s="5">
         <v>54</v>
       </c>
@@ -7685,71 +7559,69 @@
       <c r="AS42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW42" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX42"/>
       <c r="AY42" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-        </is>
+        <v>152</v>
+      </c>
+      <c r="C43" s="4">
+        <v>2669</v>
       </c>
       <c r="D43" t="s">
         <v>62</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G43" t="s">
         <v>52</v>
       </c>
       <c r="H43" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P43" t="s" s="5">
         <v>54</v>
       </c>
@@ -7840,63 +7712,63 @@
       <c r="AS43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW43" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX43"/>
       <c r="AY43" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>153</v>
+      </c>
+      <c r="C44" s="4">
+        <v>2663</v>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G44" t="s">
         <v>52</v>
       </c>
       <c r="H44" t="s">
         <v>64</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>54</v>
       </c>
@@ -7993,63 +7865,63 @@
       <c r="AS44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV44" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW44" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX44"/>
       <c r="AY44" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>154</v>
+      </c>
+      <c r="C45" s="4">
+        <v>2662</v>
       </c>
       <c r="D45" t="s">
         <v>62</v>
       </c>
       <c r="E45" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="G45" t="s">
         <v>52</v>
       </c>
       <c r="H45" t="s">
         <v>64</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N45" t="s" s="5">
         <v>57</v>
       </c>
@@ -8146,71 +8018,69 @@
       <c r="AS45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU45" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV45" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW45" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AX45"/>
       <c r="AY45" t="s" s="5">
         <v>56</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C46" s="4">
+        <v>2658</v>
       </c>
       <c r="D46" t="s">
         <v>49</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G46" t="s">
         <v>52</v>
       </c>
       <c r="H46" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P46" t="s" s="5">
         <v>54</v>
       </c>
@@ -8301,71 +8171,69 @@
       <c r="AS46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW46" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX46"/>
       <c r="AY46" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-        </is>
+        <v>157</v>
+      </c>
+      <c r="C47" s="4">
+        <v>2657</v>
       </c>
       <c r="D47" t="s">
         <v>49</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G47" t="s">
         <v>52</v>
       </c>
       <c r="H47" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P47" t="s" s="5">
         <v>54</v>
       </c>
@@ -8456,71 +8324,69 @@
       <c r="AS47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW47" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX47"/>
       <c r="AY47" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-        </is>
+        <v>158</v>
+      </c>
+      <c r="C48" s="4">
+        <v>2656</v>
       </c>
       <c r="D48" t="s">
         <v>49</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G48" t="s">
         <v>52</v>
       </c>
       <c r="H48" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P48" t="s" s="5">
         <v>54</v>
       </c>
@@ -8611,71 +8477,69 @@
       <c r="AS48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW48" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX48"/>
       <c r="AY48" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-        </is>
+        <v>160</v>
+      </c>
+      <c r="C49" s="4">
+        <v>2655</v>
       </c>
       <c r="D49" t="s">
         <v>62</v>
       </c>
       <c r="E49" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F49" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G49" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H49" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="N49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="O49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P49" t="s" s="5">
         <v>55</v>
       </c>
@@ -8748,86 +8612,84 @@
       <c r="AM49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU49" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AV49" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW49" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX49"/>
       <c r="AY49" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-        </is>
+        <v>162</v>
+      </c>
+      <c r="C50" s="4">
+        <v>2653</v>
       </c>
       <c r="D50" t="s">
         <v>62</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G50" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H50" t="s">
         <v>64</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O50" t="s" s="5">
         <v>54</v>
       </c>
@@ -8843,51 +8705,51 @@
       <c r="S50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="W50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y50" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA50" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI50" t="s" s="5">
         <v>54</v>
       </c>
@@ -8921,65 +8783,63 @@
       <c r="AS50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV50" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW50" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX50"/>
       <c r="AY50" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="C51" s="4">
+        <v>2652</v>
       </c>
       <c r="D51" t="s">
         <v>62</v>
       </c>
       <c r="E51" t="s">
         <v>50</v>
       </c>
       <c r="F51" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G51" t="s">
         <v>52</v>
       </c>
       <c r="H51" t="s">
         <v>64</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N51" t="s" s="5">
         <v>54</v>
       </c>
@@ -9076,65 +8936,63 @@
       <c r="AS51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW51" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX51"/>
       <c r="AY51" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-        </is>
+        <v>164</v>
+      </c>
+      <c r="C52" s="4">
+        <v>2651</v>
       </c>
       <c r="D52" t="s">
         <v>62</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G52" t="s">
         <v>52</v>
       </c>
       <c r="H52" t="s">
         <v>64</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N52" t="s" s="5">
         <v>54</v>
       </c>
@@ -9231,63 +9089,63 @@
       <c r="AS52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW52" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX52"/>
       <c r="AY52" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>165</v>
+      </c>
+      <c r="C53" s="4">
+        <v>2650</v>
       </c>
       <c r="D53" t="s">
         <v>62</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G53" t="s">
         <v>52</v>
       </c>
       <c r="H53" t="s">
         <v>64</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N53" t="s" s="5">
         <v>54</v>
       </c>
@@ -9384,63 +9242,63 @@
       <c r="AS53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW53" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX53"/>
       <c r="AY53" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>166</v>
+      </c>
+      <c r="C54" s="4">
+        <v>2649</v>
       </c>
       <c r="D54" t="s">
         <v>62</v>
       </c>
       <c r="E54" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F54" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G54" t="s">
         <v>52</v>
       </c>
       <c r="H54" t="s">
         <v>64</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M54" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N54" t="s" s="5">
         <v>57</v>
       </c>
@@ -9537,83 +9395,81 @@
       <c r="AS54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AW54" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX54"/>
       <c r="AY54" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>167</v>
+      </c>
+      <c r="C55" s="4">
+        <v>2648</v>
       </c>
       <c r="D55" t="s">
         <v>49</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
       <c r="G55" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H55" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L55" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Q55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T55" t="s" s="5">
         <v>56</v>
       </c>
@@ -9626,137 +9482,135 @@
       <c r="W55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y55" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AE55" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AF55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH55" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK55" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ55" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW55" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX55"/>
       <c r="AY55" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-        </is>
+        <v>169</v>
+      </c>
+      <c r="C56" s="4">
+        <v>2645</v>
       </c>
       <c r="D56" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G56" t="s">
         <v>52</v>
       </c>
       <c r="H56" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P56" t="s" s="5">
         <v>54</v>
       </c>
@@ -9847,65 +9701,63 @@
       <c r="AS56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW56" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX56"/>
       <c r="AY56" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-        </is>
+        <v>170</v>
+      </c>
+      <c r="C57" s="4">
+        <v>2644</v>
       </c>
       <c r="D57" t="s">
         <v>49</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G57" t="s">
         <v>52</v>
       </c>
       <c r="H57" t="s">
         <v>64</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N57" t="s" s="5">
         <v>54</v>
       </c>
@@ -10002,69 +9854,69 @@
       <c r="AS57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW57" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX57"/>
       <c r="AY57" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>171</v>
+      </c>
+      <c r="C58" s="4">
+        <v>2643</v>
       </c>
       <c r="D58" t="s">
         <v>62</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G58" t="s">
         <v>52</v>
       </c>
       <c r="H58" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P58" t="s" s="5">
         <v>54</v>
       </c>
@@ -10155,68 +10007,66 @@
       <c r="AS58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX58"/>
       <c r="AY58" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-        </is>
+        <v>172</v>
+      </c>
+      <c r="C59" s="4">
+        <v>2642</v>
       </c>
       <c r="D59" t="s">
         <v>62</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G59" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H59" t="s">
         <v>64</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O59" t="s" s="5">
         <v>54</v>
       </c>
@@ -10232,51 +10082,51 @@
       <c r="S59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="W59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y59" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA59" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AB59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG59" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI59" t="s" s="5">
         <v>54</v>
       </c>
@@ -10310,110 +10160,108 @@
       <c r="AS59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW59" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX59"/>
       <c r="AY59" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-        </is>
+        <v>173</v>
+      </c>
+      <c r="C60" s="4">
+        <v>2636</v>
       </c>
       <c r="D60" t="s">
         <v>49</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G60" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H60" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Q60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="U60" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X60" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Y60" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Z60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA60" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB60" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC60" t="s" s="5">
         <v>54</v>
       </c>
@@ -10465,65 +10313,63 @@
       <c r="AS60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW60" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX60"/>
       <c r="AY60" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-        </is>
+        <v>175</v>
+      </c>
+      <c r="C61" s="4">
+        <v>2632</v>
       </c>
       <c r="D61" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G61" t="s">
         <v>52</v>
       </c>
       <c r="H61" t="s">
         <v>64</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N61" t="s" s="5">
         <v>54</v>
       </c>
@@ -10620,71 +10466,69 @@
       <c r="AS61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX61"/>
       <c r="AY61" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-        </is>
+        <v>176</v>
+      </c>
+      <c r="C62" s="4">
+        <v>2814</v>
       </c>
       <c r="D62" t="s">
         <v>62</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>59</v>
       </c>
       <c r="G62" t="s">
         <v>52</v>
       </c>
       <c r="H62" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M62" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P62" t="s" s="5">
         <v>56</v>
       </c>
@@ -10777,65 +10621,63 @@
       </c>
       <c r="AT62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY62" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-        </is>
+        <v>178</v>
+      </c>
+      <c r="C63" s="4">
+        <v>2813</v>
       </c>
       <c r="D63" t="s">
         <v>62</v>
       </c>
       <c r="E63" t="s">
         <v>50</v>
       </c>
       <c r="F63" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G63" t="s">
         <v>52</v>
       </c>
       <c r="H63" t="s">
         <v>64</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M63" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N63" t="s" s="5">
         <v>54</v>
       </c>
@@ -10934,65 +10776,63 @@
       </c>
       <c r="AT63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY63" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-        </is>
+        <v>179</v>
+      </c>
+      <c r="C64" s="4">
+        <v>2812</v>
       </c>
       <c r="D64" t="s">
         <v>49</v>
       </c>
       <c r="E64" t="s">
         <v>50</v>
       </c>
       <c r="F64" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G64" t="s">
         <v>52</v>
       </c>
       <c r="H64" t="s">
         <v>64</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N64" t="s" s="5">
         <v>54</v>
       </c>
@@ -11091,65 +10931,63 @@
       </c>
       <c r="AT64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY64" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-        </is>
+        <v>180</v>
+      </c>
+      <c r="C65" s="4">
+        <v>2811</v>
       </c>
       <c r="D65" t="s">
         <v>49</v>
       </c>
       <c r="E65" t="s">
         <v>50</v>
       </c>
       <c r="F65" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G65" t="s">
         <v>52</v>
       </c>
       <c r="H65" t="s">
         <v>64</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M65" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N65" t="s" s="5">
         <v>54</v>
       </c>
@@ -11248,71 +11086,69 @@
       </c>
       <c r="AT65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX65" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY65" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-        </is>
+        <v>181</v>
+      </c>
+      <c r="C66" s="4">
+        <v>2810</v>
       </c>
       <c r="D66" t="s">
         <v>62</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G66" t="s">
         <v>52</v>
       </c>
       <c r="H66" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P66" t="s" s="5">
         <v>56</v>
       </c>
@@ -11405,65 +11241,63 @@
       </c>
       <c r="AT66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY66" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-        </is>
+        <v>182</v>
+      </c>
+      <c r="C67" s="4">
+        <v>2809</v>
       </c>
       <c r="D67" t="s">
         <v>62</v>
       </c>
       <c r="E67" t="s">
         <v>50</v>
       </c>
       <c r="F67" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G67" t="s">
         <v>52</v>
       </c>
       <c r="H67" t="s">
         <v>64</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M67" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N67" t="s" s="5">
         <v>54</v>
       </c>
@@ -11562,69 +11396,69 @@
       </c>
       <c r="AT67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY67" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>183</v>
+      </c>
+      <c r="C68" s="4">
+        <v>2808</v>
       </c>
       <c r="D68" t="s">
         <v>62</v>
       </c>
       <c r="E68" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F68" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="G68" t="s">
         <v>52</v>
       </c>
       <c r="H68" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M68" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P68" t="s" s="5">
         <v>56</v>
       </c>
@@ -11717,69 +11551,69 @@
       </c>
       <c r="AT68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV68" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW68" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX68" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY68" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>186</v>
+      </c>
+      <c r="C69" s="4">
+        <v>2807</v>
       </c>
       <c r="D69" t="s">
         <v>62</v>
       </c>
       <c r="E69" t="s">
         <v>50</v>
       </c>
       <c r="F69" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="G69" t="s">
         <v>52</v>
       </c>
       <c r="H69" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M69" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P69" t="s" s="5">
         <v>56</v>
       </c>
@@ -11872,99 +11706,99 @@
       </c>
       <c r="AT69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV69" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW69" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX69" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY69" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>188</v>
+      </c>
+      <c r="C70" s="4">
+        <v>2806</v>
       </c>
       <c r="D70" t="s">
         <v>62</v>
       </c>
       <c r="E70" t="s">
         <v>50</v>
       </c>
       <c r="F70" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G70" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H70" t="s">
         <v>53</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P70" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R70" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z70" t="s" s="5">
         <v>54</v>
       </c>
@@ -12027,71 +11861,69 @@
       </c>
       <c r="AT70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU70" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV70" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW70" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX70" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY70" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-        </is>
+        <v>189</v>
+      </c>
+      <c r="C71" s="4">
+        <v>2805</v>
       </c>
       <c r="D71" t="s">
         <v>62</v>
       </c>
       <c r="E71" t="s">
+        <v>67</v>
+      </c>
+      <c r="F71" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G71" t="s">
         <v>52</v>
       </c>
       <c r="H71" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M71" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P71" t="s" s="5">
         <v>56</v>
       </c>
@@ -12184,83 +12016,81 @@
       </c>
       <c r="AT71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV71" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW71" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX71" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY71" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-        </is>
+        <v>190</v>
+      </c>
+      <c r="C72" s="4">
+        <v>2804</v>
       </c>
       <c r="D72" t="s">
         <v>62</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="G72" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H72" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L72" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T72" t="s" s="5">
         <v>55</v>
       </c>
@@ -12282,142 +12112,140 @@
       <c r="Z72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE72" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH72" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK72" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ72" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW72" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX72" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY72" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-        </is>
+        <v>192</v>
+      </c>
+      <c r="C73" s="4">
+        <v>2803</v>
       </c>
       <c r="D73" t="s">
         <v>62</v>
       </c>
       <c r="E73" t="s">
         <v>50</v>
       </c>
       <c r="F73" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="G73" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H73" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L73" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T73" t="s" s="5">
         <v>55</v>
       </c>
@@ -12439,142 +12267,140 @@
       <c r="Z73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE73" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH73" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK73" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ73" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX73" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY73" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-        </is>
+        <v>193</v>
+      </c>
+      <c r="C74" s="4">
+        <v>2802</v>
       </c>
       <c r="D74" t="s">
         <v>62</v>
       </c>
       <c r="E74" t="s">
         <v>50</v>
       </c>
       <c r="F74" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="G74" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H74" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L74" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T74" t="s" s="5">
         <v>55</v>
       </c>
@@ -12596,142 +12422,140 @@
       <c r="Z74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AF74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH74" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK74" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ74" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY74" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-        </is>
+        <v>194</v>
+      </c>
+      <c r="C75" s="4">
+        <v>2801</v>
       </c>
       <c r="D75" t="s">
         <v>62</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
       <c r="F75" t="s">
         <v>59</v>
       </c>
       <c r="G75" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H75" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L75" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T75" t="s" s="5">
         <v>55</v>
       </c>
@@ -12753,124 +12577,122 @@
       <c r="Z75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AF75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH75" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK75" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ75" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY75" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-        </is>
+        <v>195</v>
+      </c>
+      <c r="C76" s="4">
+        <v>2800</v>
       </c>
       <c r="D76" t="s">
         <v>62</v>
       </c>
       <c r="E76" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F76" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G76" t="s">
         <v>52</v>
       </c>
       <c r="H76" t="s">
         <v>64</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M76" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N76" t="s" s="5">
         <v>57</v>
       </c>
@@ -12969,71 +12791,69 @@
       </c>
       <c r="AT76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV76" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX76" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY76" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-        </is>
+        <v>196</v>
+      </c>
+      <c r="C77" s="4">
+        <v>2799</v>
       </c>
       <c r="D77" t="s">
         <v>62</v>
       </c>
       <c r="E77" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F77" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G77" t="s">
         <v>52</v>
       </c>
       <c r="H77" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M77" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P77" t="s" s="5">
         <v>56</v>
       </c>
@@ -13126,71 +12946,69 @@
       </c>
       <c r="AT77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX77" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY77" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-        </is>
+        <v>197</v>
+      </c>
+      <c r="C78" s="4">
+        <v>2798</v>
       </c>
       <c r="D78" t="s">
         <v>62</v>
       </c>
       <c r="E78" t="s">
+        <v>67</v>
+      </c>
+      <c r="F78" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G78" t="s">
         <v>52</v>
       </c>
       <c r="H78" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M78" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P78" t="s" s="5">
         <v>56</v>
       </c>
@@ -13283,71 +13101,69 @@
       </c>
       <c r="AT78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX78" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY78" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-        </is>
+        <v>198</v>
+      </c>
+      <c r="C79" s="4">
+        <v>2797</v>
       </c>
       <c r="D79" t="s">
         <v>62</v>
       </c>
       <c r="E79" t="s">
         <v>50</v>
       </c>
       <c r="F79" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G79" t="s">
         <v>52</v>
       </c>
       <c r="H79" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M79" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P79" t="s" s="5">
         <v>56</v>
       </c>
@@ -13440,83 +13256,81 @@
       </c>
       <c r="AT79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW79" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX79" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY79" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>216</v>
-[...4 lines deleted...]
-        </is>
+        <v>200</v>
+      </c>
+      <c r="C80" s="4">
+        <v>2796</v>
       </c>
       <c r="D80" t="s">
         <v>62</v>
       </c>
       <c r="E80" t="s">
         <v>50</v>
       </c>
       <c r="F80" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="G80" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H80" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L80" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M80" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P80" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T80" t="s" s="5">
         <v>55</v>
       </c>
@@ -13597,71 +13411,69 @@
       </c>
       <c r="AT80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU80" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW80" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX80" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY80" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-        </is>
+        <v>202</v>
+      </c>
+      <c r="C81" s="4">
+        <v>2795</v>
       </c>
       <c r="D81" t="s">
         <v>62</v>
       </c>
       <c r="E81" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F81" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="G81" t="s">
         <v>52</v>
       </c>
       <c r="H81" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M81" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P81" t="s" s="5">
         <v>56</v>
       </c>
@@ -13754,71 +13566,69 @@
       </c>
       <c r="AT81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW81" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX81" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY81" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-        </is>
+        <v>204</v>
+      </c>
+      <c r="C82" s="4">
+        <v>2794</v>
       </c>
       <c r="D82" t="s">
         <v>49</v>
       </c>
       <c r="E82" t="s">
         <v>50</v>
       </c>
       <c r="F82" t="s">
         <v>59</v>
       </c>
       <c r="G82" t="s">
         <v>52</v>
       </c>
       <c r="H82" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M82" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P82" t="s" s="5">
         <v>56</v>
       </c>
@@ -13911,65 +13721,63 @@
       </c>
       <c r="AT82" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU82" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX82" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY82" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-        </is>
+        <v>205</v>
+      </c>
+      <c r="C83" s="4">
+        <v>2793</v>
       </c>
       <c r="D83" t="s">
         <v>49</v>
       </c>
       <c r="E83" t="s">
         <v>50</v>
       </c>
       <c r="F83" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G83" t="s">
         <v>52</v>
       </c>
       <c r="H83" t="s">
         <v>64</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M83" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N83" t="s" s="5">
         <v>54</v>
       </c>
@@ -14068,65 +13876,63 @@
       </c>
       <c r="AT83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW83" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AY83" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-        </is>
+        <v>206</v>
+      </c>
+      <c r="C84" s="4">
+        <v>2792</v>
       </c>
       <c r="D84" t="s">
         <v>62</v>
       </c>
       <c r="E84" t="s">
         <v>50</v>
       </c>
       <c r="F84" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G84" t="s">
         <v>52</v>
       </c>
       <c r="H84" t="s">
         <v>64</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M84" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N84" t="s" s="5">
         <v>54</v>
       </c>
@@ -14225,65 +14031,63 @@
       </c>
       <c r="AT84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX84" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY84" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-        </is>
+        <v>207</v>
+      </c>
+      <c r="C85" s="4">
+        <v>2791</v>
       </c>
       <c r="D85" t="s">
         <v>49</v>
       </c>
       <c r="E85" t="s">
         <v>50</v>
       </c>
       <c r="F85" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G85" t="s">
         <v>52</v>
       </c>
       <c r="H85" t="s">
         <v>64</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M85" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N85" t="s" s="5">
         <v>54</v>
       </c>
@@ -14382,71 +14186,69 @@
       </c>
       <c r="AT85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX85" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY85" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-        </is>
+        <v>208</v>
+      </c>
+      <c r="C86" s="4">
+        <v>2790</v>
       </c>
       <c r="D86" t="s">
         <v>62</v>
       </c>
       <c r="E86" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F86" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G86" t="s">
         <v>52</v>
       </c>
       <c r="H86" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M86" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P86" t="s" s="5">
         <v>56</v>
       </c>
@@ -14539,63 +14341,63 @@
       </c>
       <c r="AT86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX86" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY86" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>209</v>
+      </c>
+      <c r="C87" s="4">
+        <v>2789</v>
       </c>
       <c r="D87" t="s">
         <v>49</v>
       </c>
       <c r="E87" t="s">
         <v>50</v>
       </c>
       <c r="F87" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G87" t="s">
         <v>52</v>
       </c>
       <c r="H87" t="s">
         <v>64</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M87" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N87" t="s" s="5">
         <v>54</v>
       </c>
@@ -14694,65 +14496,63 @@
       </c>
       <c r="AT87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU87" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX87" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY87" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
-[...4 lines deleted...]
-        </is>
+        <v>210</v>
+      </c>
+      <c r="C88" s="4">
+        <v>2788</v>
       </c>
       <c r="D88" t="s">
         <v>49</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G88" t="s">
         <v>52</v>
       </c>
       <c r="H88" t="s">
         <v>64</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M88" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N88" t="s" s="5">
         <v>54</v>
       </c>
@@ -14851,71 +14651,69 @@
       </c>
       <c r="AT88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX88" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY88" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-        </is>
+        <v>211</v>
+      </c>
+      <c r="C89" s="4">
+        <v>2786</v>
       </c>
       <c r="D89" t="s">
         <v>62</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="G89" t="s">
         <v>52</v>
       </c>
       <c r="H89" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="I89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M89" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O89" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P89" t="s" s="5">
         <v>56</v>
       </c>
@@ -15008,71 +14806,69 @@
       </c>
       <c r="AT89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY89" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-        </is>
+        <v>213</v>
+      </c>
+      <c r="C90" s="4">
+        <v>2785</v>
       </c>
       <c r="D90" t="s">
         <v>62</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="G90" t="s">
         <v>52</v>
       </c>
       <c r="H90" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M90" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O90" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P90" t="s" s="5">
         <v>56</v>
       </c>
@@ -15165,71 +14961,69 @@
       </c>
       <c r="AT90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU90" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX90" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY90" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-        </is>
+        <v>215</v>
+      </c>
+      <c r="C91" s="4">
+        <v>2784</v>
       </c>
       <c r="D91" t="s">
         <v>62</v>
       </c>
       <c r="E91" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F91" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G91" t="s">
         <v>52</v>
       </c>
       <c r="H91" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K91" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M91" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O91" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P91" t="s" s="5">
         <v>56</v>
       </c>
@@ -15322,228 +15116,224 @@
       </c>
       <c r="AT91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU91" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX91" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY91" t="s" s="5">
         <v>57</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
-[...4 lines deleted...]
-        </is>
+        <v>216</v>
+      </c>
+      <c r="C92" s="4">
+        <v>2782</v>
       </c>
       <c r="D92" t="s">
         <v>62</v>
       </c>
       <c r="E92" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F92" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G92" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H92" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="I92" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q92" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC92" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL92" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ92" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR92" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU92" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AV92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW92" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX92" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY92" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-        </is>
+        <v>218</v>
+      </c>
+      <c r="C93" s="4">
+        <v>2781</v>
       </c>
       <c r="D93" t="s">
         <v>62</v>
       </c>
       <c r="E93" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F93" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="G93" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="H93" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N93" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P93" t="s" s="5">
         <v>56</v>
       </c>
@@ -15562,175 +15352,173 @@
       <c r="U93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC93" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL93" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR93" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS93" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AT93" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV93" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW93" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX93" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY93" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-        </is>
+        <v>222</v>
+      </c>
+      <c r="C94" s="4">
+        <v>2779</v>
       </c>
       <c r="D94" t="s">
         <v>49</v>
       </c>
       <c r="E94" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F94" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G94" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H94" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I94" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N94" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q94" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R94" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z94" t="s" s="5">
         <v>54</v>
       </c>
@@ -15746,181 +15534,179 @@
       <c r="AD94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ94" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AK94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AL94" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AR94" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU94" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX94" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY94" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-        </is>
+        <v>223</v>
+      </c>
+      <c r="C95" s="4">
+        <v>2778</v>
       </c>
       <c r="D95" t="s">
         <v>49</v>
       </c>
       <c r="E95" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F95" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G95" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H95" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J95" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R95" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC95" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD95" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AF95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AI95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK95" t="s" s="5">
         <v>54</v>
       </c>
@@ -15950,71 +15736,69 @@
       </c>
       <c r="AT95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU95" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW95" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX95" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY95" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-        </is>
+        <v>224</v>
+      </c>
+      <c r="C96" s="4">
+        <v>2777</v>
       </c>
       <c r="D96" t="s">
         <v>62</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="G96" t="s">
         <v>52</v>
       </c>
       <c r="H96" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L96" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M96" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P96" t="s" s="5">
         <v>56</v>
       </c>
@@ -16107,65 +15891,63 @@
       </c>
       <c r="AT96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX96" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY96" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>242</v>
-[...4 lines deleted...]
-        </is>
+        <v>225</v>
+      </c>
+      <c r="C97" s="4">
+        <v>2776</v>
       </c>
       <c r="D97" t="s">
         <v>62</v>
       </c>
       <c r="E97" t="s">
         <v>50</v>
       </c>
       <c r="F97" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G97" t="s">
         <v>52</v>
       </c>
       <c r="H97" t="s">
         <v>64</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M97" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N97" t="s" s="5">
         <v>54</v>
       </c>
@@ -16264,65 +16046,63 @@
       </c>
       <c r="AT97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW97" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX97" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY97" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-        </is>
+        <v>226</v>
+      </c>
+      <c r="C98" s="4">
+        <v>2775</v>
       </c>
       <c r="D98" t="s">
         <v>62</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98" t="s">
         <v>64</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M98" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N98" t="s" s="5">
         <v>54</v>
       </c>
@@ -16421,65 +16201,63 @@
       </c>
       <c r="AT98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX98" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY98" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-        </is>
+        <v>227</v>
+      </c>
+      <c r="C99" s="4">
+        <v>2774</v>
       </c>
       <c r="D99" t="s">
         <v>62</v>
       </c>
       <c r="E99" t="s">
         <v>50</v>
       </c>
       <c r="F99" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G99" t="s">
         <v>52</v>
       </c>
       <c r="H99" t="s">
         <v>64</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M99" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N99" t="s" s="5">
         <v>54</v>
       </c>
@@ -16578,71 +16356,69 @@
       </c>
       <c r="AT99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX99" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY99" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-        </is>
+        <v>228</v>
+      </c>
+      <c r="C100" s="4">
+        <v>2773</v>
       </c>
       <c r="D100" t="s">
         <v>62</v>
       </c>
       <c r="E100" t="s">
         <v>50</v>
       </c>
       <c r="F100" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="G100" t="s">
         <v>52</v>
       </c>
       <c r="H100" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="I100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M100" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P100" t="s" s="5">
         <v>56</v>
       </c>
@@ -16735,71 +16511,69 @@
       </c>
       <c r="AT100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU100" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW100" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX100" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY100" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-        </is>
+        <v>229</v>
+      </c>
+      <c r="C101" s="4">
+        <v>2772</v>
       </c>
       <c r="D101" t="s">
         <v>62</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G101" t="s">
         <v>52</v>
       </c>
       <c r="H101" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M101" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N101" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P101" t="s" s="5">
         <v>56</v>
       </c>
@@ -16892,65 +16666,63 @@
       </c>
       <c r="AT101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX101" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY101" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-        </is>
+        <v>230</v>
+      </c>
+      <c r="C102" s="4">
+        <v>2771</v>
       </c>
       <c r="D102" t="s">
         <v>49</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G102" t="s">
         <v>52</v>
       </c>
       <c r="H102" t="s">
         <v>64</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M102" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N102" t="s" s="5">
         <v>54</v>
       </c>
@@ -17049,65 +16821,63 @@
       </c>
       <c r="AT102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX102" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY102" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>248</v>
-[...4 lines deleted...]
-        </is>
+        <v>231</v>
+      </c>
+      <c r="C103" s="4">
+        <v>2770</v>
       </c>
       <c r="D103" t="s">
         <v>62</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G103" t="s">
         <v>52</v>
       </c>
       <c r="H103" t="s">
         <v>64</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M103" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N103" t="s" s="5">
         <v>54</v>
       </c>
@@ -17206,65 +16976,63 @@
       </c>
       <c r="AT103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU103" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AV103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX103" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY103" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-        </is>
+        <v>232</v>
+      </c>
+      <c r="C104" s="4">
+        <v>2769</v>
       </c>
       <c r="D104" t="s">
         <v>62</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G104" t="s">
         <v>52</v>
       </c>
       <c r="H104" t="s">
         <v>64</v>
       </c>
       <c r="I104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M104" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N104" t="s" s="5">
         <v>54</v>
       </c>
@@ -17363,65 +17131,63 @@
       </c>
       <c r="AT104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX104" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY104" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-        </is>
+        <v>233</v>
+      </c>
+      <c r="C105" s="4">
+        <v>2768</v>
       </c>
       <c r="D105" t="s">
         <v>62</v>
       </c>
       <c r="E105" t="s">
         <v>50</v>
       </c>
       <c r="F105" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G105" t="s">
         <v>52</v>
       </c>
       <c r="H105" t="s">
         <v>64</v>
       </c>
       <c r="I105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M105" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N105" t="s" s="5">
         <v>54</v>
       </c>
@@ -17520,63 +17286,63 @@
       </c>
       <c r="AT105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX105" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY105" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>234</v>
+      </c>
+      <c r="C106" s="4">
+        <v>2767</v>
       </c>
       <c r="D106" t="s">
         <v>62</v>
       </c>
       <c r="E106" t="s">
         <v>50</v>
       </c>
       <c r="F106" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="G106" t="s">
         <v>52</v>
       </c>
       <c r="H106" t="s">
         <v>60</v>
       </c>
       <c r="I106" t="s" s="5">
         <v>57</v>
       </c>
       <c r="J106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M106" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N106" t="s" s="5">
         <v>54</v>
       </c>
@@ -17675,71 +17441,69 @@
       </c>
       <c r="AT106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AU106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV106" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW106" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX106" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY106" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>253</v>
-[...4 lines deleted...]
-        </is>
+        <v>235</v>
+      </c>
+      <c r="C107" s="4">
+        <v>2766</v>
       </c>
       <c r="D107" t="s">
         <v>62</v>
       </c>
       <c r="E107" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F107" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G107" t="s">
         <v>52</v>
       </c>
       <c r="H107" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="I107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M107" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P107" t="s" s="5">
         <v>56</v>
       </c>
@@ -17832,71 +17596,69 @@
       </c>
       <c r="AT107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU107" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX107" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY107" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>255</v>
-[...4 lines deleted...]
-        </is>
+        <v>237</v>
+      </c>
+      <c r="C108" s="4">
+        <v>2765</v>
       </c>
       <c r="D108" t="s">
         <v>62</v>
       </c>
       <c r="E108" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F108" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="G108" t="s">
         <v>52</v>
       </c>
       <c r="H108" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="I108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M108" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P108" t="s" s="5">
         <v>56</v>
       </c>
@@ -17989,63 +17751,63 @@
       </c>
       <c r="AT108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW108" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX108" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY108" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>238</v>
+      </c>
+      <c r="C109" s="4">
+        <v>2764</v>
       </c>
       <c r="D109" t="s">
         <v>62</v>
       </c>
       <c r="E109" t="s">
         <v>50</v>
       </c>
       <c r="F109" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G109" t="s">
         <v>52</v>
       </c>
       <c r="H109" t="s">
         <v>64</v>
       </c>
       <c r="I109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M109" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N109" t="s" s="5">
         <v>54</v>
       </c>
@@ -18144,83 +17906,81 @@
       </c>
       <c r="AT109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW109" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX109" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY109" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-        </is>
+        <v>239</v>
+      </c>
+      <c r="C110" s="4">
+        <v>2763</v>
       </c>
       <c r="D110" t="s">
         <v>62</v>
       </c>
       <c r="E110" t="s">
         <v>50</v>
       </c>
       <c r="F110" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="G110" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H110" t="s">
         <v>53</v>
       </c>
       <c r="I110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L110" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T110" t="s" s="5">
         <v>55</v>
       </c>
@@ -18233,290 +17993,286 @@
       <c r="W110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AA110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE110" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AF110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AG110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH110" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AI110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AJ110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK110" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AL110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AM110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AO110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AQ110" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AR110" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV110" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW110" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX110" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY110" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>259</v>
-[...4 lines deleted...]
-        </is>
+        <v>240</v>
+      </c>
+      <c r="C111" s="4">
+        <v>2761</v>
       </c>
       <c r="D111" t="s">
         <v>62</v>
       </c>
       <c r="E111" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F111" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G111" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="H111" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O111" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="R111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="U111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AA111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AG111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AH111" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AJ111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK111" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AL111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AN111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR111" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS111" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AU111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AV111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW111" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AX111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AY111" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-        </is>
+        <v>243</v>
+      </c>
+      <c r="C112" s="4">
+        <v>2760</v>
       </c>
       <c r="D112" t="s">
         <v>62</v>
       </c>
       <c r="E112" t="s">
         <v>50</v>
       </c>
       <c r="F112" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G112" t="s">
         <v>52</v>
       </c>
       <c r="H112" t="s">
         <v>64</v>
       </c>
       <c r="I112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M112" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N112" t="s" s="5">
         <v>54</v>
       </c>
@@ -18615,228 +18371,224 @@
       </c>
       <c r="AT112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX112" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY112" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>263</v>
-[...4 lines deleted...]
-        </is>
+        <v>244</v>
+      </c>
+      <c r="C113" s="4">
+        <v>2759</v>
       </c>
       <c r="D113" t="s">
         <v>62</v>
       </c>
       <c r="E113" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F113" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="G113" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H113" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="I113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O113" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="Q113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="R113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="S113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="T113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="U113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Y113" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="Z113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AB113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AC113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AI113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AM113" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AN113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR113" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AT113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW113" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX113" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY113" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-        </is>
+        <v>246</v>
+      </c>
+      <c r="C114" s="4">
+        <v>2758</v>
       </c>
       <c r="D114" t="s">
         <v>62</v>
       </c>
       <c r="E114" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F114" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G114" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="H114" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="I114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="J114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="K114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="L114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M114" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N114" t="s" s="5">
         <v>57</v>
       </c>
       <c r="O114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="P114" t="s" s="5">
         <v>56</v>
       </c>
@@ -18855,145 +18607,143 @@
       <c r="U114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="V114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="W114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="X114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Y114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="Z114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AA114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AB114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC114" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AD114" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AE114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AF114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AG114" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH114" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AI114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AJ114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AK114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AL114" t="s" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="AM114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AN114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AO114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AP114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AQ114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AR114" t="s" s="5">
         <v>56</v>
       </c>
       <c r="AS114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AT114" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AU114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AV114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AW114" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AX114" t="s" s="5">
         <v>55</v>
       </c>
       <c r="AY114" t="s" s="5">
         <v>55</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>267</v>
-[...4 lines deleted...]
-        </is>
+        <v>248</v>
+      </c>
+      <c r="C115" s="4">
+        <v>2757</v>
       </c>
       <c r="D115" t="s">
         <v>62</v>
       </c>
       <c r="E115" t="s">
         <v>50</v>
       </c>
       <c r="F115" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G115" t="s">
         <v>52</v>
       </c>
       <c r="H115" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="I115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L115" t="s" s="5">
         <v>55</v>
       </c>
       <c r="M115" t="s" s="5">
         <v>56</v>
       </c>
       <c r="N115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="O115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P115" t="s" s="5">
         <v>56</v>
       </c>
@@ -19086,63 +18836,63 @@
       </c>
       <c r="AT115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AU115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX115" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AY115" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>249</v>
+      </c>
+      <c r="C116" s="4">
+        <v>2622</v>
       </c>
       <c r="D116" t="s">
         <v>49</v>
       </c>
       <c r="E116" t="s">
         <v>50</v>
       </c>
       <c r="F116" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G116" t="s">
         <v>52</v>
       </c>
       <c r="H116" t="s">
         <v>64</v>
       </c>
       <c r="I116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="J116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="K116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="N116" t="s" s="5">
         <v>54</v>
       </c>
@@ -19244,733 +18994,733 @@
       </c>
       <c r="AU116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AV116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AW116" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AX116"/>
       <c r="AY116" t="s" s="5">
         <v>54</v>
       </c>
     </row>
     <row r="117">
       <c r="A117"/>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117" t="s">
+        <v>250</v>
+      </c>
+      <c r="J117" t="s">
+        <v>250</v>
+      </c>
+      <c r="K117" t="s">
+        <v>251</v>
+      </c>
+      <c r="L117" t="s">
+        <v>252</v>
+      </c>
+      <c r="M117" t="s">
+        <v>75</v>
+      </c>
+      <c r="N117" t="s">
+        <v>253</v>
+      </c>
+      <c r="O117" t="s">
+        <v>251</v>
+      </c>
+      <c r="P117" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>254</v>
+      </c>
+      <c r="R117" t="s">
+        <v>255</v>
+      </c>
+      <c r="S117" t="s">
+        <v>256</v>
+      </c>
+      <c r="T117" t="s">
+        <v>257</v>
+      </c>
+      <c r="U117" t="s">
+        <v>258</v>
+      </c>
+      <c r="V117" t="s">
+        <v>259</v>
+      </c>
+      <c r="W117" t="s">
+        <v>259</v>
+      </c>
+      <c r="X117" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA117" t="s">
+        <v>250</v>
+      </c>
+      <c r="AB117" t="s">
+        <v>263</v>
+      </c>
+      <c r="AC117" t="s">
+        <v>264</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE117" t="s">
+        <v>257</v>
+      </c>
+      <c r="AF117" t="s">
+        <v>265</v>
+      </c>
+      <c r="AG117" t="s">
+        <v>263</v>
+      </c>
+      <c r="AH117" t="s">
+        <v>266</v>
+      </c>
+      <c r="AI117" t="s">
+        <v>267</v>
+      </c>
+      <c r="AJ117" t="s">
+        <v>268</v>
+      </c>
+      <c r="AK117" t="s">
+        <v>269</v>
+      </c>
+      <c r="AL117" t="s">
+        <v>264</v>
+      </c>
+      <c r="AM117" t="s">
+        <v>251</v>
+      </c>
+      <c r="AN117" t="s">
         <v>270</v>
       </c>
-      <c r="J117" t="s">
+      <c r="AO117" t="s">
+        <v>250</v>
+      </c>
+      <c r="AP117" t="s">
+        <v>263</v>
+      </c>
+      <c r="AQ117" t="s">
         <v>270</v>
       </c>
-      <c r="K117" t="s">
+      <c r="AR117" t="s">
         <v>271</v>
       </c>
-      <c r="L117" t="s">
+      <c r="AS117" t="s">
+        <v>258</v>
+      </c>
+      <c r="AT117" t="s">
+        <v>265</v>
+      </c>
+      <c r="AU117" t="s">
+        <v>255</v>
+      </c>
+      <c r="AV117" t="s">
+        <v>263</v>
+      </c>
+      <c r="AW117" t="s">
         <v>272</v>
       </c>
-      <c r="M117" t="s">
-[...2 lines deleted...]
-      <c r="N117" t="s">
+      <c r="AX117" t="s">
         <v>273</v>
       </c>
-      <c r="O117" t="s">
-[...106 lines deleted...]
-      </c>
       <c r="AY117" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
     </row>
     <row r="118">
       <c r="A118"/>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="J118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="K118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="L118" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="M118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="N118" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="O118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="P118" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Q118" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
       <c r="R118" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="S118" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="T118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="U118" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="W118" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="X118" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="Y118" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Z118" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="AA118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="AB118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AC118" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="AD118" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="AE118" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AF118" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="AG118" t="s">
         <v>52</v>
       </c>
       <c r="AH118" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="AI118" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="AJ118" t="s">
         <v>52</v>
       </c>
       <c r="AK118" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="AL118" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="AM118" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AN118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AO118" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="AP118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AQ118" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="AR118" t="s">
         <v>52</v>
       </c>
       <c r="AS118" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="AT118" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="AU118" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AV118" t="s">
         <v>52</v>
       </c>
       <c r="AW118" t="s">
         <v>52</v>
       </c>
       <c r="AX118" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="AY118" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="119">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119" t="s">
+        <v>277</v>
+      </c>
+      <c r="J119" t="s">
+        <v>278</v>
+      </c>
+      <c r="K119" t="s">
+        <v>279</v>
+      </c>
+      <c r="L119" t="s">
+        <v>280</v>
+      </c>
+      <c r="M119" t="s">
+        <v>281</v>
+      </c>
+      <c r="N119" t="s">
+        <v>282</v>
+      </c>
+      <c r="O119" t="s">
+        <v>283</v>
+      </c>
+      <c r="P119" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>285</v>
+      </c>
+      <c r="R119" t="s">
+        <v>277</v>
+      </c>
+      <c r="S119" t="s">
+        <v>279</v>
+      </c>
+      <c r="T119" t="s">
+        <v>286</v>
+      </c>
+      <c r="U119" t="s">
+        <v>287</v>
+      </c>
+      <c r="V119" t="s">
+        <v>283</v>
+      </c>
+      <c r="W119" t="s">
+        <v>288</v>
+      </c>
+      <c r="X119" t="s">
+        <v>289</v>
+      </c>
+      <c r="Y119" t="s">
+        <v>288</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA119" t="s">
+        <v>278</v>
+      </c>
+      <c r="AB119" t="s">
+        <v>287</v>
+      </c>
+      <c r="AC119" t="s">
+        <v>284</v>
+      </c>
+      <c r="AD119" t="s">
+        <v>282</v>
+      </c>
+      <c r="AE119" t="s">
+        <v>278</v>
+      </c>
+      <c r="AF119" t="s">
+        <v>277</v>
+      </c>
+      <c r="AG119" t="s">
+        <v>290</v>
+      </c>
+      <c r="AH119" t="s">
+        <v>291</v>
+      </c>
+      <c r="AI119" t="s">
+        <v>292</v>
+      </c>
+      <c r="AJ119" t="s">
+        <v>293</v>
+      </c>
+      <c r="AK119" t="s">
+        <v>294</v>
+      </c>
+      <c r="AL119" t="s">
+        <v>295</v>
+      </c>
+      <c r="AM119" t="s">
+        <v>283</v>
+      </c>
+      <c r="AN119" t="s">
+        <v>291</v>
+      </c>
+      <c r="AO119" t="s">
+        <v>291</v>
+      </c>
+      <c r="AP119" t="s">
+        <v>291</v>
+      </c>
+      <c r="AQ119" t="s">
+        <v>292</v>
+      </c>
+      <c r="AR119" t="s">
+        <v>296</v>
+      </c>
+      <c r="AS119" t="s">
+        <v>295</v>
+      </c>
+      <c r="AT119" t="s">
         <v>297</v>
       </c>
-      <c r="J119" t="s">
+      <c r="AU119" t="s">
+        <v>293</v>
+      </c>
+      <c r="AV119" t="s">
+        <v>289</v>
+      </c>
+      <c r="AW119" t="s">
         <v>298</v>
       </c>
-      <c r="K119" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AX119" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="AY119" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="120">
       <c r="A120"/>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="J120" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="K120" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="L120" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="M120" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="N120" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="O120" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="P120" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="Q120" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="R120" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="S120" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="T120" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="U120" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="V120" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="W120" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="X120" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="Y120" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="Z120" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="AA120" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="AB120" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="AC120" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="AD120" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="AE120" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="AF120" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="AG120" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="AH120" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="AI120" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="AJ120" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="AK120" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="AL120" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="AM120" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="AN120" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="AO120" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="AP120" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="AQ120" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="AR120" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="AS120" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="AT120" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="AU120" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="AV120" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="AW120" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="AX120" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="AY120" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
     </row>
     <row r="121">
       <c r="A121"/>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="J121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="K121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="L121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="M121" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="N121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="O121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="P121" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="Q121" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="R121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="S121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="T121" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="U121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="V121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="W121" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="X121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="Y121" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="Z121" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="AA121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AB121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AC121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AD121" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
       <c r="AE121" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="AF121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AG121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AH121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AI121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AJ121" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="AK121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AL121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AM121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AN121" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="AO121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AP121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AQ121" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="AR121" t="s">
-        <v>344</v>
+        <v>324</v>
       </c>
       <c r="AS121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AT121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AU121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AV121" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="AW121" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="AX121" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="AY121" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>